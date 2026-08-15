--- v0 (2025-12-09)
+++ v1 (2026-08-15)
@@ -1,79 +1,81 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Default Extension="png" ContentType="image/png"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
-[...4 lines deleted...]
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:body>
     <w:p w:rsidR="00BE5B5E" w:rsidRDefault="000C7360" w:rsidP="000C7360">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidRPr="000C7360">
         <w:rPr>
           <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
           <w:b/>
         </w:rPr>
         <w:t>ENCUESTA DE SATISFACCIÓN</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
-        <w:tblLook w:val="04A0"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2093"/>
-        <w:gridCol w:w="6551"/>
+        <w:gridCol w:w="2072"/>
+        <w:gridCol w:w="6422"/>
       </w:tblGrid>
       <w:tr w:rsidR="000C7360" w:rsidRPr="000C7360" w:rsidTr="001A7915">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2093" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="000C7360" w:rsidRPr="000C7360" w:rsidRDefault="000C7360" w:rsidP="000C7360">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
                 <w:b/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000C7360">
               <w:rPr>
                 <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
                 <w:b/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t>Nombre del Curso</w:t>
             </w:r>
           </w:p>
@@ -203,59 +205,59 @@
             <w:tcW w:w="6551" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="000C7360" w:rsidRPr="000C7360" w:rsidRDefault="000C7360" w:rsidP="000C7360">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidR="000C7360" w:rsidRDefault="000C7360" w:rsidP="000C7360">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="8734" w:type="dxa"/>
-        <w:tblLook w:val="04A0"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2631"/>
-[...4 lines deleted...]
-        <w:gridCol w:w="1199"/>
+        <w:gridCol w:w="2674"/>
+        <w:gridCol w:w="1259"/>
+        <w:gridCol w:w="1238"/>
+        <w:gridCol w:w="1151"/>
+        <w:gridCol w:w="1206"/>
+        <w:gridCol w:w="1206"/>
       </w:tblGrid>
       <w:tr w:rsidR="000C7360" w:rsidRPr="000C7360" w:rsidTr="00836BBE">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2674" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="000C7360" w:rsidRPr="000C7360" w:rsidRDefault="000C7360" w:rsidP="000C7360">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1259" w:type="dxa"/>
@@ -1450,54 +1452,54 @@
           </w:tcPr>
           <w:p w:rsidR="000C7360" w:rsidRPr="000C7360" w:rsidRDefault="000C7360" w:rsidP="001A7915">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidR="000C7360" w:rsidRDefault="000C7360" w:rsidP="000C7360">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
-        <w:tblLook w:val="04A0"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="8644"/>
+        <w:gridCol w:w="8494"/>
       </w:tblGrid>
       <w:tr w:rsidR="001A7915" w:rsidTr="001A7915">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8644" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="001A7915" w:rsidRDefault="001A7915" w:rsidP="000C7360">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001A7915">
               <w:rPr>
                 <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
                 <w:b/>
               </w:rPr>
               <w:t>OBSERVACIONES Y SUGERENCIAS:</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="001A7915" w:rsidRDefault="001A7915" w:rsidP="000C7360">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
@@ -1554,208 +1556,207 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidR="00C62081" w:rsidRDefault="00C62081" w:rsidP="006E6D3C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00C62081" w:rsidSect="00BE5B5E">
       <w:headerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1701" w:bottom="1417" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:endnote w:type="separator" w:id="0">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+  <w:endnote w:type="separator" w:id="-1">
     <w:p w:rsidR="00AF7536" w:rsidRDefault="00AF7536" w:rsidP="000C7360">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
-  <w:endnote w:type="continuationSeparator" w:id="1">
+  <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="00AF7536" w:rsidRDefault="00AF7536" w:rsidP="000C7360">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
-    <w:notTrueType/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="EHUSans">
-    <w:panose1 w:val="00000000000000000000"/>
+    <w:panose1 w:val="02000503050000020004"/>
     <w:charset w:val="FF"/>
     <w:family w:val="modern"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="800000A7" w:usb1="40000042" w:usb2="02000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+    <w:sig w:usb0="800000A7" w:usb1="40000042" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:footnote w:type="separator" w:id="0">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+  <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="00AF7536" w:rsidRDefault="00AF7536" w:rsidP="000C7360">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
-  <w:footnote w:type="continuationSeparator" w:id="1">
+  <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="00AF7536" w:rsidRDefault="00AF7536" w:rsidP="000C7360">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:p w:rsidR="000C7360" w:rsidRDefault="006C35F4">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+  <w:p w:rsidR="000C7360" w:rsidRDefault="00364436">
     <w:pPr>
       <w:pStyle w:val="Encabezado"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="es-ES"/>
       </w:rPr>
       <w:drawing>
-        <wp:inline distT="0" distB="0" distL="0" distR="0">
-[...1 lines deleted...]
-          <wp:effectExtent l="0" t="0" r="0" b="7620"/>
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3B66394A" wp14:editId="5BB08F04">
+          <wp:extent cx="2420782" cy="1043588"/>
+          <wp:effectExtent l="0" t="0" r="0" b="4445"/>
           <wp:docPr id="1" name="Imagen 1"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="0" name="Picture 1"/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1" cstate="print">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
-                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns="" val="0"/>
+                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:srcRect/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="2897134" cy="1002735"/>
+                    <a:ext cx="2459109" cy="1060110"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="0">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="422C5F5F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="48E4BC82"/>
     <w:lvl w:ilvl="0" w:tplc="0C0A000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -1797,51 +1798,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C0A0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C0A001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1">
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="659606C2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FE627820"/>
     <w:lvl w:ilvl="0" w:tplc="0C0A000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -1883,51 +1884,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C0A0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C0A001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2">
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="73FE2772"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6B983B6E"/>
     <w:lvl w:ilvl="0" w:tplc="55760540">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -1973,51 +1974,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C0A0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C0A001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3">
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="746B780E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="08283054"/>
     <w:lvl w:ilvl="0" w:tplc="0C0A000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -2075,290 +2076,533 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
-  <w:zoom w:percent="100"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
+  <w:zoom w:percent="120"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
+    <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
-    <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
+    <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
-    <w:endnote w:id="1"/>
   </w:endnotePr>
-  <w:compat/>
+  <w:compat>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
+    <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+  </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="000C7360"/>
     <w:rsid w:val="000C7360"/>
     <w:rsid w:val="0015399B"/>
     <w:rsid w:val="001A7915"/>
     <w:rsid w:val="00296620"/>
     <w:rsid w:val="002E1865"/>
     <w:rsid w:val="002F6F5E"/>
     <w:rsid w:val="00326076"/>
+    <w:rsid w:val="00364436"/>
+    <w:rsid w:val="00392A6B"/>
     <w:rsid w:val="006C184F"/>
     <w:rsid w:val="006C35F4"/>
     <w:rsid w:val="006E6D3C"/>
     <w:rsid w:val="007721E9"/>
     <w:rsid w:val="007B5B18"/>
     <w:rsid w:val="007C291F"/>
     <w:rsid w:val="00836BBE"/>
     <w:rsid w:val="008F32C1"/>
     <w:rsid w:val="008F4829"/>
     <w:rsid w:val="009C315F"/>
     <w:rsid w:val="00AF7536"/>
     <w:rsid w:val="00BE5B5E"/>
     <w:rsid w:val="00C62081"/>
     <w:rsid w:val="00CD69EC"/>
     <w:rsid w:val="00D20EBE"/>
     <w:rsid w:val="00D87367"/>
     <w:rsid w:val="00E5776A"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="es-ES"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
+  <w15:docId w15:val="{E9FC65EF-B4EB-4498-9273-9A830FBE58B0}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="es-ES" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
-[...136 lines deleted...]
-    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 3" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 4" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 4" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 5" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
+    <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
+    <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
+    <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
+    <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
+    <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00BE5B5E"/>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Fuentedeprrafopredeter">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Tablanormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:qFormat/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Sinlista">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Encabezado">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="EncabezadoCar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="000C7360"/>
     <w:pPr>
       <w:tabs>
@@ -2414,97 +2658,90 @@
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TextodegloboCar">
     <w:name w:val="Texto de globo Car"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:link w:val="Textodeglobo"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="000C7360"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="Tablaconcuadrcula">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="Tablanormal"/>
     <w:uiPriority w:val="59"/>
     <w:rsid w:val="000C7360"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
-      <w:tblCellMar>
-[...4 lines deleted...]
-      </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Prrafodelista">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="000C7360"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="TableParagraph">
     <w:name w:val="Table Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="00D87367"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
@@ -2765,51 +3002,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2A944472-9288-480D-AAF6-1ABD5D715AFB}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B8E55553-4277-4FFD-9056-8536234B575C}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>128</Words>
   <Characters>708</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>5</Lines>
   <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>