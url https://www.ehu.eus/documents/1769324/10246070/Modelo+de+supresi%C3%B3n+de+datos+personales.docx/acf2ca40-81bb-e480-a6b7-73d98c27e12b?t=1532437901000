--- v0 (2026-01-07)
+++ v1 (2026-10-29)
@@ -1,114 +1,118 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:body>
-    <w:p w:rsidR="008B2984" w:rsidRDefault="008B2984" w:rsidP="008B2984">
+    <w:p w14:paraId="6E428C6B" w14:textId="77777777" w:rsidR="008B2984" w:rsidRDefault="008B2984" w:rsidP="008B2984">
       <w:pPr>
         <w:pStyle w:val="Cuerpodetexto"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="0070C0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008B2984">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0070C0"/>
         </w:rPr>
         <w:t xml:space="preserve">MODELO DE SOLICITUD PARA EL EJERCICIO DEL </w:t>
       </w:r>
       <w:r w:rsidR="00E92F4D" w:rsidRPr="008B2984">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0070C0"/>
         </w:rPr>
         <w:t>DERECHO DE SUPRESIÓN</w:t>
       </w:r>
       <w:r w:rsidRPr="008B2984">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0070C0"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="008B2984">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="0070C0"/>
         </w:rPr>
         <w:t>DE DATOS DE CARÁCTER PERSONAL OBJETO DE TRATAMIENTO POR LA UPV/EHU</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008B2984" w:rsidRPr="008B2984" w:rsidRDefault="008B2984" w:rsidP="008B2984">
+    <w:p w14:paraId="0A11DF15" w14:textId="77777777" w:rsidR="008B2984" w:rsidRPr="008B2984" w:rsidRDefault="008B2984" w:rsidP="008B2984">
       <w:pPr>
         <w:pStyle w:val="Cuerpodetexto"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="0070C0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="008B2984" w:rsidRPr="00D531E9" w:rsidRDefault="00E92F4D" w:rsidP="00E92F4D">
+    <w:p w14:paraId="6AA7E5FE" w14:textId="77777777" w:rsidR="008B2984" w:rsidRPr="00D531E9" w:rsidRDefault="00E92F4D" w:rsidP="00E92F4D">
       <w:pPr>
         <w:pStyle w:val="Cuerpodetexto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D531E9">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Datos </w:t>
       </w:r>
       <w:r w:rsidR="008B2984" w:rsidRPr="00D531E9">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -125,176 +129,176 @@
         <w:t>licito la supresión:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9766" w:type="dxa"/>
         <w:tblInd w:w="10" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="65" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2073"/>
         <w:gridCol w:w="7693"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00E92F4D" w:rsidRPr="008B2984" w:rsidTr="00D531E9">
+      <w:tr w:rsidR="00E92F4D" w:rsidRPr="008B2984" w14:paraId="7103FAE4" w14:textId="77777777" w:rsidTr="00D531E9">
         <w:trPr>
           <w:trHeight w:val="771"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2073" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="65" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00E92F4D" w:rsidRPr="008B2984" w:rsidRDefault="00E92F4D" w:rsidP="008B2984">
+          <w:p w14:paraId="462F3869" w14:textId="77777777" w:rsidR="00E92F4D" w:rsidRPr="008B2984" w:rsidRDefault="00E92F4D" w:rsidP="008B2984">
             <w:pPr>
               <w:pStyle w:val="bopvdetalle"/>
               <w:ind w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B2984">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Datos </w:t>
             </w:r>
             <w:r w:rsidR="008B2984">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>objeto de tratamiento</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7693" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="65" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00E92F4D" w:rsidRPr="008B2984" w:rsidRDefault="00E92F4D" w:rsidP="009A063E">
+          <w:p w14:paraId="1C93E6A5" w14:textId="77777777" w:rsidR="00E92F4D" w:rsidRPr="008B2984" w:rsidRDefault="00E92F4D" w:rsidP="009A063E">
             <w:pPr>
               <w:pStyle w:val="bopvdetalle"/>
               <w:ind w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E92F4D" w:rsidRPr="008B2984" w:rsidTr="00D531E9">
+      <w:tr w:rsidR="00E92F4D" w:rsidRPr="008B2984" w14:paraId="6D525AA0" w14:textId="77777777" w:rsidTr="00D531E9">
         <w:trPr>
           <w:trHeight w:val="507"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2073" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="65" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00E92F4D" w:rsidRPr="008B2984" w:rsidRDefault="00E92F4D" w:rsidP="009A063E">
+          <w:p w14:paraId="40BCEA73" w14:textId="77777777" w:rsidR="00E92F4D" w:rsidRPr="008B2984" w:rsidRDefault="00E92F4D" w:rsidP="009A063E">
             <w:pPr>
               <w:pStyle w:val="bopvdetalle"/>
               <w:ind w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B2984">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Dirigido a</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7693" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="65" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00E92F4D" w:rsidRPr="008B2984" w:rsidRDefault="00E92F4D" w:rsidP="009A063E">
+          <w:p w14:paraId="2A7B0DBA" w14:textId="77777777" w:rsidR="00E92F4D" w:rsidRPr="008B2984" w:rsidRDefault="00E92F4D" w:rsidP="009A063E">
             <w:pPr>
               <w:pStyle w:val="bopvdetalle"/>
               <w:ind w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B2984">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Universidad del País Vasco / </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="008B2984">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Euskal</w:t>
@@ -323,188 +327,189 @@
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="008B2984">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Unibertsitatea</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="008B2984">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00E92F4D" w:rsidRPr="008B2984" w:rsidRDefault="00E92F4D" w:rsidP="009A063E">
+          <w:p w14:paraId="4DCA6B24" w14:textId="77777777" w:rsidR="00E92F4D" w:rsidRPr="008B2984" w:rsidRDefault="00E92F4D" w:rsidP="009A063E">
             <w:pPr>
               <w:pStyle w:val="bopvdetalle"/>
               <w:ind w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B2984">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">A la atención de: Delegado de Protección de Datos </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00E92F4D" w:rsidRPr="008B2984" w:rsidRDefault="00E92F4D" w:rsidP="009A063E">
+          <w:p w14:paraId="00E8C6ED" w14:textId="77777777" w:rsidR="00E92F4D" w:rsidRPr="008B2984" w:rsidRDefault="00E92F4D" w:rsidP="009A063E">
             <w:pPr>
               <w:pStyle w:val="bopvdetalle"/>
               <w:ind w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008B2984">
-[...17 lines deleted...]
-            </w:pPr>
+            <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+            <w:bookmarkEnd w:id="0"/>
             <w:r w:rsidRPr="008B2984">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Barrio de </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="008B2984">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Sarriena</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="008B2984">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> S/N</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00E92F4D" w:rsidRPr="008B2984" w:rsidRDefault="00E92F4D" w:rsidP="009A063E">
+          <w:p w14:paraId="7D241BFB" w14:textId="77777777" w:rsidR="00E92F4D" w:rsidRPr="008B2984" w:rsidRDefault="00E92F4D" w:rsidP="009A063E">
             <w:pPr>
               <w:pStyle w:val="bopvdetalle"/>
               <w:ind w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B2984">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>48940 Leioa (</w:t>
+              <w:t xml:space="preserve">48940 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="008B2984">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Leioa</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="008B2984">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="008B2984">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Bizkaia</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="008B2984">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00E92F4D" w:rsidRPr="008B2984" w:rsidRDefault="00E92F4D" w:rsidP="00E92F4D">
+    <w:p w14:paraId="0B6BADD4" w14:textId="77777777" w:rsidR="00E92F4D" w:rsidRPr="008B2984" w:rsidRDefault="00E92F4D" w:rsidP="00E92F4D">
       <w:pPr>
         <w:pStyle w:val="bopvdetalle"/>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00E92F4D" w:rsidRPr="008B2984" w:rsidRDefault="00E92F4D" w:rsidP="00E92F4D">
+    <w:p w14:paraId="3CF861AD" w14:textId="77777777" w:rsidR="00E92F4D" w:rsidRPr="008B2984" w:rsidRDefault="00E92F4D" w:rsidP="00E92F4D">
       <w:pPr>
         <w:pStyle w:val="bopvdetalle"/>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00E92F4D" w:rsidRPr="00D531E9" w:rsidRDefault="00E92F4D" w:rsidP="00E92F4D">
+    <w:p w14:paraId="1FC80483" w14:textId="77777777" w:rsidR="00E92F4D" w:rsidRPr="00D531E9" w:rsidRDefault="00E92F4D" w:rsidP="00E92F4D">
       <w:pPr>
         <w:pStyle w:val="bopvdetalle"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D531E9">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Datos de</w:t>
       </w:r>
       <w:r w:rsidR="008B2984" w:rsidRPr="00D531E9">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
@@ -544,757 +549,757 @@
       <w:tblPr>
         <w:tblW w:w="9776" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="103" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1115"/>
         <w:gridCol w:w="2406"/>
         <w:gridCol w:w="1426"/>
         <w:gridCol w:w="506"/>
         <w:gridCol w:w="639"/>
         <w:gridCol w:w="641"/>
         <w:gridCol w:w="466"/>
         <w:gridCol w:w="2577"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00E92F4D" w:rsidRPr="008B2984" w:rsidTr="00D531E9">
+      <w:tr w:rsidR="00E92F4D" w:rsidRPr="008B2984" w14:paraId="23046272" w14:textId="77777777" w:rsidTr="00D531E9">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1115" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="103" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00E92F4D" w:rsidRPr="008B2984" w:rsidRDefault="00E92F4D" w:rsidP="009A063E">
+          <w:p w14:paraId="5761E730" w14:textId="77777777" w:rsidR="00E92F4D" w:rsidRPr="008B2984" w:rsidRDefault="00E92F4D" w:rsidP="009A063E">
             <w:pPr>
               <w:pStyle w:val="bopvdetalle"/>
               <w:ind w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B2984">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Apellidos:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4338" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="103" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00E92F4D" w:rsidRPr="008B2984" w:rsidRDefault="00E92F4D" w:rsidP="009A063E">
+          <w:p w14:paraId="61EEEEDB" w14:textId="77777777" w:rsidR="00E92F4D" w:rsidRPr="008B2984" w:rsidRDefault="00E92F4D" w:rsidP="009A063E">
             <w:pPr>
               <w:pStyle w:val="bopvdetalle"/>
               <w:ind w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4323" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="103" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00E92F4D" w:rsidRPr="008B2984" w:rsidRDefault="00E92F4D" w:rsidP="009A063E">
+          <w:p w14:paraId="264E4045" w14:textId="77777777" w:rsidR="00E92F4D" w:rsidRPr="008B2984" w:rsidRDefault="00E92F4D" w:rsidP="009A063E">
             <w:pPr>
               <w:pStyle w:val="bopvdetalle"/>
               <w:ind w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E92F4D" w:rsidRPr="008B2984" w:rsidTr="00D531E9">
+      <w:tr w:rsidR="00E92F4D" w:rsidRPr="008B2984" w14:paraId="1BFA6AFF" w14:textId="77777777" w:rsidTr="00D531E9">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1115" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="103" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00E92F4D" w:rsidRPr="008B2984" w:rsidRDefault="00E92F4D" w:rsidP="009A063E">
+          <w:p w14:paraId="7A417EE9" w14:textId="77777777" w:rsidR="00E92F4D" w:rsidRPr="008B2984" w:rsidRDefault="00E92F4D" w:rsidP="009A063E">
             <w:pPr>
               <w:pStyle w:val="bopvdetalle"/>
               <w:ind w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B2984">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Nombre:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4338" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="103" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00E92F4D" w:rsidRPr="008B2984" w:rsidRDefault="00E92F4D" w:rsidP="009A063E">
+          <w:p w14:paraId="3DAEA622" w14:textId="77777777" w:rsidR="00E92F4D" w:rsidRPr="008B2984" w:rsidRDefault="00E92F4D" w:rsidP="009A063E">
             <w:pPr>
               <w:pStyle w:val="bopvdetalle"/>
               <w:ind w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1280" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="103" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00E92F4D" w:rsidRPr="008B2984" w:rsidRDefault="00E92F4D" w:rsidP="009A063E">
+          <w:p w14:paraId="702838FF" w14:textId="77777777" w:rsidR="00E92F4D" w:rsidRPr="008B2984" w:rsidRDefault="00E92F4D" w:rsidP="009A063E">
             <w:pPr>
               <w:pStyle w:val="bopvdetalle"/>
               <w:ind w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B2984">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>D.N.I.:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3043" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="103" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00E92F4D" w:rsidRPr="008B2984" w:rsidRDefault="00E92F4D" w:rsidP="009A063E">
+          <w:p w14:paraId="521F75E3" w14:textId="77777777" w:rsidR="00E92F4D" w:rsidRPr="008B2984" w:rsidRDefault="00E92F4D" w:rsidP="009A063E">
             <w:pPr>
               <w:pStyle w:val="bopvdetalle"/>
               <w:ind w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E92F4D" w:rsidRPr="008B2984" w:rsidTr="00D531E9">
+      <w:tr w:rsidR="00E92F4D" w:rsidRPr="008B2984" w14:paraId="555D9861" w14:textId="77777777" w:rsidTr="00D531E9">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1115" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="103" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00E92F4D" w:rsidRPr="008B2984" w:rsidRDefault="00E92F4D" w:rsidP="009A063E">
+          <w:p w14:paraId="70E770D5" w14:textId="77777777" w:rsidR="00E92F4D" w:rsidRPr="008B2984" w:rsidRDefault="00E92F4D" w:rsidP="009A063E">
             <w:pPr>
               <w:pStyle w:val="bopvdetalle"/>
               <w:ind w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B2984">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Calle:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3832" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="103" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00E92F4D" w:rsidRPr="008B2984" w:rsidRDefault="00E92F4D" w:rsidP="009A063E">
+          <w:p w14:paraId="79E07E0E" w14:textId="77777777" w:rsidR="00E92F4D" w:rsidRPr="008B2984" w:rsidRDefault="00E92F4D" w:rsidP="009A063E">
             <w:pPr>
               <w:pStyle w:val="bopvdetalle"/>
               <w:ind w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="506" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="103" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00E92F4D" w:rsidRPr="008B2984" w:rsidRDefault="00E92F4D" w:rsidP="009A063E">
+          <w:p w14:paraId="3450E7D5" w14:textId="77777777" w:rsidR="00E92F4D" w:rsidRPr="008B2984" w:rsidRDefault="00E92F4D" w:rsidP="009A063E">
             <w:pPr>
               <w:pStyle w:val="bopvdetalle"/>
               <w:ind w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B2984">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Nº:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="639" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="103" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00E92F4D" w:rsidRPr="008B2984" w:rsidRDefault="00E92F4D" w:rsidP="009A063E">
+          <w:p w14:paraId="1EDA9CE4" w14:textId="77777777" w:rsidR="00E92F4D" w:rsidRPr="008B2984" w:rsidRDefault="00E92F4D" w:rsidP="009A063E">
             <w:pPr>
               <w:pStyle w:val="bopvdetalle"/>
               <w:ind w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="641" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="103" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00E92F4D" w:rsidRPr="008B2984" w:rsidRDefault="00E92F4D" w:rsidP="009A063E">
+          <w:p w14:paraId="43C18762" w14:textId="77777777" w:rsidR="00E92F4D" w:rsidRPr="008B2984" w:rsidRDefault="00E92F4D" w:rsidP="009A063E">
             <w:pPr>
               <w:pStyle w:val="bopvdetalle"/>
               <w:ind w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B2984">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Piso:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3043" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="103" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00E92F4D" w:rsidRPr="008B2984" w:rsidRDefault="00E92F4D" w:rsidP="009A063E">
+          <w:p w14:paraId="7273890C" w14:textId="77777777" w:rsidR="00E92F4D" w:rsidRPr="008B2984" w:rsidRDefault="00E92F4D" w:rsidP="009A063E">
             <w:pPr>
               <w:pStyle w:val="bopvdetalle"/>
               <w:ind w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E92F4D" w:rsidRPr="008B2984" w:rsidTr="00D531E9">
+      <w:tr w:rsidR="00E92F4D" w:rsidRPr="008B2984" w14:paraId="77A90F9B" w14:textId="77777777" w:rsidTr="00D531E9">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1115" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="103" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00E92F4D" w:rsidRPr="008B2984" w:rsidRDefault="00E92F4D" w:rsidP="009A063E">
+          <w:p w14:paraId="02ABA75F" w14:textId="77777777" w:rsidR="00E92F4D" w:rsidRPr="008B2984" w:rsidRDefault="00E92F4D" w:rsidP="009A063E">
             <w:pPr>
               <w:pStyle w:val="bopvdetalle"/>
               <w:ind w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B2984">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Localidad:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2406" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="103" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00E92F4D" w:rsidRPr="008B2984" w:rsidRDefault="00E92F4D" w:rsidP="009A063E">
+          <w:p w14:paraId="0E408ABB" w14:textId="77777777" w:rsidR="00E92F4D" w:rsidRPr="008B2984" w:rsidRDefault="00E92F4D" w:rsidP="009A063E">
             <w:pPr>
               <w:pStyle w:val="bopvdetalle"/>
               <w:ind w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1932" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="103" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00E92F4D" w:rsidRPr="008B2984" w:rsidRDefault="00E92F4D" w:rsidP="009A063E">
+          <w:p w14:paraId="5D16E9A6" w14:textId="77777777" w:rsidR="00E92F4D" w:rsidRPr="008B2984" w:rsidRDefault="00E92F4D" w:rsidP="009A063E">
             <w:pPr>
               <w:pStyle w:val="bopvdetalle"/>
               <w:ind w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B2984">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Territorio Histórico:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1746" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="103" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00E92F4D" w:rsidRPr="008B2984" w:rsidRDefault="00E92F4D" w:rsidP="009A063E">
+          <w:p w14:paraId="530E5B3F" w14:textId="77777777" w:rsidR="00E92F4D" w:rsidRPr="008B2984" w:rsidRDefault="00E92F4D" w:rsidP="009A063E">
             <w:pPr>
               <w:pStyle w:val="bopvdetalle"/>
               <w:ind w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2577" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="103" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00E92F4D" w:rsidRPr="008B2984" w:rsidRDefault="00E92F4D" w:rsidP="009A063E">
+          <w:p w14:paraId="68CF66D6" w14:textId="77777777" w:rsidR="00E92F4D" w:rsidRPr="008B2984" w:rsidRDefault="00E92F4D" w:rsidP="009A063E">
             <w:pPr>
               <w:pStyle w:val="bopvdetalle"/>
               <w:ind w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B2984">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Cód. Postal:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E92F4D" w:rsidRPr="008B2984" w:rsidTr="00D531E9">
+      <w:tr w:rsidR="00E92F4D" w:rsidRPr="008B2984" w14:paraId="59CB4670" w14:textId="77777777" w:rsidTr="00D531E9">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1115" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="103" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00E92F4D" w:rsidRPr="008B2984" w:rsidRDefault="00E92F4D" w:rsidP="009A063E">
+          <w:p w14:paraId="2BC8B4C8" w14:textId="77777777" w:rsidR="00E92F4D" w:rsidRPr="008B2984" w:rsidRDefault="00E92F4D" w:rsidP="009A063E">
             <w:pPr>
               <w:pStyle w:val="bopvdetalle"/>
               <w:ind w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B2984">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Teléfono:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2406" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="103" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00E92F4D" w:rsidRPr="008B2984" w:rsidRDefault="00E92F4D" w:rsidP="009A063E">
+          <w:p w14:paraId="4DCC1FB7" w14:textId="77777777" w:rsidR="00E92F4D" w:rsidRPr="008B2984" w:rsidRDefault="00E92F4D" w:rsidP="009A063E">
             <w:pPr>
               <w:pStyle w:val="bopvdetalle"/>
               <w:ind w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1932" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="103" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00E92F4D" w:rsidRPr="008B2984" w:rsidRDefault="00E92F4D" w:rsidP="009A063E">
+          <w:p w14:paraId="2AE99F20" w14:textId="77777777" w:rsidR="00E92F4D" w:rsidRPr="008B2984" w:rsidRDefault="00E92F4D" w:rsidP="009A063E">
             <w:pPr>
               <w:pStyle w:val="bopvdetalle"/>
               <w:ind w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B2984">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Correo electrónico:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4323" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="103" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00E92F4D" w:rsidRPr="008B2984" w:rsidRDefault="00E92F4D" w:rsidP="009A063E">
+          <w:p w14:paraId="5F8A5AD3" w14:textId="77777777" w:rsidR="00E92F4D" w:rsidRPr="008B2984" w:rsidRDefault="00E92F4D" w:rsidP="009A063E">
             <w:pPr>
               <w:pStyle w:val="bopvdetalle"/>
               <w:ind w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00E92F4D" w:rsidRPr="008B2984" w:rsidRDefault="00E92F4D" w:rsidP="00E92F4D">
+    <w:p w14:paraId="665A2534" w14:textId="77777777" w:rsidR="00E92F4D" w:rsidRPr="008B2984" w:rsidRDefault="00E92F4D" w:rsidP="00E92F4D">
       <w:pPr>
         <w:pStyle w:val="bopvdetalle"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00E92F4D" w:rsidRPr="008B2984" w:rsidRDefault="00E92F4D" w:rsidP="00E92F4D">
+    <w:p w14:paraId="2B523906" w14:textId="77777777" w:rsidR="00E92F4D" w:rsidRPr="008B2984" w:rsidRDefault="00E92F4D" w:rsidP="00E92F4D">
       <w:pPr>
         <w:pStyle w:val="bopvdetalle"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00E92F4D" w:rsidRPr="008B2984" w:rsidRDefault="00E92F4D" w:rsidP="00E92F4D">
+    <w:p w14:paraId="0C625BB2" w14:textId="77777777" w:rsidR="00E92F4D" w:rsidRPr="008B2984" w:rsidRDefault="00E92F4D" w:rsidP="00E92F4D">
       <w:pPr>
         <w:pStyle w:val="bopvdetalle"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008B2984">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Datos de</w:t>
       </w:r>
       <w:r w:rsidR="008B2984">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
@@ -1330,287 +1335,287 @@
         <w:t xml:space="preserve"> representante legal:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9776" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="103" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1316"/>
         <w:gridCol w:w="5113"/>
         <w:gridCol w:w="1510"/>
         <w:gridCol w:w="1837"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00E92F4D" w:rsidRPr="008B2984" w:rsidTr="00D531E9">
+      <w:tr w:rsidR="00E92F4D" w:rsidRPr="008B2984" w14:paraId="348E800F" w14:textId="77777777" w:rsidTr="00D531E9">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1316" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="103" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00E92F4D" w:rsidRPr="008B2984" w:rsidRDefault="00E92F4D" w:rsidP="009A063E">
+          <w:p w14:paraId="34647E34" w14:textId="77777777" w:rsidR="00E92F4D" w:rsidRPr="008B2984" w:rsidRDefault="00E92F4D" w:rsidP="009A063E">
             <w:pPr>
               <w:pStyle w:val="bopvdetalle"/>
               <w:ind w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B2984">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Apellidos:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5113" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="103" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00E92F4D" w:rsidRPr="008B2984" w:rsidRDefault="00E92F4D" w:rsidP="009A063E">
+          <w:p w14:paraId="0E4A4FC2" w14:textId="77777777" w:rsidR="00E92F4D" w:rsidRPr="008B2984" w:rsidRDefault="00E92F4D" w:rsidP="009A063E">
             <w:pPr>
               <w:pStyle w:val="bopvdetalle"/>
               <w:ind w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3347" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="103" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00E92F4D" w:rsidRPr="008B2984" w:rsidRDefault="00E92F4D" w:rsidP="009A063E">
+          <w:p w14:paraId="53E28829" w14:textId="77777777" w:rsidR="00E92F4D" w:rsidRPr="008B2984" w:rsidRDefault="00E92F4D" w:rsidP="009A063E">
             <w:pPr>
               <w:pStyle w:val="bopvdetalle"/>
               <w:ind w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E92F4D" w:rsidRPr="008B2984" w:rsidTr="00D531E9">
+      <w:tr w:rsidR="00E92F4D" w:rsidRPr="008B2984" w14:paraId="3F6F7781" w14:textId="77777777" w:rsidTr="00D531E9">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1316" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="103" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00E92F4D" w:rsidRPr="008B2984" w:rsidRDefault="00E92F4D" w:rsidP="009A063E">
+          <w:p w14:paraId="59D3A041" w14:textId="77777777" w:rsidR="00E92F4D" w:rsidRPr="008B2984" w:rsidRDefault="00E92F4D" w:rsidP="009A063E">
             <w:pPr>
               <w:pStyle w:val="bopvdetalle"/>
               <w:ind w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B2984">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Nombre:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5113" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="103" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00E92F4D" w:rsidRPr="008B2984" w:rsidRDefault="00E92F4D" w:rsidP="009A063E">
+          <w:p w14:paraId="26B7D187" w14:textId="77777777" w:rsidR="00E92F4D" w:rsidRPr="008B2984" w:rsidRDefault="00E92F4D" w:rsidP="009A063E">
             <w:pPr>
               <w:pStyle w:val="bopvdetalle"/>
               <w:ind w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1510" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="103" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00E92F4D" w:rsidRPr="008B2984" w:rsidRDefault="00E92F4D" w:rsidP="009A063E">
+          <w:p w14:paraId="74EE01CE" w14:textId="77777777" w:rsidR="00E92F4D" w:rsidRPr="008B2984" w:rsidRDefault="00E92F4D" w:rsidP="009A063E">
             <w:pPr>
               <w:pStyle w:val="bopvdetalle"/>
               <w:ind w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B2984">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>D.N.I.:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1837" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="103" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00E92F4D" w:rsidRPr="008B2984" w:rsidRDefault="00E92F4D" w:rsidP="009A063E">
+          <w:p w14:paraId="69C82CE7" w14:textId="77777777" w:rsidR="00E92F4D" w:rsidRPr="008B2984" w:rsidRDefault="00E92F4D" w:rsidP="009A063E">
             <w:pPr>
               <w:pStyle w:val="bopvdetalle"/>
               <w:ind w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00E92F4D" w:rsidRPr="008B2984" w:rsidRDefault="00E92F4D" w:rsidP="00E92F4D">
+    <w:p w14:paraId="324864AF" w14:textId="77777777" w:rsidR="00E92F4D" w:rsidRPr="008B2984" w:rsidRDefault="00E92F4D" w:rsidP="00E92F4D">
       <w:pPr>
         <w:pStyle w:val="bopvdetalle"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00E92F4D" w:rsidRPr="008B2984" w:rsidRDefault="00E92F4D" w:rsidP="00E92F4D">
+    <w:p w14:paraId="1E4B58BB" w14:textId="77777777" w:rsidR="00E92F4D" w:rsidRPr="008B2984" w:rsidRDefault="00E92F4D" w:rsidP="00E92F4D">
       <w:pPr>
         <w:pStyle w:val="bopvdetalle"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00E92F4D" w:rsidRPr="008B2984" w:rsidRDefault="00E92F4D" w:rsidP="00E92F4D">
+    <w:p w14:paraId="4B97B887" w14:textId="77777777" w:rsidR="00E92F4D" w:rsidRPr="008B2984" w:rsidRDefault="00E92F4D" w:rsidP="00E92F4D">
       <w:pPr>
         <w:pStyle w:val="Cuerpodetexto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008B2984">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Deseo ejercer </w:t>
       </w:r>
       <w:r w:rsidR="001B6268">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>el</w:t>
       </w:r>
@@ -1633,95 +1638,95 @@
       <w:r w:rsidRPr="008B2984">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>supresión</w:t>
       </w:r>
       <w:r w:rsidR="001B6268">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> de mis datos de carácter personal</w:t>
       </w:r>
       <w:r w:rsidRPr="008B2984">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>, de conformidad con lo establecido en la normativa sobre protección de datos de carácter personal. La solicitud se basa en la concurrencia de la/s siguiente/s causa/s:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E92F4D" w:rsidRPr="008B2984" w:rsidRDefault="00E92F4D" w:rsidP="00E92F4D">
+    <w:p w14:paraId="168EEE89" w14:textId="77777777" w:rsidR="00E92F4D" w:rsidRPr="008B2984" w:rsidRDefault="00E92F4D" w:rsidP="00E92F4D">
       <w:pPr>
         <w:pStyle w:val="Cuerpodetexto"/>
         <w:ind w:left="470"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008B2984">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Wingdings 2" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:sym w:font="Wingdings" w:char="F0A8"/>
       </w:r>
       <w:r w:rsidRPr="008B2984">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Wingdings 2" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="001B083B" w:rsidRPr="008B2984">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>L</w:t>
       </w:r>
       <w:r w:rsidRPr="008B2984">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>os datos personales ya no sean necesarios en relación con los fines para los que fueron recogidos o tratados de otro modo.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00243F2A" w:rsidRPr="008B2984" w:rsidRDefault="001B083B" w:rsidP="001B083B">
+    <w:p w14:paraId="0461A8EF" w14:textId="77777777" w:rsidR="00243F2A" w:rsidRPr="008B2984" w:rsidRDefault="001B083B" w:rsidP="001B083B">
       <w:pPr>
         <w:pStyle w:val="Cuerpodetexto"/>
         <w:ind w:left="470"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008B2984">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Wingdings 2" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:sym w:font="Wingdings" w:char="F0A8"/>
       </w:r>
       <w:r w:rsidRPr="008B2984">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> El </w:t>
@@ -1745,95 +1750,95 @@
       <w:r w:rsidR="00736A8A" w:rsidRPr="008B2984">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>iendo</w:t>
       </w:r>
       <w:r w:rsidRPr="008B2984">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> otros motivos legítimos para el </w:t>
       </w:r>
       <w:r w:rsidR="00243F2A" w:rsidRPr="008B2984">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">mismo. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001B083B" w:rsidRPr="008B2984" w:rsidRDefault="001B083B" w:rsidP="001B083B">
+    <w:p w14:paraId="319A7DEA" w14:textId="77777777" w:rsidR="001B083B" w:rsidRPr="008B2984" w:rsidRDefault="001B083B" w:rsidP="001B083B">
       <w:pPr>
         <w:pStyle w:val="Cuerpodetexto"/>
         <w:ind w:left="470"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Wingdings 2" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008B2984">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Wingdings 2" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:sym w:font="Wingdings" w:char="F0A8"/>
       </w:r>
       <w:r w:rsidRPr="008B2984">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Wingdings 2" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="008B2984">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Los datos personales han sido tratados ilícitamente</w:t>
       </w:r>
       <w:r w:rsidR="008B2984">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001B083B" w:rsidRPr="008B2984" w:rsidRDefault="001B083B" w:rsidP="001B083B">
+    <w:p w14:paraId="0EDD507A" w14:textId="77777777" w:rsidR="001B083B" w:rsidRPr="008B2984" w:rsidRDefault="001B083B" w:rsidP="001B083B">
       <w:pPr>
         <w:pStyle w:val="Cuerpodetexto"/>
         <w:ind w:left="470"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008B2984">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Wingdings 2" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:sym w:font="Wingdings" w:char="F0A8"/>
       </w:r>
       <w:r w:rsidRPr="008B2984">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Wingdings 2" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
@@ -1841,210 +1846,210 @@
       <w:r w:rsidRPr="008B2984">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Los datos personales deb</w:t>
       </w:r>
       <w:r w:rsidR="00243F2A" w:rsidRPr="008B2984">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
       <w:r w:rsidRPr="008B2984">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>n suprimirse para el cumplimiento de una obligación legal establecida en el Derecho de la Unión o de los Estados miembros que se aplique al responsable del tratamiento.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001B083B" w:rsidRPr="008B2984" w:rsidRDefault="001B083B" w:rsidP="001B083B">
+    <w:p w14:paraId="5B652352" w14:textId="77777777" w:rsidR="001B083B" w:rsidRPr="008B2984" w:rsidRDefault="001B083B" w:rsidP="001B083B">
       <w:pPr>
         <w:pStyle w:val="Cuerpodetexto"/>
         <w:ind w:left="470"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008B2984">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Wingdings 2" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:sym w:font="Wingdings" w:char="F0A8"/>
       </w:r>
       <w:r w:rsidRPr="008B2984">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Wingdings 2" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="008B2984">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Los datos personales se han obtenido en relación con la oferta de servicios de la sociedad de la información mencionados </w:t>
       </w:r>
       <w:r w:rsidR="00243F2A" w:rsidRPr="008B2984">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>en el artículo 8 del Reglamento (UE) 2016/679 del Parlamento Europeo y del Consejo, de 27 de abril de 2016 relativo a la protección de las personas físicas en lo que respecta al tratamiento de datos personales y a la libre circulación de estos datos.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0068126B" w:rsidRDefault="0068126B" w:rsidP="00E92F4D">
-[...10 lines deleted...]
-    <w:p w:rsidR="0035438F" w:rsidRPr="0035438F" w:rsidRDefault="0035438F" w:rsidP="0035438F">
+    <w:p w14:paraId="5208FA2C" w14:textId="77777777" w:rsidR="0068126B" w:rsidRDefault="0068126B" w:rsidP="00E92F4D">
+      <w:pPr>
+        <w:pStyle w:val="Cuerpodetexto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3D724DB7" w14:textId="77777777" w:rsidR="0035438F" w:rsidRPr="0035438F" w:rsidRDefault="0035438F" w:rsidP="0035438F">
       <w:pPr>
         <w:pStyle w:val="Cuerpodetexto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0035438F">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Documentación que acompaño para acreditar mi argumentación:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9493"/>
       </w:tblGrid>
-      <w:tr w:rsidR="0035438F" w:rsidRPr="0035438F" w:rsidTr="00D57FB3">
+      <w:tr w:rsidR="0035438F" w:rsidRPr="0035438F" w14:paraId="065A2E1D" w14:textId="77777777" w:rsidTr="00D57FB3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="0035438F" w:rsidRPr="0035438F" w:rsidRDefault="0035438F" w:rsidP="0035438F">
+          <w:p w14:paraId="651C3640" w14:textId="77777777" w:rsidR="0035438F" w:rsidRPr="0035438F" w:rsidRDefault="0035438F" w:rsidP="0035438F">
             <w:pPr>
               <w:pStyle w:val="Cuerpodetexto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0035438F" w:rsidRPr="0035438F" w:rsidTr="00D57FB3">
+      <w:tr w:rsidR="0035438F" w:rsidRPr="0035438F" w14:paraId="5AB69FAA" w14:textId="77777777" w:rsidTr="00D57FB3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="0035438F" w:rsidRPr="0035438F" w:rsidRDefault="0035438F" w:rsidP="0035438F">
+          <w:p w14:paraId="4CA7C17C" w14:textId="77777777" w:rsidR="0035438F" w:rsidRPr="0035438F" w:rsidRDefault="0035438F" w:rsidP="0035438F">
             <w:pPr>
               <w:pStyle w:val="Cuerpodetexto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00AB7AB4" w:rsidRPr="008B2984" w:rsidRDefault="00AB7AB4" w:rsidP="00E92F4D">
-[...10 lines deleted...]
-    <w:p w:rsidR="00E92F4D" w:rsidRDefault="00E92F4D" w:rsidP="00E92F4D">
+    <w:p w14:paraId="2B1832FF" w14:textId="77777777" w:rsidR="00AB7AB4" w:rsidRPr="008B2984" w:rsidRDefault="00AB7AB4" w:rsidP="00E92F4D">
+      <w:pPr>
+        <w:pStyle w:val="Cuerpodetexto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5A692C3D" w14:textId="77777777" w:rsidR="00E92F4D" w:rsidRDefault="00E92F4D" w:rsidP="00E92F4D">
       <w:pPr>
         <w:pStyle w:val="Cuerpodetexto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008B2984">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Por lo que SOLICITO se proceda a:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A728F6" w:rsidRPr="008B2984" w:rsidRDefault="00A728F6" w:rsidP="00E92F4D">
-[...10 lines deleted...]
-    <w:p w:rsidR="00E92F4D" w:rsidRPr="008B2984" w:rsidRDefault="00E92F4D" w:rsidP="00E92F4D">
+    <w:p w14:paraId="0FD30491" w14:textId="77777777" w:rsidR="00A728F6" w:rsidRPr="008B2984" w:rsidRDefault="00A728F6" w:rsidP="00E92F4D">
+      <w:pPr>
+        <w:pStyle w:val="Cuerpodetexto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2D62F170" w14:textId="77777777" w:rsidR="00E92F4D" w:rsidRPr="008B2984" w:rsidRDefault="00E92F4D" w:rsidP="00E92F4D">
       <w:pPr>
         <w:pStyle w:val="Cuerpodetexto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008B2984">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">1.– la </w:t>
       </w:r>
       <w:r w:rsidR="00736A8A" w:rsidRPr="008B2984">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>supresión</w:t>
       </w:r>
@@ -2067,1691 +2072,1353 @@
       <w:r w:rsidR="00736A8A" w:rsidRPr="008B2984">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">el/los motivo/s arriba </w:t>
       </w:r>
       <w:r w:rsidR="008B2984">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>señalados</w:t>
       </w:r>
       <w:r w:rsidRPr="008B2984">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E92F4D" w:rsidRPr="008B2984" w:rsidRDefault="00E92F4D" w:rsidP="00E92F4D">
+    <w:p w14:paraId="47D52975" w14:textId="77777777" w:rsidR="00E92F4D" w:rsidRPr="008B2984" w:rsidRDefault="00E92F4D" w:rsidP="00E92F4D">
       <w:pPr>
         <w:pStyle w:val="Cuerpodetexto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008B2984">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">2.– notificarme la </w:t>
       </w:r>
       <w:r w:rsidR="00736A8A" w:rsidRPr="008B2984">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>supresión</w:t>
       </w:r>
       <w:r w:rsidRPr="008B2984">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> solicitada.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E92F4D" w:rsidRPr="008B2984" w:rsidRDefault="00E92F4D" w:rsidP="00E92F4D">
+    <w:p w14:paraId="57A44A30" w14:textId="77777777" w:rsidR="00E92F4D" w:rsidRPr="008B2984" w:rsidRDefault="00E92F4D" w:rsidP="00E92F4D">
       <w:pPr>
         <w:pStyle w:val="Cuerpodetexto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008B2984">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">3.– notificar a los responsables de tratamiento a quiénes hubieran sido comunicados los datos la </w:t>
       </w:r>
       <w:r w:rsidR="00736A8A" w:rsidRPr="008B2984">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>supresión</w:t>
       </w:r>
       <w:r w:rsidRPr="008B2984">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> para que ellos también procedan a realizar las modificaciones oportunas.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E92F4D" w:rsidRDefault="00E92F4D" w:rsidP="00E92F4D">
-[...21 lines deleted...]
-    <w:p w:rsidR="00E92F4D" w:rsidRPr="008B2984" w:rsidRDefault="00E92F4D" w:rsidP="00E92F4D">
+    <w:p w14:paraId="54BF07BA" w14:textId="77777777" w:rsidR="00E92F4D" w:rsidRDefault="00E92F4D" w:rsidP="00E92F4D">
+      <w:pPr>
+        <w:pStyle w:val="Cuerpodetexto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3F9840D0" w14:textId="77777777" w:rsidR="008B2984" w:rsidRPr="008B2984" w:rsidRDefault="008B2984" w:rsidP="00E92F4D">
+      <w:pPr>
+        <w:pStyle w:val="Cuerpodetexto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4EFB4806" w14:textId="77777777" w:rsidR="00E92F4D" w:rsidRPr="008B2984" w:rsidRDefault="00E92F4D" w:rsidP="00E92F4D">
       <w:pPr>
         <w:pStyle w:val="Cuerpodetexto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008B2984">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Lugar y fecha</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E92F4D" w:rsidRPr="008B2984" w:rsidRDefault="00E92F4D" w:rsidP="00E92F4D">
+    <w:p w14:paraId="1906ED91" w14:textId="77777777" w:rsidR="00E92F4D" w:rsidRPr="008B2984" w:rsidRDefault="00E92F4D" w:rsidP="00E92F4D">
       <w:pPr>
         <w:pStyle w:val="Cuerpodetexto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008B2984">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Firma del o de la solicitante</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E92F4D" w:rsidRPr="008B2984" w:rsidRDefault="00E92F4D" w:rsidP="00E92F4D">
-[...210 lines deleted...]
-    <w:p w:rsidR="00E92F4D" w:rsidRDefault="00E92F4D" w:rsidP="0051399B">
+    <w:p w14:paraId="39D48FEB" w14:textId="77777777" w:rsidR="00E92F4D" w:rsidRPr="008B2984" w:rsidRDefault="00E92F4D" w:rsidP="00E92F4D">
+      <w:pPr>
+        <w:pStyle w:val="Cuerpodetexto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2AA205B6" w14:textId="77777777" w:rsidR="00E92F4D" w:rsidRDefault="00E92F4D" w:rsidP="00E92F4D">
+      <w:pPr>
+        <w:pStyle w:val="Cuerpodetexto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="24C1DAB4" w14:textId="77777777" w:rsidR="00A728F6" w:rsidRDefault="00A728F6" w:rsidP="00E92F4D">
+      <w:pPr>
+        <w:pStyle w:val="Cuerpodetexto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3BEFFF16" w14:textId="77777777" w:rsidR="00A728F6" w:rsidRDefault="00A728F6" w:rsidP="00E92F4D">
+      <w:pPr>
+        <w:pStyle w:val="Cuerpodetexto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0119C4B7" w14:textId="77777777" w:rsidR="00A728F6" w:rsidRDefault="00A728F6" w:rsidP="00E92F4D">
+      <w:pPr>
+        <w:pStyle w:val="Cuerpodetexto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="549C4C2A" w14:textId="77777777" w:rsidR="00A728F6" w:rsidRDefault="00A728F6" w:rsidP="00E92F4D">
+      <w:pPr>
+        <w:pStyle w:val="Cuerpodetexto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0B22BD21" w14:textId="77777777" w:rsidR="00A728F6" w:rsidRDefault="00A728F6" w:rsidP="00E92F4D">
+      <w:pPr>
+        <w:pStyle w:val="Cuerpodetexto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4EBE6012" w14:textId="77777777" w:rsidR="00A728F6" w:rsidRDefault="00A728F6" w:rsidP="00E92F4D">
+      <w:pPr>
+        <w:pStyle w:val="Cuerpodetexto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="78787E82" w14:textId="77777777" w:rsidR="00A728F6" w:rsidRDefault="00A728F6" w:rsidP="00E92F4D">
+      <w:pPr>
+        <w:pStyle w:val="Cuerpodetexto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="419A379D" w14:textId="77777777" w:rsidR="00A728F6" w:rsidRDefault="00A728F6" w:rsidP="00E92F4D">
+      <w:pPr>
+        <w:pStyle w:val="Cuerpodetexto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="54545B93" w14:textId="77777777" w:rsidR="00A728F6" w:rsidRDefault="00A728F6" w:rsidP="00E92F4D">
+      <w:pPr>
+        <w:pStyle w:val="Cuerpodetexto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4349F290" w14:textId="77777777" w:rsidR="00A728F6" w:rsidRDefault="00A728F6" w:rsidP="00E92F4D">
+      <w:pPr>
+        <w:pStyle w:val="Cuerpodetexto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="06EB6831" w14:textId="77777777" w:rsidR="00A728F6" w:rsidRDefault="00A728F6" w:rsidP="00E92F4D">
+      <w:pPr>
+        <w:pStyle w:val="Cuerpodetexto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1008C62B" w14:textId="77777777" w:rsidR="00A728F6" w:rsidRDefault="00A728F6" w:rsidP="00E92F4D">
+      <w:pPr>
+        <w:pStyle w:val="Cuerpodetexto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3BA71319" w14:textId="77777777" w:rsidR="00A728F6" w:rsidRDefault="00A728F6" w:rsidP="00E92F4D">
+      <w:pPr>
+        <w:pStyle w:val="Cuerpodetexto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="139477C2" w14:textId="77777777" w:rsidR="00A728F6" w:rsidRDefault="00A728F6" w:rsidP="00E92F4D">
+      <w:pPr>
+        <w:pStyle w:val="Cuerpodetexto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="41C30081" w14:textId="77777777" w:rsidR="00A728F6" w:rsidRDefault="00A728F6" w:rsidP="00E92F4D">
+      <w:pPr>
+        <w:pStyle w:val="Cuerpodetexto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="70F72316" w14:textId="77777777" w:rsidR="006B250C" w:rsidRDefault="006B250C" w:rsidP="00E92F4D">
+      <w:pPr>
+        <w:pStyle w:val="Cuerpodetexto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5409F51B" w14:textId="77777777" w:rsidR="00A728F6" w:rsidRPr="008B2984" w:rsidRDefault="00A728F6" w:rsidP="00E92F4D">
+      <w:pPr>
+        <w:pStyle w:val="Cuerpodetexto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1D0CFF3A" w14:textId="77777777" w:rsidR="00E92F4D" w:rsidRDefault="00E92F4D" w:rsidP="0051399B">
       <w:pPr>
         <w:pStyle w:val="Cuerpodetexto"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="0070C0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008B2984">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="0070C0"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>INFORMACIÓN COMPLEMENTARIA</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008B2984" w:rsidRPr="008B2984" w:rsidRDefault="008B2984" w:rsidP="0051399B">
+    <w:p w14:paraId="16A8158F" w14:textId="77777777" w:rsidR="008B2984" w:rsidRPr="008B2984" w:rsidRDefault="008B2984" w:rsidP="0051399B">
       <w:pPr>
         <w:pStyle w:val="Cuerpodetexto"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="0070C0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="003F1352" w:rsidRPr="009B4056" w:rsidRDefault="00E92F4D" w:rsidP="0051399B">
+    <w:p w14:paraId="494FDF59" w14:textId="77777777" w:rsidR="003F1352" w:rsidRPr="009B4056" w:rsidRDefault="00E92F4D" w:rsidP="0051399B">
       <w:pPr>
         <w:pStyle w:val="Cuerpodetexto"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009B4056">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">I.– Instrucciones para la cumplimentación del </w:t>
       </w:r>
       <w:r w:rsidR="008B2984" w:rsidRPr="009B4056">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>modelo</w:t>
       </w:r>
       <w:r w:rsidRPr="009B4056">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> y documentación a aportar junto al escrito:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E92F4D" w:rsidRPr="008B2984" w:rsidRDefault="00E92F4D" w:rsidP="0051399B">
-[...163 lines deleted...]
-    <w:p w:rsidR="00E92F4D" w:rsidRPr="008B2984" w:rsidRDefault="00E92F4D" w:rsidP="0051399B">
+    <w:p w14:paraId="18382F5A" w14:textId="77777777" w:rsidR="00024ADC" w:rsidRPr="00024ADC" w:rsidRDefault="00024ADC" w:rsidP="00024ADC">
       <w:pPr>
         <w:pStyle w:val="Cuerpodetexto"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008B2984">
+      <w:r w:rsidRPr="00024ADC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">El derecho de </w:t>
-[...38 lines deleted...]
-    <w:p w:rsidR="00E92F4D" w:rsidRDefault="00E92F4D" w:rsidP="0051399B">
+        <w:t>Se deberá rellenar la totalidad de los apartados solicitados en el modelo y éste debe ser firmado por la persona interesada.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E7D5741" w14:textId="77777777" w:rsidR="00024ADC" w:rsidRPr="00024ADC" w:rsidRDefault="00024ADC" w:rsidP="00024ADC">
       <w:pPr>
         <w:pStyle w:val="Cuerpodetexto"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-          <w:sz w:val="22"/>
-[...20 lines deleted...]
-    <w:p w:rsidR="0051399B" w:rsidRPr="008B2984" w:rsidRDefault="0051399B" w:rsidP="0051399B">
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00024ADC">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Es necesario adjuntar documentación justificativa de la supresión o, en su caso, revocar el consentimiento otorgado anteriormente.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69891DFF" w14:textId="77777777" w:rsidR="00024ADC" w:rsidRPr="00024ADC" w:rsidRDefault="00024ADC" w:rsidP="00024ADC">
+      <w:pPr>
+        <w:pStyle w:val="Cuerpodetexto"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00024ADC">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>En todo caso, será necesario la entrega de la fotocopia de DNI o cualquier otro medio de identificación personal válido en derecho de la persona interesada. No será necesaria si se identifica mediante firma electrónica en la Sede Electrónica de la UPV/EHU.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C50A11E" w14:textId="77777777" w:rsidR="00024ADC" w:rsidRPr="00024ADC" w:rsidRDefault="00024ADC" w:rsidP="00024ADC">
+      <w:pPr>
+        <w:pStyle w:val="Cuerpodetexto"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00024ADC">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>En el supuesto de que la persona interesada sea menor o cuente con medidas de apoyo a su capacidad, será necesario la entrega también de la fotocopia de DNI o cualquier otro medio de identificación personal válido en derecho del o de la representante legal, debiéndose además en este caso presentar una fotocopia del documento acreditativo auténtico de la representación legal.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C41E1CD" w14:textId="77777777" w:rsidR="00E92F4D" w:rsidRPr="008B2984" w:rsidRDefault="00E92F4D" w:rsidP="0051399B">
+      <w:pPr>
+        <w:pStyle w:val="Cuerpodetexto"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="16805083" w14:textId="77777777" w:rsidR="00E92F4D" w:rsidRPr="00D531E9" w:rsidRDefault="00E92F4D" w:rsidP="0051399B">
+      <w:pPr>
+        <w:pStyle w:val="Cuerpodetexto"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D531E9">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">II.– Requisitos del procedimiento para </w:t>
+      </w:r>
+      <w:r w:rsidR="00D531E9">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">la persona que </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D531E9">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ejercita el derecho:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="539D7FAA" w14:textId="77777777" w:rsidR="00024ADC" w:rsidRPr="00024ADC" w:rsidRDefault="00024ADC" w:rsidP="00024ADC">
+      <w:pPr>
+        <w:pStyle w:val="Cuerpodetexto"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00024ADC">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>El derecho de supresión se ejercerá mediante escrito dirigido al Delegado de Protección de Datos, a través de la Sede Electrónica de la UPV/EHU (que incluye el Registro Electrónico), del Registro General de la Universidad en cualquiera de las oficinas enumeradas en el Acuerdo de 16 de mayo de 2012, o por cualesquiera de los medios previstos en el artículo 16.4 de la Ley 39/2015. El Delegado de Protección de Datos trasladará la solicitud al responsable del tratamiento correspondiente.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C3780EF" w14:textId="77777777" w:rsidR="00024ADC" w:rsidRPr="00024ADC" w:rsidRDefault="00024ADC" w:rsidP="00024ADC">
+      <w:pPr>
+        <w:pStyle w:val="Cuerpodetexto"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00024ADC">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Es aconsejable, desde el punto de vista probatorio, acreditar la remisión del escrito mediante justificante de registro telemático o sello de entrada en el registro de la UPV/EHU.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="585A4B68" w14:textId="77777777" w:rsidR="0051399B" w:rsidRPr="008B2984" w:rsidRDefault="0051399B" w:rsidP="0051399B">
       <w:pPr>
         <w:pStyle w:val="Cuerpodetexto"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00E92F4D" w:rsidRPr="00D531E9" w:rsidRDefault="00E92F4D" w:rsidP="0051399B">
+    <w:p w14:paraId="1B0BB4EB" w14:textId="77777777" w:rsidR="00E92F4D" w:rsidRPr="00D531E9" w:rsidRDefault="00E92F4D" w:rsidP="0051399B">
       <w:pPr>
         <w:pStyle w:val="Cuerpodetexto"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D531E9">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">III.– Requisitos del procedimiento para la persona </w:t>
       </w:r>
       <w:r w:rsidR="008B2984" w:rsidRPr="00D531E9">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>r</w:t>
       </w:r>
       <w:r w:rsidRPr="00D531E9">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">esponsable </w:t>
       </w:r>
       <w:r w:rsidRPr="00D531E9">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>del tratamiento:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E92F4D" w:rsidRPr="008B2984" w:rsidRDefault="00E92F4D" w:rsidP="0051399B">
-[...781 lines deleted...]
-    <w:p w:rsidR="00E92F4D" w:rsidRPr="008B2984" w:rsidRDefault="00E92F4D" w:rsidP="0051399B">
+    <w:p w14:paraId="2B285092" w14:textId="77777777" w:rsidR="00024ADC" w:rsidRPr="00024ADC" w:rsidRDefault="00024ADC" w:rsidP="00024ADC">
       <w:pPr>
         <w:pStyle w:val="Cuerpodetexto"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008B2984">
-[...42 lines deleted...]
-    <w:p w:rsidR="00E92F4D" w:rsidRPr="008B2984" w:rsidRDefault="00E92F4D" w:rsidP="0051399B">
+      <w:r w:rsidRPr="00024ADC">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>La persona responsable deberá responder y hacer efectiva la supresión al o a la solicitante en el plazo máximo de un mes, a contar desde la fecha de recepción de la solicitud.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="44A7C988" w14:textId="77777777" w:rsidR="00024ADC" w:rsidRDefault="00024ADC" w:rsidP="00024ADC">
       <w:pPr>
         <w:pStyle w:val="Cuerpodetexto"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008B2984">
-[...24 lines deleted...]
-    <w:p w:rsidR="00E92F4D" w:rsidRPr="008B2984" w:rsidRDefault="00E92F4D" w:rsidP="0051399B">
+      <w:r w:rsidRPr="00024ADC">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Cuando la solicitud de supresión se funde en los dos primeros supuestos (los datos personales ya no sean necesarios en relación con los fines para los que fueron recogidos o tratados de otro modo; o el interesado retire el consentimiento en que se basa el tratamiento, y este no se base en otro fundamento jurídico), la misma será denegada cuando el tratamiento sea necesario: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="73EB2DBC" w14:textId="77777777" w:rsidR="00024ADC" w:rsidRDefault="00024ADC" w:rsidP="00024ADC">
+      <w:pPr>
+        <w:pStyle w:val="Cuerpodetexto"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00024ADC">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">a) para ejercer el derecho a la libertad de expresión e información; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20468281" w14:textId="77777777" w:rsidR="00024ADC" w:rsidRDefault="00024ADC" w:rsidP="00024ADC">
+      <w:pPr>
+        <w:pStyle w:val="Cuerpodetexto"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00024ADC">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">b) para el cumplimiento de una obligación legal que requiera el tratamiento de datos impuesta por el Derecho de la Unión o de los Estados miembros que se aplique al responsable del tratamiento, o para el cumplimiento de una misión realizada en interés público o en el ejercicio de poderes públicos conferidos al responsable; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C09566B" w14:textId="77777777" w:rsidR="00024ADC" w:rsidRDefault="00024ADC" w:rsidP="00024ADC">
+      <w:pPr>
+        <w:pStyle w:val="Cuerpodetexto"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00024ADC">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">c) por razones de interés público en el ámbito de la salud pública de conformidad con el artículo 9, apartado 2, letras h) e i), y apartado 3; del Reglamento (UE) 2016/679. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D45329F" w14:textId="77777777" w:rsidR="00F43D43" w:rsidRDefault="00024ADC" w:rsidP="00024ADC">
+      <w:pPr>
+        <w:pStyle w:val="Cuerpodetexto"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00024ADC">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">d) con fines de archivo en interés público, fines de investigación científica o histórica o fines estadísticos, de conformidad con el artículo 89, apartado 1 del Reglamento (UE) 2016/679, en la medida en que el derecho indicado en el apartado 1 pudiera hacer imposible u obstaculizar gravemente el logro de los objetivos de dicho tratamiento, o </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02B3B8E2" w14:textId="77777777" w:rsidR="00024ADC" w:rsidRPr="00024ADC" w:rsidRDefault="00024ADC" w:rsidP="00024ADC">
+      <w:pPr>
+        <w:pStyle w:val="Cuerpodetexto"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00024ADC">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>e) para la formulación, el ejercicio o la defensa de reclamaciones.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43C875A4" w14:textId="77777777" w:rsidR="00024ADC" w:rsidRPr="00024ADC" w:rsidRDefault="00024ADC" w:rsidP="00024ADC">
       <w:pPr>
         <w:pStyle w:val="Cuerpodetexto"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="00024ADC">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Cuando la solicitud de supresión se funde en la oposición del interesado al tratamiento, y éste tenga como fines la investigación científica o histórica o fines estadísticos de conformidad con el artículo 89, apartado 1 del Reglamento (UE) 2016/679, el interesado tendrá derecho, por motivos relacionados con su situación particular, a oponerse al tratamiento de datos personales que le conciernan, salvo que sea necesario para el cumplimiento de una misión realizada por razones de interés público.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C55EF9D" w14:textId="77777777" w:rsidR="00024ADC" w:rsidRPr="00024ADC" w:rsidRDefault="00024ADC" w:rsidP="00024ADC">
+      <w:pPr>
+        <w:pStyle w:val="Cuerpodetexto"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00024ADC">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Si la solicitud del derecho de supresión fuese estimada, la persona responsable deberá suprimir los datos en el plazo máximo de un mes a contar desde la fecha de recepción de la solicitud.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="07D6657B" w14:textId="77777777" w:rsidR="00024ADC" w:rsidRPr="00024ADC" w:rsidRDefault="00024ADC" w:rsidP="00024ADC">
+      <w:pPr>
+        <w:pStyle w:val="Cuerpodetexto"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00024ADC">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">La supresión dará lugar al bloqueo de los datos (conforme al artículo 32 de la Ley Orgánica 3/2018) conservándose únicamente a disposición de las Administraciones públicas, Jueces y Tribunales, para la atención de las posibles responsabilidades nacidas del tratamiento, durante el plazo de prescripción de éstas. Cumplido el citado plazo deberá procederse al </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00024ADC">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>borrado</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00024ADC">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> definitivo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46FFD482" w14:textId="77777777" w:rsidR="00024ADC" w:rsidRPr="00024ADC" w:rsidRDefault="00024ADC" w:rsidP="00024ADC">
+      <w:pPr>
+        <w:pStyle w:val="Cuerpodetexto"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00024ADC">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>En los casos en los que claramente no existan potenciales responsabilidades nacidas del tratamiento, se procederá al borrado físico de los datos, excepto cuando la misma no sea materialmente posible, en cuyo caso la persona responsable procederá al bloqueo de los datos con el fin de impedir su utilización y tratamiento.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F885B3D" w14:textId="77777777" w:rsidR="00024ADC" w:rsidRPr="00024ADC" w:rsidRDefault="00024ADC" w:rsidP="00024ADC">
+      <w:pPr>
+        <w:pStyle w:val="Cuerpodetexto"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00024ADC">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>El responsable del tratamiento comunicará cualquier supresión de datos personales efectuada con arreglo al artículo 17 del Reglamento (UE) 2016/679 a cada uno de los destinatarios a los que se hayan comunicado los datos personales, salvo que sea imposible o exija un esfuerzo desproporcionado. El responsable informará al interesado acerca de dichos destinatarios, si este así lo solicita.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D210F1A" w14:textId="77777777" w:rsidR="00024ADC" w:rsidRPr="00024ADC" w:rsidRDefault="00024ADC" w:rsidP="00024ADC">
+      <w:pPr>
+        <w:pStyle w:val="Cuerpodetexto"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00024ADC">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>La supresión de datos es gratuita.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="484D070D" w14:textId="77777777" w:rsidR="0051399B" w:rsidRPr="008B2984" w:rsidRDefault="0051399B" w:rsidP="0051399B">
+      <w:pPr>
+        <w:pStyle w:val="Cuerpodetexto"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4E1456D0" w14:textId="77777777" w:rsidR="00E92F4D" w:rsidRPr="00D531E9" w:rsidRDefault="00E92F4D" w:rsidP="0051399B">
+      <w:pPr>
+        <w:pStyle w:val="Cuerpodetexto"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D531E9">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>IV.– Normativa de aplicación:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D534246" w14:textId="77777777" w:rsidR="00024ADC" w:rsidRPr="00024ADC" w:rsidRDefault="00024ADC" w:rsidP="00024ADC">
+      <w:pPr>
+        <w:pStyle w:val="Cuerpodetexto"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00024ADC">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Reglamento (UE) 2016/679 del Parlamento Europeo y del Consejo, de 27 de abril de 2016, relativo a la protección de las personas físicas en lo que respecta al tratamiento de datos personales y a la libre circulación de estos datos (Reglamento General de Protección de Datos), artículos 17 y 19.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E227A07" w14:textId="77777777" w:rsidR="00024ADC" w:rsidRPr="00024ADC" w:rsidRDefault="00024ADC" w:rsidP="00024ADC">
+      <w:pPr>
+        <w:pStyle w:val="Cuerpodetexto"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00024ADC">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Ley Orgánica 3/2018, de 5 de diciembre, de Protección de Datos Personales y garantía de los derechos digitales, artículo 15.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0BB04F77" w14:textId="2E368848" w:rsidR="00024ADC" w:rsidRPr="00024ADC" w:rsidRDefault="00024ADC" w:rsidP="00024ADC">
+      <w:pPr>
+        <w:pStyle w:val="Cuerpodetexto"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00024ADC">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Ley 16/2023, de 21 de diciembre, de la Autoridad Vasca</w:t>
+      </w:r>
+      <w:r w:rsidR="004608AE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de Protección de Datos</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00024ADC">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, que deroga y sustituye a la Ley 2/2004.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="05E53185" w14:textId="77777777" w:rsidR="00024ADC" w:rsidRPr="00024ADC" w:rsidRDefault="00024ADC" w:rsidP="00024ADC">
+      <w:pPr>
+        <w:pStyle w:val="Cuerpodetexto"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00024ADC">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Reglamento de la UPV/EHU para la protección de datos de carácter personal, aprobado por el Consejo de Gobierno de la Universidad de 10 de abril de 2008, en todo aquello que deba ser interpretado y adaptado conforme a las normas anteriormente citadas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="44A97204" w14:textId="77777777" w:rsidR="0051399B" w:rsidRPr="008B2984" w:rsidRDefault="0051399B" w:rsidP="0051399B">
+      <w:pPr>
+        <w:pStyle w:val="Cuerpodetexto"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3387CDDC" w14:textId="77777777" w:rsidR="00E92F4D" w:rsidRPr="00D531E9" w:rsidRDefault="00E92F4D" w:rsidP="0051399B">
+      <w:pPr>
+        <w:pStyle w:val="Cuerpodetexto"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D531E9">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>V.– Reclamaciones (Tutela de derechos):</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7BF1328E" w14:textId="4D728232" w:rsidR="00024ADC" w:rsidRPr="00024ADC" w:rsidRDefault="00024ADC" w:rsidP="00024ADC">
+      <w:pPr>
+        <w:pStyle w:val="Cuerpodetexto"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00024ADC">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Si </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00024ADC">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>el</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00024ADC">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> o la solicitante entiende que no se le ha facilitado correctamente el derecho de supresión a sus propios datos, puede reclamar ante la Autoridad Vasca</w:t>
+      </w:r>
+      <w:r w:rsidR="004608AE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de Protección de Datos</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00024ADC">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> para que inicie un procedimiento de tutela de sus derechos.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F2D7648" w14:textId="77777777" w:rsidR="00024ADC" w:rsidRPr="00024ADC" w:rsidRDefault="00024ADC" w:rsidP="00024ADC">
+      <w:pPr>
+        <w:pStyle w:val="Cuerpodetexto"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00024ADC">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Para ello, resulta necesario que se haya recibido una respuesta denegatoria o insuficiente, o que haya transcurrido el plazo de un mes desde la solicitud del derecho de supresión sin que de forma expresa se le haya contestado.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E1F9C5F" w14:textId="337DF83A" w:rsidR="00E92F4D" w:rsidRPr="008B2984" w:rsidRDefault="00E92F4D" w:rsidP="00024ADC">
+      <w:pPr>
+        <w:pStyle w:val="Cuerpodetexto"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="008B2984">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>La reclamación se dirigirá a la Agencia Vasca de Protección de Datos (c/ Beato Tomás de Zumárraga, 71, 3º - 01008 Vitoria-Gasteiz - Tel. 945 01 62 30 - Fax. 945 01 62 31 avpd@avpd.es - www.avpd.es), aportándose alguno de los siguientes documentos:</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="00E92F4D" w:rsidRPr="008B2984" w:rsidRDefault="00E92F4D" w:rsidP="0051399B">
+        <w:t xml:space="preserve">La reclamación se dirigirá a la </w:t>
+      </w:r>
+      <w:r w:rsidR="00F31F86">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Autoridad</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B2984">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Vasca de Protección de Datos (c/ Beato Tomás de Zumárraga, 71, 3º - 01008 Vitoria-Gasteiz - Tel. 945 01 62 30 - Fax. 945 01 62 31 avpd@avpd.es - www.avpd.es), aportándose alguno de los siguientes documentos:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5DBEB7DC" w14:textId="77777777" w:rsidR="00E92F4D" w:rsidRPr="008B2984" w:rsidRDefault="00E92F4D" w:rsidP="0051399B">
       <w:pPr>
         <w:pStyle w:val="Cuerpodetexto"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="1035" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008B2984">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">La negativa de la persona </w:t>
       </w:r>
       <w:r w:rsidR="008B2984">
         <w:rPr>
@@ -3790,318 +3457,343 @@
       <w:r w:rsidRPr="008B2984">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> a la </w:t>
       </w:r>
       <w:r w:rsidR="001431EB" w:rsidRPr="008B2984">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>supresión</w:t>
       </w:r>
       <w:r w:rsidRPr="008B2984">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> solicitada.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008B2984" w:rsidRDefault="00E92F4D" w:rsidP="0051399B">
+    <w:p w14:paraId="78A05A78" w14:textId="77777777" w:rsidR="008B2984" w:rsidRDefault="00E92F4D" w:rsidP="0051399B">
       <w:pPr>
         <w:pStyle w:val="Cuerpodetexto"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="1035" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008B2984">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Copia del modelo </w:t>
       </w:r>
       <w:r w:rsidR="001431EB" w:rsidRPr="008B2984">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>solicitud de supresión</w:t>
       </w:r>
       <w:r w:rsidRPr="008B2984">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>, sellada por el registro de entrada de la UPV/EHU.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0028427F" w:rsidRPr="00A728F6" w:rsidRDefault="00E92F4D" w:rsidP="00E32589">
+    <w:p w14:paraId="3ABBAED9" w14:textId="65451C41" w:rsidR="0028427F" w:rsidRPr="00A728F6" w:rsidRDefault="00E92F4D" w:rsidP="00E32589">
       <w:pPr>
         <w:pStyle w:val="Cuerpodetexto"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="1035" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A728F6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Copia del sello de la oficina de correos si la solicitud se ha remitido por correo ordinario.</w:t>
+        <w:t xml:space="preserve"> Copia del</w:t>
+      </w:r>
+      <w:r w:rsidR="00F31F86">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> sello de la oficina de correos </w:t>
+      </w:r>
+      <w:r w:rsidR="00F31F86" w:rsidRPr="00F31F86">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>si la solicitud se ha remitido por correo certificado</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A728F6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="0028427F" w:rsidRPr="00A728F6" w:rsidSect="008B2984">
-      <w:headerReference w:type="default" r:id="rId7"/>
-      <w:footerReference w:type="default" r:id="rId8"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="2694" w:right="1134" w:bottom="1134" w:left="1134" w:header="0" w:footer="0" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="001D50E3" w:rsidRDefault="001D50E3" w:rsidP="008B2984">
+    <w:p w14:paraId="65E59C63" w14:textId="77777777" w:rsidR="001D50E3" w:rsidRDefault="001D50E3" w:rsidP="008B2984">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="001D50E3" w:rsidRDefault="001D50E3" w:rsidP="008B2984">
+    <w:p w14:paraId="7B066FBA" w14:textId="77777777" w:rsidR="001D50E3" w:rsidRDefault="001D50E3" w:rsidP="008B2984">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:font w:name="EHUSans">
+    <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="02000503050000020004"/>
     <w:charset w:val="FF"/>
     <w:family w:val="modern"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800000A7" w:usb1="40000042" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SimSun">
     <w:altName w:val="宋体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000003" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
+    <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="OpenSymbol">
     <w:panose1 w:val="05010000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="800000AF" w:usb1="1001ECEA" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+    <w:sig w:usb0="800000AF" w:usb1="1001ECEA" w:usb2="00000000" w:usb3="00000000" w:csb0="80000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Mangal">
     <w:altName w:val="Liberation Mono"/>
     <w:panose1 w:val="00000400000000000000"/>
     <w:charset w:val="01"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings 2">
     <w:panose1 w:val="05020102010507070707"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="1225494607"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr/>
     <w:sdtContent>
-      <w:p w:rsidR="008B2984" w:rsidRDefault="008B2984">
+      <w:p w14:paraId="144B8732" w14:textId="3D181C61" w:rsidR="008B2984" w:rsidRDefault="008B2984">
         <w:pPr>
           <w:pStyle w:val="Piedepgina"/>
           <w:jc w:val="right"/>
         </w:pPr>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="006B250C">
+        <w:r w:rsidR="00445F02">
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
-  <w:p w:rsidR="008B2984" w:rsidRDefault="008B2984">
+  <w:p w14:paraId="308E4269" w14:textId="77777777" w:rsidR="008B2984" w:rsidRDefault="008B2984">
     <w:pPr>
       <w:pStyle w:val="Piedepgina"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="001D50E3" w:rsidRDefault="001D50E3" w:rsidP="008B2984">
+    <w:p w14:paraId="692C7E68" w14:textId="77777777" w:rsidR="001D50E3" w:rsidRDefault="001D50E3" w:rsidP="008B2984">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="001D50E3" w:rsidRDefault="001D50E3" w:rsidP="008B2984">
+    <w:p w14:paraId="1E6329DB" w14:textId="77777777" w:rsidR="001D50E3" w:rsidRDefault="001D50E3" w:rsidP="008B2984">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w:rsidR="008B2984" w:rsidRDefault="008B2984">
+  <w:p w14:paraId="32712F70" w14:textId="77777777" w:rsidR="008B2984" w:rsidRDefault="008B2984">
     <w:pPr>
       <w:pStyle w:val="Encabezado"/>
     </w:pPr>
     <w:r w:rsidRPr="00E3502C">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
         <w:noProof/>
         <w:lang w:eastAsia="es-ES" w:bidi="ar-SA"/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="430BE051" wp14:editId="39A96728">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="1174AA6B" wp14:editId="43BA9400">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>241540</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>595414</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="2794635" cy="810260"/>
           <wp:effectExtent l="0" t="0" r="5715" b="8890"/>
           <wp:wrapTopAndBottom/>
           <wp:docPr id="15" name="Imagen 15"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="0" name="Picture 1"/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1"/>
@@ -4767,50 +4459,199 @@
           <w:tab w:val="num" w:pos="3240"/>
         </w:tabs>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="OpenSymbol" w:hAnsi="OpenSymbol" w:cs="OpenSymbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="OpenSymbol" w:hAnsi="OpenSymbol" w:cs="OpenSymbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3DB62D10"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="F27C2EFA"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="45A509A9"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="B2E69812"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4906,51 +4747,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="3240"/>
         </w:tabs>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="OpenSymbol" w:hAnsi="OpenSymbol" w:cs="OpenSymbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="OpenSymbol" w:hAnsi="OpenSymbol" w:cs="OpenSymbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4CF04D16"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="EE76EB8A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5046,51 +4887,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="3240"/>
         </w:tabs>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5B1E6A10"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="568236A6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5186,51 +5027,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="3240"/>
         </w:tabs>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="OpenSymbol" w:hAnsi="OpenSymbol" w:cs="OpenSymbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="OpenSymbol" w:hAnsi="OpenSymbol" w:cs="OpenSymbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="60196CA9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A25C4C44"/>
     <w:lvl w:ilvl="0" w:tplc="0C0A0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -5299,51 +5140,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="70E721C0"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="DC28722A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5439,51 +5280,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="3240"/>
         </w:tabs>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="OpenSymbol" w:hAnsi="OpenSymbol" w:cs="OpenSymbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="OpenSymbol" w:hAnsi="OpenSymbol" w:cs="OpenSymbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="721B39D3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9B548E1C"/>
     <w:lvl w:ilvl="0" w:tplc="0C0A0017">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A001B" w:tentative="1">
@@ -5528,51 +5369,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C0A0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C0A001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="75B738B4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A6DCD958"/>
     <w:lvl w:ilvl="0" w:tplc="63EA9012">
       <w:start w:val="4"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="EHUSans" w:eastAsia="SimSun" w:hAnsi="EHUSans" w:cs="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -5645,165 +5486,174 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="2">
-    <w:abstractNumId w:val="7"/>
+    <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="3">
-    <w:abstractNumId w:val="9"/>
+    <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="6">
-    <w:abstractNumId w:val="5"/>
+    <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="7">
-    <w:abstractNumId w:val="6"/>
+    <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="8">
-    <w:abstractNumId w:val="8"/>
+    <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="9">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="10">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="11">
-    <w:abstractNumId w:val="10"/>
+    <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="12">
-    <w:abstractNumId w:val="11"/>
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="5"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00E92F4D"/>
+    <w:rsid w:val="00024ADC"/>
     <w:rsid w:val="00075674"/>
     <w:rsid w:val="001431EB"/>
     <w:rsid w:val="001B083B"/>
     <w:rsid w:val="001B6268"/>
     <w:rsid w:val="001D50E3"/>
     <w:rsid w:val="00243F2A"/>
     <w:rsid w:val="0028427F"/>
     <w:rsid w:val="002F1C7E"/>
     <w:rsid w:val="0035438F"/>
     <w:rsid w:val="003F1352"/>
+    <w:rsid w:val="00445F02"/>
+    <w:rsid w:val="004608AE"/>
     <w:rsid w:val="00477520"/>
     <w:rsid w:val="004C671D"/>
     <w:rsid w:val="0051399B"/>
     <w:rsid w:val="006341FC"/>
     <w:rsid w:val="0068126B"/>
     <w:rsid w:val="006B250C"/>
     <w:rsid w:val="00736A8A"/>
     <w:rsid w:val="008B2984"/>
     <w:rsid w:val="008C2B04"/>
     <w:rsid w:val="0093403F"/>
     <w:rsid w:val="009529A0"/>
     <w:rsid w:val="009B4056"/>
     <w:rsid w:val="00A728F6"/>
     <w:rsid w:val="00A8346D"/>
     <w:rsid w:val="00AB7AB4"/>
     <w:rsid w:val="00B22EB4"/>
     <w:rsid w:val="00B613D2"/>
     <w:rsid w:val="00D531E9"/>
+    <w:rsid w:val="00D670E6"/>
     <w:rsid w:val="00E92F4D"/>
     <w:rsid w:val="00F016AB"/>
     <w:rsid w:val="00F1467C"/>
+    <w:rsid w:val="00F31F86"/>
+    <w:rsid w:val="00F43D43"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="es-ES"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="7ABBF7CA"/>
+  <w14:docId w14:val="316E0028"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{91B6FA67-C5D6-46DC-B030-9B870AE9F882}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="es-ES" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
@@ -6301,56 +6151,237 @@
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman" w:cs="Mangal"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="21"/>
       <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="Tablaconcuadrcula">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="Tablanormal"/>
     <w:uiPriority w:val="39"/>
     <w:rsid w:val="0035438F"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="NormalWeb">
+    <w:name w:val="Normal (Web)"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00024ADC"/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="0"/>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:lang w:eastAsia="es-ES" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="citation-12548">
+    <w:name w:val="citation-12548"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:rsid w:val="00024ADC"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="citation-12546">
+    <w:name w:val="citation-12546"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:rsid w:val="00024ADC"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="citation-12545">
+    <w:name w:val="citation-12545"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:rsid w:val="00024ADC"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="citation-12544">
+    <w:name w:val="citation-12544"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:rsid w:val="00024ADC"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="citation-13535">
+    <w:name w:val="citation-13535"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:rsid w:val="00024ADC"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="citation-13534">
+    <w:name w:val="citation-13534"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:rsid w:val="00024ADC"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="citation-13532">
+    <w:name w:val="citation-13532"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:rsid w:val="00024ADC"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="citation-13531">
+    <w:name w:val="citation-13531"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:rsid w:val="00024ADC"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="citation-13530">
+    <w:name w:val="citation-13530"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:rsid w:val="00024ADC"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="citation-13528">
+    <w:name w:val="citation-13528"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:rsid w:val="00024ADC"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="citation-13526">
+    <w:name w:val="citation-13526"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:rsid w:val="00024ADC"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="citation-13524">
+    <w:name w:val="citation-13524"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:rsid w:val="00024ADC"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="citation-13523">
+    <w:name w:val="citation-13523"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:rsid w:val="00024ADC"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="citation-13522">
+    <w:name w:val="citation-13522"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:rsid w:val="00024ADC"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="citation-13521">
+    <w:name w:val="citation-13521"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:rsid w:val="00024ADC"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="citation-13520">
+    <w:name w:val="citation-13520"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:rsid w:val="00024ADC"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="citation-13518">
+    <w:name w:val="citation-13518"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:rsid w:val="00024ADC"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="citation-13515">
+    <w:name w:val="citation-13515"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:rsid w:val="00024ADC"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="citation-13513">
+    <w:name w:val="citation-13513"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:rsid w:val="00024ADC"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="citation-13512">
+    <w:name w:val="citation-13512"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:rsid w:val="00024ADC"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="citation-13511">
+    <w:name w:val="citation-13511"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:rsid w:val="00024ADC"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="citation-13510">
+    <w:name w:val="citation-13510"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:rsid w:val="00024ADC"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="citation-13508">
+    <w:name w:val="citation-13508"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:rsid w:val="00024ADC"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="citation-13507">
+    <w:name w:val="citation-13507"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:rsid w:val="00024ADC"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="citation-13505">
+    <w:name w:val="citation-13505"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:rsid w:val="00024ADC"/>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:divs>
+    <w:div w:id="548495333">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1040134030">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1303316506">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
     <w:div w:id="1865056016">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
         <w:div w:id="719133468">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
@@ -6418,59 +6449,72 @@
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
         <w:div w:id="850990054">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
       </w:divsChild>
     </w:div>
+    <w:div w:id="1923836066">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
@@ -6694,74 +6738,408 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Documento" ma:contentTypeID="0x0101003E5FF4F891F34341B723443D31E70255" ma:contentTypeVersion="18" ma:contentTypeDescription="Crear nuevo documento." ma:contentTypeScope="" ma:versionID="01e805f5d2676225d3ff0aa606d5313d">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns3="e24463f9-f515-45ff-b78a-c82e18563a19" xmlns:ns4="bfdd37b2-45a6-4495-8222-3e04b0d06de6" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="73692f0d40a1d791c9a7f129eca741bf" ns3:_="" ns4:_="">
+    <xsd:import namespace="e24463f9-f515-45ff-b78a-c82e18563a19"/>
+    <xsd:import namespace="bfdd37b2-45a6-4495-8222-3e04b0d06de6"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceAutoTags" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceLocation" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns4:SharedWithUsers" minOccurs="0"/>
+                <xsd:element ref="ns4:SharedWithDetails" minOccurs="0"/>
+                <xsd:element ref="ns4:SharingHintHash" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceAutoKeyPoints" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceKeyPoints" minOccurs="0"/>
+                <xsd:element ref="ns3:_activity" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceSystemTags" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceSearchProperties" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="e24463f9-f515-45ff-b78a-c82e18563a19" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceAutoTags" ma:index="10" nillable="true" ma:displayName="Tags" ma:internalName="MediaServiceAutoTags" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="11" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="12" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceLocation" ma:index="13" nillable="true" ma:displayName="Location" ma:internalName="MediaServiceLocation" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="14" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="15" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="16" nillable="true" ma:displayName="Length (seconds)" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceAutoKeyPoints" ma:index="20" nillable="true" ma:displayName="MediaServiceAutoKeyPoints" ma:hidden="true" ma:internalName="MediaServiceAutoKeyPoints" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceKeyPoints" ma:index="21" nillable="true" ma:displayName="KeyPoints" ma:internalName="MediaServiceKeyPoints" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="_activity" ma:index="22" nillable="true" ma:displayName="_activity" ma:hidden="true" ma:internalName="_activity">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="23" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:description="" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSystemTags" ma:index="24" nillable="true" ma:displayName="MediaServiceSystemTags" ma:hidden="true" ma:internalName="MediaServiceSystemTags" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="25" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="bfdd37b2-45a6-4495-8222-3e04b0d06de6" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="SharedWithUsers" ma:index="17" nillable="true" ma:displayName="Compartido con" ma:internalName="SharedWithUsers" ma:readOnly="true">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:UserMulti">
+            <xsd:sequence>
+              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
+                <xsd:complexType>
+                  <xsd:sequence>
+                    <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
+                    <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
+                    <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
+                  </xsd:sequence>
+                </xsd:complexType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="SharedWithDetails" ma:index="18" nillable="true" ma:displayName="Detalles de uso compartido" ma:internalName="SharedWithDetails" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="SharingHintHash" ma:index="19" nillable="true" ma:displayName="Hash de la sugerencia para compartir" ma:hidden="true" ma:internalName="SharingHintHash" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Tipo de contenido"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Título"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <_activity xmlns="e24463f9-f515-45ff-b78a-c82e18563a19" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2557AAA6-5016-4579-BEEB-55211BCC605B}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="e24463f9-f515-45ff-b78a-c82e18563a19"/>
+    <ds:schemaRef ds:uri="bfdd37b2-45a6-4495-8222-3e04b0d06de6"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{33955913-95AA-4F88-9E1B-3A1BA4AA0BCC}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{188CF9DE-3DF6-4072-996A-15373BFF2FA3}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="bfdd37b2-45a6-4495-8222-3e04b0d06de6"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="e24463f9-f515-45ff-b78a-c82e18563a19"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>1</Pages>
-[...1 lines deleted...]
-  <Characters>8169</Characters>
+  <Pages>5</Pages>
+  <Words>1429</Words>
+  <Characters>7862</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>68</Lines>
-  <Paragraphs>19</Paragraphs>
+  <Lines>65</Lines>
+  <Paragraphs>18</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>UPV/EHU</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>9635</CharactersWithSpaces>
+  <CharactersWithSpaces>9273</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>CARLOS CABALLERO</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x0101003E5FF4F891F34341B723443D31E70255</vt:lpwstr>
+  </property>
+</Properties>
+</file>