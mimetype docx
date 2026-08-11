--- v0 (2026-01-07)
+++ v1 (2026-08-11)
@@ -3,958 +3,814 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="003F5477" w:rsidRDefault="003F5477" w:rsidP="00B11C15">
+    <w:p w14:paraId="296178AA" w14:textId="77777777" w:rsidR="003F5477" w:rsidRDefault="003F5477" w:rsidP="00B11C15">
       <w:pPr>
         <w:ind w:left="-567" w:right="-568"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00237AFB" w:rsidRPr="00E9080A" w:rsidRDefault="00237AFB" w:rsidP="00237AFB">
+    <w:p w14:paraId="1B5EDAE4" w14:textId="23550935" w:rsidR="00237AFB" w:rsidRPr="000B1BDD" w:rsidRDefault="00237AFB" w:rsidP="00237AFB">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans" w:cs="Arial"/>
+          <w:rFonts w:ascii="EHUSerif" w:hAnsi="EHUSerif" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:val="eu-ES"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E9080A">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans" w:cs="Arial"/>
+      <w:r w:rsidRPr="000B1BDD">
+        <w:rPr>
+          <w:rFonts w:ascii="EHUSerif" w:hAnsi="EHUSerif" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:val="eu-ES"/>
         </w:rPr>
-        <w:t>BALDINTZAPEKO MATRIKULA BALDINTZAK BETETZEARI BURUZKO ERANTZUKIZUNPEKO ADIERAZPENA</w:t>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans" w:cs="Arial"/>
+        <w:t>B</w:t>
+      </w:r>
+      <w:r w:rsidR="000B1BDD">
+        <w:rPr>
+          <w:rFonts w:ascii="EHUSerif" w:hAnsi="EHUSerif" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
-        </w:rPr>
-[...321 lines deleted...]
-          <w:szCs w:val="20"/>
           <w:lang w:val="eu-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="000E2017">
-[...356 lines deleted...]
-          <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans" w:cs="Arial"/>
+      <w:r w:rsidRPr="000B1BDD">
+        <w:rPr>
+          <w:rFonts w:ascii="EHUSerif" w:hAnsi="EHUSerif" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
-          <w:sz w:val="20"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
+          <w:lang w:val="eu-ES"/>
+        </w:rPr>
+        <w:t>ALDINTZAPEKO MATRIKULA B</w:t>
+      </w:r>
+      <w:r w:rsidR="000B1BDD">
+        <w:rPr>
+          <w:rFonts w:ascii="EHUSerif" w:hAnsi="EHUSerif" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="eu-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000B1BDD">
+        <w:rPr>
+          <w:rFonts w:ascii="EHUSerif" w:hAnsi="EHUSerif" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="eu-ES"/>
+        </w:rPr>
+        <w:t>ALDINTZAK B</w:t>
+      </w:r>
+      <w:r w:rsidR="000B1BDD">
+        <w:rPr>
+          <w:rFonts w:ascii="EHUSerif" w:hAnsi="EHUSerif" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="eu-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000B1BDD">
+        <w:rPr>
+          <w:rFonts w:ascii="EHUSerif" w:hAnsi="EHUSerif" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="eu-ES"/>
+        </w:rPr>
+        <w:t>ETETZEARI B</w:t>
+      </w:r>
+      <w:r w:rsidR="000B1BDD">
+        <w:rPr>
+          <w:rFonts w:ascii="EHUSerif" w:hAnsi="EHUSerif" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="eu-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000B1BDD">
+        <w:rPr>
+          <w:rFonts w:ascii="EHUSerif" w:hAnsi="EHUSerif" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="eu-ES"/>
+        </w:rPr>
+        <w:t>URUZKO ERANTZUKIZUNPEKO ADIERAZPENA</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21001B19" w14:textId="77777777" w:rsidR="00D65942" w:rsidRPr="000B1BDD" w:rsidRDefault="00D65942" w:rsidP="00B11C15">
+      <w:pPr>
+        <w:ind w:left="-567" w:right="-568"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="EHUSerif" w:hAnsi="EHUSerif" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1C1C3F63" w14:textId="77777777" w:rsidR="00237AFB" w:rsidRPr="000B1BDD" w:rsidRDefault="00237AFB" w:rsidP="00237AFB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="EHUSerif" w:hAnsi="EHUSerif"/>
+          <w:b/>
+          <w:lang w:val="eu-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="02B88060" w14:textId="70710132" w:rsidR="00237AFB" w:rsidRPr="000B1BDD" w:rsidRDefault="000B1BDD" w:rsidP="00237AFB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="EHUSerif" w:hAnsi="EHUSerif"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="eu-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B1BDD">
+        <w:rPr>
+          <w:rFonts w:ascii="EHUSerif" w:hAnsi="EHUSerif"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="eu-ES"/>
+        </w:rPr>
+        <w:t>ADIERAZPENA EGITEN DUENAREN DATUAK</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B219A52" w14:textId="77777777" w:rsidR="00237AFB" w:rsidRPr="000B1BDD" w:rsidRDefault="00237AFB" w:rsidP="00237AFB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="EHUSerif" w:hAnsi="EHUSerif"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="eu-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B1BDD">
+        <w:rPr>
+          <w:rFonts w:ascii="EHUSerif" w:hAnsi="EHUSerif"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="eu-ES"/>
+        </w:rPr>
+        <w:t>Izen-abizenak:</w:t>
+      </w:r>
+      <w:r w:rsidR="002E71ED" w:rsidRPr="000B1BDD">
+        <w:rPr>
+          <w:rFonts w:ascii="EHUSerif" w:hAnsi="EHUSerif"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="eu-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> _________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="532A2584" w14:textId="77777777" w:rsidR="00237AFB" w:rsidRPr="000B1BDD" w:rsidRDefault="00237AFB" w:rsidP="00237AFB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="EHUSerif" w:hAnsi="EHUSerif"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="eu-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B1BDD">
+        <w:rPr>
+          <w:rFonts w:ascii="EHUSerif" w:hAnsi="EHUSerif"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="eu-ES"/>
+        </w:rPr>
+        <w:t>Identifikazio zenbakia (NAN, pasaportea, AIZ):</w:t>
+      </w:r>
+      <w:r w:rsidR="002E71ED" w:rsidRPr="000B1BDD">
+        <w:rPr>
+          <w:rFonts w:ascii="EHUSerif" w:hAnsi="EHUSerif"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="eu-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> _________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="12EE0EC0" w14:textId="77777777" w:rsidR="00237AFB" w:rsidRPr="000B1BDD" w:rsidRDefault="00237AFB" w:rsidP="00237AFB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="EHUSerif" w:hAnsi="EHUSerif"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="eu-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B1BDD">
+        <w:rPr>
+          <w:rFonts w:ascii="EHUSerif" w:hAnsi="EHUSerif"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="eu-ES"/>
+        </w:rPr>
+        <w:t>Ikasturtea:</w:t>
+      </w:r>
+      <w:r w:rsidR="002E71ED" w:rsidRPr="000B1BDD">
+        <w:rPr>
+          <w:rFonts w:ascii="EHUSerif" w:hAnsi="EHUSerif"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="eu-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51B88E67" w14:textId="77777777" w:rsidR="00237AFB" w:rsidRPr="000B1BDD" w:rsidRDefault="00237AFB" w:rsidP="00237AFB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="EHUSerif" w:hAnsi="EHUSerif"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="eu-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B1BDD">
+        <w:rPr>
+          <w:rFonts w:ascii="EHUSerif" w:hAnsi="EHUSerif"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="eu-ES"/>
+        </w:rPr>
+        <w:t>Amaituko duen gradua:</w:t>
+      </w:r>
+      <w:r w:rsidR="002E71ED" w:rsidRPr="000B1BDD">
+        <w:rPr>
+          <w:rFonts w:ascii="EHUSerif" w:hAnsi="EHUSerif"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="eu-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> _________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="303BD72B" w14:textId="77777777" w:rsidR="00E9080A" w:rsidRPr="000B1BDD" w:rsidRDefault="002E71ED" w:rsidP="00237AFB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="EHUSerif" w:hAnsi="EHUSerif"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="eu-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B1BDD">
+        <w:rPr>
+          <w:rFonts w:ascii="EHUSerif" w:hAnsi="EHUSerif"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="eu-ES"/>
+        </w:rPr>
+        <w:t>______________________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02BA469F" w14:textId="77777777" w:rsidR="00237AFB" w:rsidRPr="000B1BDD" w:rsidRDefault="00B3599B" w:rsidP="00237AFB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="EHUSerif" w:hAnsi="EHUSerif"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="eu-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B1BDD">
+        <w:rPr>
+          <w:rFonts w:ascii="EHUSerif" w:hAnsi="EHUSerif"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="eu-ES"/>
+        </w:rPr>
+        <w:t>Hasi</w:t>
+      </w:r>
+      <w:r w:rsidR="00237AFB" w:rsidRPr="000B1BDD">
+        <w:rPr>
+          <w:rFonts w:ascii="EHUSerif" w:hAnsi="EHUSerif"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="eu-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> nahi duen UPV/EHUko Unibertsitate Masterra:</w:t>
+      </w:r>
+      <w:r w:rsidR="002E71ED" w:rsidRPr="000B1BDD">
+        <w:rPr>
+          <w:rFonts w:ascii="EHUSerif" w:hAnsi="EHUSerif"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="eu-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> _________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F33E581" w14:textId="77777777" w:rsidR="00E9080A" w:rsidRPr="000B1BDD" w:rsidRDefault="002E71ED" w:rsidP="00237AFB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="EHUSerif" w:hAnsi="EHUSerif"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="eu-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B1BDD">
+        <w:rPr>
+          <w:rFonts w:ascii="EHUSerif" w:hAnsi="EHUSerif"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="eu-ES"/>
+        </w:rPr>
+        <w:t>_______________________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="44F851FE" w14:textId="77777777" w:rsidR="00237AFB" w:rsidRPr="000B1BDD" w:rsidRDefault="00237AFB" w:rsidP="00237AFB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="EHUSerif" w:hAnsi="EHUSerif"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="eu-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="056E5CBC" w14:textId="77777777" w:rsidR="000E2017" w:rsidRPr="000B1BDD" w:rsidRDefault="000E2017" w:rsidP="000E2017">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="EHUSerif" w:hAnsi="EHUSerif"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="eu-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B1BDD">
+        <w:rPr>
+          <w:rFonts w:ascii="EHUSerif" w:hAnsi="EHUSerif"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="eu-ES"/>
+        </w:rPr>
+        <w:t>Nik, behean ageri den sinatzaileak (nire datuak goian jasotzen dira)</w:t>
+      </w:r>
+      <w:r w:rsidR="00B3599B" w:rsidRPr="000B1BDD">
+        <w:rPr>
+          <w:rFonts w:ascii="EHUSerif" w:hAnsi="EHUSerif"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="eu-ES"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000B1BDD">
+        <w:rPr>
+          <w:rFonts w:ascii="EHUSerif" w:hAnsi="EHUSerif"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="eu-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> adierazten dut aurreikusten dudala ikasturte hau amaitzean Gradu Amaierako Lana eta/edo gehienez 9 ECTS kreditu gainditzea geratuko zaidala graduatu titulua lortzeko, zeinak Unibertsitate Masterrera sartzeko aukera ematen baitu.. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75E85B81" w14:textId="77777777" w:rsidR="000E2017" w:rsidRPr="000B1BDD" w:rsidRDefault="000E2017" w:rsidP="000E2017">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="EHUSerif" w:hAnsi="EHUSerif"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="eu-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6E0B6171" w14:textId="77777777" w:rsidR="00E9080A" w:rsidRPr="000B1BDD" w:rsidRDefault="00B3599B" w:rsidP="000E2017">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="EHUSerif" w:hAnsi="EHUSerif"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="eu-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B1BDD">
+        <w:rPr>
+          <w:rFonts w:ascii="EHUSerif" w:hAnsi="EHUSerif"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="eu-ES"/>
+        </w:rPr>
+        <w:t>O</w:t>
+      </w:r>
+      <w:r w:rsidR="000E2017" w:rsidRPr="000B1BDD">
+        <w:rPr>
+          <w:rFonts w:ascii="EHUSerif" w:hAnsi="EHUSerif"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="eu-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">nartzen dut baldintzapeko matrikula egiteko baldintzak bete ezean, ezingo dudala Unibertsitate Masterreko ikasketarik hasi, </w:t>
+      </w:r>
+      <w:r w:rsidR="00E9080A" w:rsidRPr="000B1BDD">
+        <w:rPr>
+          <w:rFonts w:ascii="EHUSerif" w:hAnsi="EHUSerif"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="eu-ES"/>
+        </w:rPr>
+        <w:t>eta onartua izango banintz ere, bertan behera geratuko dela nire onarpena.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="45A61660" w14:textId="77777777" w:rsidR="000E2017" w:rsidRPr="000B1BDD" w:rsidRDefault="000E2017" w:rsidP="000E2017">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="EHUSerif" w:hAnsi="EHUSerif"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="eu-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0FB53120" w14:textId="77777777" w:rsidR="000E2017" w:rsidRPr="000B1BDD" w:rsidRDefault="000E2017" w:rsidP="000E2017">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="EHUSerif" w:hAnsi="EHUSerif"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="eu-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B1BDD">
+        <w:rPr>
+          <w:rFonts w:ascii="EHUSerif" w:hAnsi="EHUSerif"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="eu-ES"/>
+        </w:rPr>
+        <w:t>Eta horrela jasota gera dadin, erantzukizunpeko adierazpen hau sinatzen dut.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="352A60B5" w14:textId="77777777" w:rsidR="000E2017" w:rsidRPr="000B1BDD" w:rsidRDefault="000E2017" w:rsidP="000E2017">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="EHUSerif" w:hAnsi="EHUSerif"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="eu-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="35CCCF8E" w14:textId="77777777" w:rsidR="000E2017" w:rsidRPr="000B1BDD" w:rsidRDefault="000E2017" w:rsidP="000E2017">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="EHUSerif" w:hAnsi="EHUSerif"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="eu-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0D433F39" w14:textId="77777777" w:rsidR="000E2017" w:rsidRPr="000B1BDD" w:rsidRDefault="000E2017" w:rsidP="000E2017">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="EHUSerif" w:hAnsi="EHUSerif"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="eu-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B1BDD">
+        <w:rPr>
+          <w:rFonts w:ascii="EHUSerif" w:hAnsi="EHUSerif"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="eu-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Lekua eta data: </w:t>
+      </w:r>
+      <w:r w:rsidR="00865EB0" w:rsidRPr="000B1BDD">
+        <w:rPr>
+          <w:rFonts w:ascii="EHUSerif" w:hAnsi="EHUSerif"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="eu-ES"/>
+        </w:rPr>
+        <w:t>_______________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67DD2FDE" w14:textId="77777777" w:rsidR="00237AFB" w:rsidRPr="000B1BDD" w:rsidRDefault="00237AFB" w:rsidP="00B3599B">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="EHUSerif" w:hAnsi="EHUSerif"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="eu-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2B824066" w14:textId="77777777" w:rsidR="00237AFB" w:rsidRPr="000B1BDD" w:rsidRDefault="00237AFB" w:rsidP="00B3599B">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="EHUSerif" w:hAnsi="EHUSerif"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="eu-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3EED6059" w14:textId="77777777" w:rsidR="003F5477" w:rsidRPr="000B1BDD" w:rsidRDefault="00B3599B" w:rsidP="00B015D7">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="EHUSerif" w:hAnsi="EHUSerif" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B1BDD">
+        <w:rPr>
+          <w:rFonts w:ascii="EHUSerif" w:hAnsi="EHUSerif"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="eu-ES"/>
         </w:rPr>
         <w:t>Sin.:</w:t>
       </w:r>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
+      <w:r w:rsidR="00771967" w:rsidRPr="000B1BDD">
+        <w:rPr>
+          <w:rFonts w:ascii="EHUSerif" w:hAnsi="EHUSerif"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="003F5477" w:rsidRPr="00D65942" w:rsidSect="007E0713">
+    <w:sectPr w:rsidR="003F5477" w:rsidRPr="000B1BDD" w:rsidSect="007E0713">
       <w:headerReference w:type="default" r:id="rId7"/>
       <w:footerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1133" w:bottom="1417" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00B90399" w:rsidRDefault="00B90399">
+    <w:p w14:paraId="40E31A3D" w14:textId="77777777" w:rsidR="00770B9E" w:rsidRDefault="00770B9E">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00B90399" w:rsidRDefault="00B90399">
+    <w:p w14:paraId="385C4061" w14:textId="77777777" w:rsidR="00770B9E" w:rsidRDefault="00770B9E">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="EHUSans">
     <w:panose1 w:val="02000503050000020004"/>
     <w:charset w:val="FF"/>
     <w:family w:val="modern"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800000A7" w:usb1="40000042" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="EHUSerif">
+    <w:panose1 w:val="02000503050000020004"/>
+    <w:charset w:val="FF"/>
+    <w:family w:val="modern"/>
+    <w:notTrueType/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="800000A7" w:usb1="40000042" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w:rsidR="007E0713" w:rsidRDefault="00B90399">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="7AA9149F" w14:textId="77777777" w:rsidR="00000000" w:rsidRDefault="00000000">
     <w:pPr>
-      <w:pStyle w:val="Piedepgina"/>
+      <w:pStyle w:val="Orri-oina"/>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:p>
-  <w:p w:rsidR="007E0713" w:rsidRDefault="00B90399">
+  <w:p w14:paraId="43890FB9" w14:textId="77777777" w:rsidR="00000000" w:rsidRDefault="00000000">
     <w:pPr>
-      <w:pStyle w:val="Piedepgina"/>
+      <w:pStyle w:val="Orri-oina"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00B90399" w:rsidRDefault="00B90399">
+    <w:p w14:paraId="4B7547E9" w14:textId="77777777" w:rsidR="00770B9E" w:rsidRDefault="00770B9E">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00B90399" w:rsidRDefault="00B90399">
+    <w:p w14:paraId="62CEBA29" w14:textId="77777777" w:rsidR="00770B9E" w:rsidRDefault="00770B9E">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="10800" w:type="dxa"/>
       <w:tblInd w:w="-1092" w:type="dxa"/>
       <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="4322"/>
       <w:gridCol w:w="6478"/>
     </w:tblGrid>
-    <w:tr w:rsidR="007E0713" w:rsidRPr="006A3E2B" w:rsidTr="007E0713">
+    <w:tr w:rsidR="007E0713" w:rsidRPr="006A3E2B" w14:paraId="1417B871" w14:textId="77777777" w:rsidTr="007E0713">
       <w:trPr>
         <w:trHeight w:val="1132"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4322" w:type="dxa"/>
         </w:tcPr>
-        <w:p w:rsidR="007E0713" w:rsidRPr="002F7D9F" w:rsidRDefault="0039332F" w:rsidP="007E0713">
+        <w:p w14:paraId="3709476D" w14:textId="77777777" w:rsidR="00000000" w:rsidRPr="002F7D9F" w:rsidRDefault="0039332F" w:rsidP="007E0713">
           <w:pPr>
-            <w:pStyle w:val="Encabezado"/>
+            <w:pStyle w:val="Goiburua"/>
             <w:rPr>
               <w:rFonts w:cs="Arial"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="004B6501">
             <w:rPr>
               <w:rFonts w:cs="Arial"/>
               <w:noProof/>
               <w:lang w:eastAsia="es-ES"/>
             </w:rPr>
             <w:drawing>
               <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="044D5B27" wp14:editId="26AE885D">
                 <wp:extent cx="1409700" cy="649316"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:docPr id="1" name="Imagen 1" descr="C:\Users\rnpfuveb\Desktop\LOGO UPV-EHU.jpg"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:nvPicPr>
                         <pic:cNvPr id="0" name="Picture 1" descr="C:\Users\rnpfuveb\Desktop\LOGO UPV-EHU.jpg"/>
                         <pic:cNvPicPr>
                           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
@@ -976,194 +832,181 @@
                       <pic:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="1469297" cy="676767"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln>
                           <a:noFill/>
                         </a:ln>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="6478" w:type="dxa"/>
         </w:tcPr>
-        <w:p w:rsidR="007E0713" w:rsidRPr="006A3E2B" w:rsidRDefault="00B90399" w:rsidP="007E0713">
+        <w:p w14:paraId="7A05EA8D" w14:textId="77777777" w:rsidR="00000000" w:rsidRPr="006A3E2B" w:rsidRDefault="00000000" w:rsidP="007E0713">
           <w:pPr>
-            <w:pStyle w:val="Encabezado"/>
+            <w:pStyle w:val="Goiburua"/>
             <w:jc w:val="right"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="6"/>
               <w:szCs w:val="6"/>
             </w:rPr>
           </w:pPr>
         </w:p>
-        <w:p w:rsidR="007E0713" w:rsidRDefault="00B90399" w:rsidP="007E0713">
+        <w:p w14:paraId="50041629" w14:textId="77777777" w:rsidR="00000000" w:rsidRDefault="00000000" w:rsidP="007E0713">
           <w:pPr>
-            <w:pStyle w:val="Encabezado"/>
+            <w:pStyle w:val="Goiburua"/>
             <w:jc w:val="right"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="14"/>
               <w:szCs w:val="14"/>
             </w:rPr>
           </w:pPr>
         </w:p>
-        <w:p w:rsidR="007E0713" w:rsidRDefault="0039332F" w:rsidP="007E0713">
+        <w:p w14:paraId="47D3154F" w14:textId="310A6545" w:rsidR="00000000" w:rsidRDefault="0039332F" w:rsidP="007E0713">
           <w:pPr>
-            <w:pStyle w:val="Encabezado"/>
+            <w:pStyle w:val="Goiburua"/>
             <w:jc w:val="right"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="14"/>
               <w:szCs w:val="14"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="14"/>
               <w:szCs w:val="14"/>
             </w:rPr>
-            <w:t>GRADUONDOKOAREN ETA ETENGABEKO PRESTAKUNTZAREN ARLOKO</w:t>
+            <w:t xml:space="preserve">GRADUONDOKOAREN ETA ETENGABEKO </w:t>
+          </w:r>
+          <w:r w:rsidR="000B1BDD">
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:sz w:val="14"/>
+              <w:szCs w:val="14"/>
+            </w:rPr>
+            <w:t>IKASKUNTZAKO</w:t>
           </w:r>
         </w:p>
-        <w:p w:rsidR="007E0713" w:rsidRPr="006A3E2B" w:rsidRDefault="0039332F" w:rsidP="007E0713">
+        <w:p w14:paraId="07E55F8E" w14:textId="77777777" w:rsidR="00000000" w:rsidRPr="006A3E2B" w:rsidRDefault="0039332F" w:rsidP="007E0713">
           <w:pPr>
-            <w:pStyle w:val="Encabezado"/>
+            <w:pStyle w:val="Goiburua"/>
             <w:jc w:val="right"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="14"/>
               <w:szCs w:val="14"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="006A3E2B">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="14"/>
               <w:szCs w:val="14"/>
             </w:rPr>
             <w:t>ERREKTOREORDETZA</w:t>
           </w:r>
         </w:p>
-        <w:p w:rsidR="007E0713" w:rsidRPr="006A3E2B" w:rsidRDefault="00B90399" w:rsidP="007E0713">
+        <w:p w14:paraId="058F74A0" w14:textId="77777777" w:rsidR="00000000" w:rsidRPr="006A3E2B" w:rsidRDefault="00000000" w:rsidP="007E0713">
           <w:pPr>
-            <w:pStyle w:val="Encabezado"/>
+            <w:pStyle w:val="Goiburua"/>
             <w:jc w:val="right"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="4"/>
               <w:szCs w:val="4"/>
             </w:rPr>
           </w:pPr>
         </w:p>
-        <w:p w:rsidR="007E0713" w:rsidRPr="006A3E2B" w:rsidRDefault="0039332F" w:rsidP="007E0713">
+        <w:p w14:paraId="3AD83937" w14:textId="397ABFF4" w:rsidR="00000000" w:rsidRPr="006A3E2B" w:rsidRDefault="0039332F" w:rsidP="000B1BDD">
           <w:pPr>
-            <w:pStyle w:val="Encabezado"/>
+            <w:pStyle w:val="Goiburua"/>
             <w:jc w:val="right"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:color w:val="464646"/>
               <w:sz w:val="14"/>
               <w:szCs w:val="14"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="006A3E2B">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:color w:val="464646"/>
               <w:sz w:val="14"/>
               <w:szCs w:val="14"/>
             </w:rPr>
             <w:t>VICERRECTORADO DE</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:color w:val="464646"/>
               <w:sz w:val="14"/>
               <w:szCs w:val="14"/>
             </w:rPr>
-            <w:t xml:space="preserve"> POSGRADO Y FORMACIÓN</w:t>
+            <w:t xml:space="preserve"> POSGRADO Y </w:t>
           </w:r>
-          <w:r w:rsidRPr="006A3E2B">
+          <w:r w:rsidR="000B1BDD">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:color w:val="464646"/>
               <w:sz w:val="14"/>
               <w:szCs w:val="14"/>
             </w:rPr>
-            <w:t xml:space="preserve"> </w:t>
-[...20 lines deleted...]
-            <w:t>CONTINUA</w:t>
+            <w:t>APRENDIZAJE PERMANENTE</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w:rsidR="007E0713" w:rsidRPr="00E211EA" w:rsidRDefault="00B90399" w:rsidP="007E0713">
+  <w:p w14:paraId="6D0B8923" w14:textId="77777777" w:rsidR="00000000" w:rsidRPr="00E211EA" w:rsidRDefault="00000000" w:rsidP="007E0713">
     <w:pPr>
-      <w:pStyle w:val="Encabezado"/>
+      <w:pStyle w:val="Goiburua"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="24A9254B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C3DA2D54"/>
     <w:lvl w:ilvl="0" w:tplc="0C0A0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -1572,172 +1415,176 @@
     <w:lvl w:ilvl="7" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="386422188">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="127011425">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="377513201">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="4" w16cid:durableId="1469586489">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
-  <w:zoom w:percent="120"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:formsDesign/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B11C15"/>
     <w:rsid w:val="00033144"/>
     <w:rsid w:val="00047077"/>
     <w:rsid w:val="00080440"/>
     <w:rsid w:val="000876B8"/>
+    <w:rsid w:val="000B1BDD"/>
     <w:rsid w:val="000E2017"/>
     <w:rsid w:val="00123ED9"/>
     <w:rsid w:val="00235D3A"/>
     <w:rsid w:val="00237AFB"/>
     <w:rsid w:val="00262FAE"/>
     <w:rsid w:val="002E71ED"/>
     <w:rsid w:val="003134BE"/>
     <w:rsid w:val="0039332F"/>
     <w:rsid w:val="003F5477"/>
     <w:rsid w:val="004834BA"/>
     <w:rsid w:val="004C1142"/>
+    <w:rsid w:val="00757D9B"/>
     <w:rsid w:val="00761572"/>
+    <w:rsid w:val="00770B9E"/>
     <w:rsid w:val="00771967"/>
     <w:rsid w:val="00865EB0"/>
     <w:rsid w:val="009138F3"/>
     <w:rsid w:val="00926915"/>
     <w:rsid w:val="00A12489"/>
     <w:rsid w:val="00B015D7"/>
     <w:rsid w:val="00B11C15"/>
     <w:rsid w:val="00B3599B"/>
     <w:rsid w:val="00B53760"/>
     <w:rsid w:val="00B90399"/>
     <w:rsid w:val="00BA7CEA"/>
     <w:rsid w:val="00CA0A13"/>
     <w:rsid w:val="00CC542F"/>
     <w:rsid w:val="00D65942"/>
     <w:rsid w:val="00E12449"/>
     <w:rsid w:val="00E20370"/>
     <w:rsid w:val="00E9080A"/>
     <w:rsid w:val="00EB604C"/>
     <w:rsid w:val="00EB7617"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="es-ES"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
+  <w14:docId w14:val="387505F7"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{C645E588-ABC7-405E-83EB-B80126CB01E6}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="es-ES" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -2065,199 +1912,204 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+  <w:style w:type="paragraph" w:default="1" w:styleId="Normala">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="000E2017"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="es-ES"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="Fuentedeprrafopredeter">
+  <w:style w:type="character" w:default="1" w:styleId="Paragrafoarenletra-tipolehenetsia">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="Tablanormal">
+  <w:style w:type="table" w:default="1" w:styleId="Taulanormala">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="Sinlista">
+  <w:style w:type="numbering" w:default="1" w:styleId="Zerrendarikez">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Piedepgina">
+  <w:style w:type="paragraph" w:styleId="Orri-oina">
     <w:name w:val="footer"/>
-    <w:basedOn w:val="Normal"/>
-    <w:link w:val="PiedepginaCar"/>
+    <w:basedOn w:val="Normala"/>
+    <w:link w:val="Orri-oinaKar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00B11C15"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4252"/>
         <w:tab w:val="right" w:pos="8504"/>
       </w:tabs>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="PiedepginaCar">
-[...2 lines deleted...]
-    <w:link w:val="Piedepgina"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Orri-oinaKar">
+    <w:name w:val="Orri-oina Kar"/>
+    <w:basedOn w:val="Paragrafoarenletra-tipolehenetsia"/>
+    <w:link w:val="Orri-oina"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00B11C15"/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Encabezado">
+  <w:style w:type="paragraph" w:styleId="Goiburua">
     <w:name w:val="header"/>
-    <w:basedOn w:val="Normal"/>
-    <w:link w:val="EncabezadoCar"/>
+    <w:basedOn w:val="Normala"/>
+    <w:link w:val="GoiburuaKar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00B11C15"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4252"/>
         <w:tab w:val="right" w:pos="8504"/>
       </w:tabs>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="EncabezadoCar">
-[...2 lines deleted...]
-    <w:link w:val="Encabezado"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="GoiburuaKar">
+    <w:name w:val="Goiburua Kar"/>
+    <w:basedOn w:val="Paragrafoarenletra-tipolehenetsia"/>
+    <w:link w:val="Goiburua"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00B11C15"/>
   </w:style>
-  <w:style w:type="table" w:styleId="Tablaconcuadrcula">
+  <w:style w:type="table" w:styleId="Saretaduntaula">
     <w:name w:val="Table Grid"/>
-    <w:basedOn w:val="Tablanormal"/>
+    <w:basedOn w:val="Taulanormala"/>
     <w:uiPriority w:val="39"/>
     <w:rsid w:val="00B11C15"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Prrafodelista">
+  <w:style w:type="paragraph" w:styleId="Zerrenda-paragrafoa">
     <w:name w:val="List Paragraph"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="Normala"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="00B11C15"/>
     <w:pPr>
       <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Hipervnculo">
+  <w:style w:type="character" w:styleId="Hiperesteka">
     <w:name w:val="Hyperlink"/>
-    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:basedOn w:val="Paragrafoarenletra-tipolehenetsia"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00B11C15"/>
     <w:rPr>
       <w:color w:val="0563C1" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="55399871">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
         <w:div w:id="879514890">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
@@ -2659,69 +2511,69 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>205</Words>
-  <Characters>1133</Characters>
+  <Words>206</Words>
+  <Characters>1136</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>9</Lines>
   <Paragraphs>2</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>UPV/EHU</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1336</CharactersWithSpaces>
+  <CharactersWithSpaces>1340</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>AMAIA LANDERA</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>