--- v1 (2026-03-02)
+++ v2 (2026-09-10)
@@ -3,53 +3,53 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00A12421" w:rsidRDefault="0033365A" w:rsidP="006928DB">
+    <w:p w14:paraId="1ABE686B" w14:textId="77777777" w:rsidR="00A12421" w:rsidRDefault="0033365A" w:rsidP="006928DB">
       <w:pPr>
         <w:pStyle w:val="Ttulo2"/>
         <w:rPr>
           <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc329943965"/>
       <w:bookmarkStart w:id="1" w:name="_Toc329945634"/>
       <w:bookmarkStart w:id="2" w:name="_Toc329948823"/>
       <w:bookmarkStart w:id="3" w:name="_Toc329949124"/>
       <w:bookmarkStart w:id="4" w:name="_Toc335941405"/>
       <w:bookmarkStart w:id="5" w:name="_Toc335948667"/>
       <w:bookmarkStart w:id="6" w:name="_Toc329944675"/>
       <w:bookmarkStart w:id="7" w:name="_Toc329945125"/>
       <w:bookmarkStart w:id="8" w:name="_Toc329945197"/>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="77173F9F" wp14:editId="51F0B610">
@@ -80,168 +80,216 @@
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="2061713" cy="812418"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006928DB" w:rsidRDefault="006928DB" w:rsidP="006928DB">
+    <w:p w14:paraId="15B8A086" w14:textId="77777777" w:rsidR="006928DB" w:rsidRDefault="006928DB" w:rsidP="006928DB">
       <w:pPr>
         <w:pStyle w:val="Ttulo2"/>
         <w:rPr>
           <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00A12421" w:rsidRDefault="00A12421" w:rsidP="006928DB">
+    <w:p w14:paraId="66F2EB60" w14:textId="77777777" w:rsidR="00A12421" w:rsidRDefault="00A12421" w:rsidP="006928DB">
       <w:pPr>
         <w:spacing w:after="0" w:line="160" w:lineRule="exact"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
           <w:b/>
           <w:sz w:val="14"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="006928DB" w:rsidRPr="00A75552" w:rsidRDefault="006928DB" w:rsidP="006928DB">
+    <w:p w14:paraId="103CB2A5" w14:textId="77777777" w:rsidR="006928DB" w:rsidRPr="00A75552" w:rsidRDefault="006928DB" w:rsidP="006928DB">
       <w:pPr>
         <w:spacing w:after="0" w:line="160" w:lineRule="exact"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
           <w:b/>
           <w:sz w:val="14"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A75552">
         <w:rPr>
           <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
           <w:b/>
           <w:sz w:val="14"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
-        <w:t>Nieves Cano, 12   -  01006 Vitoria-Gasteiz</w:t>
+        <w:t xml:space="preserve">Nieves Cano, 12   </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A75552">
+        <w:rPr>
+          <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
+          <w:b/>
+          <w:sz w:val="14"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>-  01006</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A75552">
+        <w:rPr>
+          <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
+          <w:b/>
+          <w:sz w:val="14"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Vitoria-Gasteiz</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006928DB" w:rsidRPr="00A75552" w:rsidRDefault="006928DB" w:rsidP="006928DB">
+    <w:p w14:paraId="039E2595" w14:textId="17910C2F" w:rsidR="006928DB" w:rsidRPr="00A75552" w:rsidRDefault="006928DB" w:rsidP="006928DB">
       <w:pPr>
         <w:spacing w:after="0" w:line="160" w:lineRule="exact"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A75552">
         <w:rPr>
           <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
           <w:b/>
           <w:sz w:val="14"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
-        <w:t>Tel: 945 01 32 30   e-mail: subdir.relacempre.ei-vi@ehu.eus</w:t>
-      </w:r>
+        <w:t xml:space="preserve">Tel: 945 01 32 30   e-mail: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r w:rsidR="009F6CC4" w:rsidRPr="00A26BF8">
+          <w:rPr>
+            <w:rStyle w:val="Hipervnculo"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+        <w:r w:rsidR="009F6CC4" w:rsidRPr="00A26BF8">
+          <w:rPr>
+            <w:rStyle w:val="Hipervnculo"/>
+            <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
+            <w:b/>
+            <w:sz w:val="14"/>
+            <w:lang w:val="es-ES_tradnl"/>
+          </w:rPr>
+          <w:t>empresa.eivg@ehu.es</w:t>
+        </w:r>
+        <w:r w:rsidR="009F6CC4" w:rsidRPr="00A26BF8">
+          <w:rPr>
+            <w:rStyle w:val="Hipervnculo"/>
+            <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
+            <w:b/>
+            <w:sz w:val="14"/>
+            <w:lang w:val="es-ES_tradnl"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+      </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="00EB14FF" w:rsidRPr="00EB14FF" w:rsidRDefault="00EB14FF" w:rsidP="00EB14FF">
+    <w:p w14:paraId="65147D19" w14:textId="77777777" w:rsidR="00EB14FF" w:rsidRPr="00EB14FF" w:rsidRDefault="00EB14FF" w:rsidP="00EB14FF">
       <w:pPr>
         <w:pStyle w:val="Ttulo2"/>
         <w:spacing w:before="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
           <w:b w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00413DA6" w:rsidRPr="00BB257B" w:rsidRDefault="00413DA6" w:rsidP="00071942">
+    <w:p w14:paraId="5E101C38" w14:textId="77777777" w:rsidR="00413DA6" w:rsidRPr="00BB257B" w:rsidRDefault="00413DA6" w:rsidP="00071942">
       <w:pPr>
         <w:pStyle w:val="Ttulo2"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
           <w:b w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BB257B">
         <w:rPr>
           <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
           <w:b w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>ANEXO I</w:t>
       </w:r>
       <w:bookmarkStart w:id="9" w:name="_Toc329943966"/>
       <w:bookmarkEnd w:id="0"/>
       <w:bookmarkEnd w:id="1"/>
       <w:bookmarkEnd w:id="2"/>
       <w:bookmarkEnd w:id="3"/>
       <w:bookmarkEnd w:id="4"/>
       <w:bookmarkEnd w:id="5"/>
       <w:r w:rsidR="00997108" w:rsidRPr="00BB257B">
         <w:rPr>
           <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
           <w:b w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>V</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00413DA6" w:rsidRPr="00BB257B" w:rsidRDefault="00413DA6" w:rsidP="00413DA6">
+    <w:p w14:paraId="2B177F04" w14:textId="77777777" w:rsidR="00413DA6" w:rsidRPr="00BB257B" w:rsidRDefault="00413DA6" w:rsidP="00413DA6">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BB257B">
         <w:rPr>
           <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>CONVENIO PARA EL DESARROLLO DE UN</w:t>
       </w:r>
       <w:r w:rsidR="00084412" w:rsidRPr="00BB257B">
         <w:rPr>
           <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
@@ -277,65 +325,76 @@
       <w:r w:rsidR="00EB341C" w:rsidRPr="00BB257B">
         <w:rPr>
           <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>DE</w:t>
       </w:r>
       <w:r w:rsidR="00CB1E72" w:rsidRPr="00BB257B">
         <w:rPr>
           <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> VITORIA-GASTEIZ </w:t>
       </w:r>
       <w:r w:rsidRPr="00BB257B">
         <w:rPr>
           <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">DE LA UPV/EHU </w:t>
+        <w:t>DE LA UPV/</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BB257B">
+        <w:rPr>
+          <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">EHU </w:t>
       </w:r>
       <w:bookmarkEnd w:id="6"/>
       <w:bookmarkEnd w:id="7"/>
       <w:bookmarkEnd w:id="8"/>
       <w:bookmarkEnd w:id="9"/>
       <w:r w:rsidR="00157FB7" w:rsidRPr="00BB257B">
         <w:rPr>
           <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> Y</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="001B4C95" w:rsidRPr="00BB257B">
         <w:rPr>
           <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00157FB7" w:rsidRPr="00BB257B">
         <w:rPr>
           <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="009338A0" w:rsidRPr="00BB257B">
         <w:rPr>
           <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
@@ -349,132 +408,130 @@
       </w:r>
       <w:bookmarkStart w:id="10" w:name="Texto47"/>
       <w:r w:rsidR="00AD1B7A" w:rsidRPr="00BB257B">
         <w:rPr>
           <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r w:rsidR="009338A0" w:rsidRPr="00BB257B">
         <w:rPr>
           <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="009338A0" w:rsidRPr="00BB257B">
         <w:rPr>
           <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:bookmarkStart w:id="11" w:name="_GoBack"/>
       <w:r w:rsidR="005D6F9A" w:rsidRPr="00BB257B">
         <w:rPr>
           <w:rFonts w:ascii="EHUSans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="005D6F9A" w:rsidRPr="00BB257B">
         <w:rPr>
           <w:rFonts w:ascii="EHUSans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="005D6F9A" w:rsidRPr="00BB257B">
         <w:rPr>
           <w:rFonts w:ascii="EHUSans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="005D6F9A" w:rsidRPr="00BB257B">
         <w:rPr>
           <w:rFonts w:ascii="EHUSans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="005D6F9A" w:rsidRPr="00BB257B">
         <w:rPr>
           <w:rFonts w:ascii="EHUSans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:bookmarkEnd w:id="11"/>
       <w:r w:rsidR="009338A0" w:rsidRPr="00BB257B">
         <w:rPr>
           <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="10"/>
       <w:r w:rsidR="00FB74B6" w:rsidRPr="00BB257B">
         <w:rPr>
           <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00FB74B6" w:rsidRPr="00BB257B">
         <w:rPr>
           <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>PARA LA REALIZACIÓN DE PRÁCTICAS ACADÉMICAS EXTERNAS EXTRACURRICULARES DEL ALUMNADO</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00413DA6" w:rsidRPr="00A75552" w:rsidRDefault="00413DA6" w:rsidP="00413DA6">
+    <w:p w14:paraId="3F707ACB" w14:textId="77777777" w:rsidR="00413DA6" w:rsidRPr="00A75552" w:rsidRDefault="00413DA6" w:rsidP="00413DA6">
       <w:pPr>
         <w:pStyle w:val="Ttulo3"/>
         <w:rPr>
           <w:rFonts w:ascii="EHUSans" w:eastAsia="Arial Unicode MS" w:hAnsi="EHUSans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00413DA6" w:rsidRPr="00A75552" w:rsidRDefault="00CB1E72" w:rsidP="00BB257B">
+    <w:p w14:paraId="59239C61" w14:textId="77777777" w:rsidR="00413DA6" w:rsidRPr="00A75552" w:rsidRDefault="00CB1E72" w:rsidP="00BB257B">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A75552">
         <w:rPr>
           <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>D.</w:t>
       </w:r>
       <w:r w:rsidR="00EE2C71">
         <w:rPr>
           <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> Fco. J</w:t>
       </w:r>
@@ -488,66 +545,68 @@
       </w:r>
       <w:r w:rsidR="00EE2C71">
         <w:rPr>
           <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
       <w:r w:rsidR="008C0812">
         <w:rPr>
           <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>ier Basogain Olabe,</w:t>
       </w:r>
       <w:r w:rsidRPr="00A75552">
         <w:rPr>
           <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> como </w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00EB341C" w:rsidRPr="00A75552">
         <w:rPr>
           <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>S</w:t>
       </w:r>
       <w:r w:rsidR="00052E96">
         <w:rPr>
           <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>ubdirector</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00EB341C" w:rsidRPr="00A75552">
         <w:rPr>
           <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00052E96">
         <w:rPr>
           <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>de</w:t>
       </w:r>
       <w:r w:rsidR="00EB341C" w:rsidRPr="00A75552">
         <w:rPr>
           <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> R</w:t>
       </w:r>
       <w:r w:rsidR="00052E96">
@@ -687,51 +746,51 @@
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00A75552">
         <w:rPr>
           <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="009338A0" w:rsidRPr="00BB257B">
         <w:rPr>
           <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Texto2"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="12" w:name="Texto2"/>
+      <w:bookmarkStart w:id="11" w:name="Texto2"/>
       <w:r w:rsidRPr="00BB257B">
         <w:rPr>
           <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r w:rsidR="009338A0" w:rsidRPr="00BB257B">
         <w:rPr>
           <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="009338A0" w:rsidRPr="00BB257B">
         <w:rPr>
           <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00BB257B">
         <w:rPr>
@@ -764,107 +823,117 @@
         <w:rPr>
           <w:rFonts w:ascii="EHUSans"/>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00BB257B">
         <w:rPr>
           <w:rFonts w:ascii="EHUSans"/>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="009338A0" w:rsidRPr="00BB257B">
         <w:rPr>
           <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="12"/>
+      <w:bookmarkEnd w:id="11"/>
       <w:r w:rsidR="00F33692" w:rsidRPr="00A75552">
         <w:rPr>
           <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00A75552">
         <w:rPr>
           <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>como</w:t>
       </w:r>
       <w:r w:rsidR="001E0950" w:rsidRPr="00A75552">
         <w:rPr>
           <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (cargo) </w:t>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="001E0950" w:rsidRPr="00A75552">
+        <w:rPr>
+          <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">cargo) </w:t>
       </w:r>
       <w:r w:rsidR="00F33692" w:rsidRPr="00A75552">
         <w:rPr>
           <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00A75552">
         <w:rPr>
           <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="009338A0" w:rsidRPr="00BB257B">
         <w:rPr>
           <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Texto3"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="13" w:name="Texto3"/>
+      <w:bookmarkStart w:id="12" w:name="Texto3"/>
       <w:r w:rsidRPr="00BB257B">
         <w:rPr>
           <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r w:rsidR="009338A0" w:rsidRPr="00BB257B">
         <w:rPr>
           <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="009338A0" w:rsidRPr="00BB257B">
         <w:rPr>
           <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00BB257B">
         <w:rPr>
@@ -897,51 +966,51 @@
         <w:rPr>
           <w:rFonts w:ascii="EHUSans"/>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00BB257B">
         <w:rPr>
           <w:rFonts w:ascii="EHUSans"/>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="009338A0" w:rsidRPr="00BB257B">
         <w:rPr>
           <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="13"/>
+      <w:bookmarkEnd w:id="12"/>
       <w:r w:rsidRPr="00A75552">
         <w:rPr>
           <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00F33692" w:rsidRPr="00A75552">
         <w:rPr>
           <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00A75552">
         <w:rPr>
           <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>de</w:t>
       </w:r>
       <w:r w:rsidR="00BB257B">
@@ -977,51 +1046,51 @@
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00F33692" w:rsidRPr="00A75552">
         <w:rPr>
           <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidR="009338A0" w:rsidRPr="00BB257B">
         <w:rPr>
           <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Texto4"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="14" w:name="Texto4"/>
+      <w:bookmarkStart w:id="13" w:name="Texto4"/>
       <w:r w:rsidRPr="00BB257B">
         <w:rPr>
           <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r w:rsidR="009338A0" w:rsidRPr="00BB257B">
         <w:rPr>
           <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="009338A0" w:rsidRPr="00BB257B">
         <w:rPr>
           <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="00013117" w:rsidRPr="00BB257B">
         <w:rPr>
@@ -1049,51 +1118,51 @@
       </w:r>
       <w:r w:rsidR="00013117" w:rsidRPr="00BB257B">
         <w:rPr>
           <w:rFonts w:ascii="EHUSans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00013117" w:rsidRPr="00BB257B">
         <w:rPr>
           <w:rFonts w:ascii="EHUSans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="009338A0" w:rsidRPr="00BB257B">
         <w:rPr>
           <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="14"/>
+      <w:bookmarkEnd w:id="13"/>
       <w:r w:rsidR="001A6405" w:rsidRPr="00A75552">
         <w:rPr>
           <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> con NIF </w:t>
       </w:r>
       <w:r w:rsidR="009338A0" w:rsidRPr="00BB257B">
         <w:rPr>
           <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Texto4"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidR="001A6405" w:rsidRPr="00BB257B">
         <w:rPr>
@@ -1145,51 +1214,51 @@
       <w:r w:rsidR="001A6405" w:rsidRPr="00BB257B">
         <w:rPr>
           <w:rFonts w:ascii="EHUSans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="001A6405" w:rsidRPr="00BB257B">
         <w:rPr>
           <w:rFonts w:ascii="EHUSans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="009338A0" w:rsidRPr="00BB257B">
         <w:rPr>
           <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00413DA6" w:rsidRPr="00A75552" w:rsidRDefault="00413DA6" w:rsidP="00413DA6">
+    <w:p w14:paraId="46331EE3" w14:textId="77777777" w:rsidR="00413DA6" w:rsidRPr="00A75552" w:rsidRDefault="00413DA6" w:rsidP="00413DA6">
       <w:pPr>
         <w:spacing w:before="120" w:after="120" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A75552">
         <w:rPr>
           <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Suscriben el presente Convenio de Cooperación Educativa, de acuerdo con lo establecido en el Real Decreto </w:t>
       </w:r>
       <w:r w:rsidR="004424CE" w:rsidRPr="00A75552">
         <w:rPr>
           <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>592</w:t>
       </w:r>
@@ -1244,51 +1313,51 @@
       <w:r w:rsidRPr="00A75552">
         <w:rPr>
           <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>, por el que se regulan las prácticas académicas externas de</w:t>
       </w:r>
       <w:r w:rsidR="00556FCB">
         <w:rPr>
           <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> las o</w:t>
       </w:r>
       <w:r w:rsidRPr="00A75552">
         <w:rPr>
           <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> los estudiantes universitarios, así como por la Normativa de la UPV/EHU Reguladora de las Prácticas Académicas Externas del Alumnado.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00413DA6" w:rsidRPr="00A75552" w:rsidRDefault="00413DA6" w:rsidP="001B4C95">
+    <w:p w14:paraId="3234C8A7" w14:textId="77777777" w:rsidR="00413DA6" w:rsidRPr="00A75552" w:rsidRDefault="00413DA6" w:rsidP="001B4C95">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="120" w:after="120" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="426" w:hanging="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A75552">
         <w:rPr>
           <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Alumno/a participante e</w:t>
       </w:r>
@@ -1318,51 +1387,51 @@
       </w:r>
       <w:r w:rsidR="00F33692" w:rsidRPr="00A75552">
         <w:rPr>
           <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="009338A0" w:rsidRPr="00BB257B">
         <w:rPr>
           <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Texto5"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="15" w:name="Texto5"/>
+      <w:bookmarkStart w:id="14" w:name="Texto5"/>
       <w:r w:rsidR="00CB1E72" w:rsidRPr="00BB257B">
         <w:rPr>
           <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r w:rsidR="009338A0" w:rsidRPr="00BB257B">
         <w:rPr>
           <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="009338A0" w:rsidRPr="00BB257B">
         <w:rPr>
           <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
@@ -1404,51 +1473,51 @@
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00CB1E72" w:rsidRPr="00BB257B">
         <w:rPr>
           <w:rFonts w:ascii="EHUSans"/>
           <w:b/>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="009338A0" w:rsidRPr="00BB257B">
         <w:rPr>
           <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="15"/>
+      <w:bookmarkEnd w:id="14"/>
       <w:r w:rsidR="00A07EA0" w:rsidRPr="00A75552">
         <w:rPr>
           <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> , con DNI </w:t>
       </w:r>
       <w:r w:rsidR="009338A0" w:rsidRPr="00BB257B">
         <w:rPr>
           <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val=""/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidR="00A07EA0" w:rsidRPr="00BB257B">
@@ -1515,51 +1584,51 @@
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00A07EA0" w:rsidRPr="00BB257B">
         <w:rPr>
           <w:rFonts w:ascii="EHUSans"/>
           <w:b/>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="009338A0" w:rsidRPr="00BB257B">
         <w:rPr>
           <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00413DA6" w:rsidRPr="00A75552" w:rsidRDefault="00556FCB" w:rsidP="001B4C95">
+    <w:p w14:paraId="2E026E82" w14:textId="77777777" w:rsidR="00413DA6" w:rsidRPr="00A75552" w:rsidRDefault="00556FCB" w:rsidP="001B4C95">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="120" w:after="120" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="426" w:hanging="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Persona i</w:t>
       </w:r>
@@ -1597,51 +1666,51 @@
       </w:r>
       <w:r w:rsidR="00F33692" w:rsidRPr="00A75552">
         <w:rPr>
           <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="009338A0" w:rsidRPr="00BB257B">
         <w:rPr>
           <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Texto6"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="16" w:name="Texto6"/>
+      <w:bookmarkStart w:id="15" w:name="Texto6"/>
       <w:r w:rsidR="00CB1E72" w:rsidRPr="00BB257B">
         <w:rPr>
           <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r w:rsidR="009338A0" w:rsidRPr="00BB257B">
         <w:rPr>
           <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="009338A0" w:rsidRPr="00BB257B">
         <w:rPr>
           <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
@@ -1683,61 +1752,61 @@
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00CB1E72" w:rsidRPr="00BB257B">
         <w:rPr>
           <w:rFonts w:ascii="EHUSans"/>
           <w:b/>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="009338A0" w:rsidRPr="00BB257B">
         <w:rPr>
           <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="16"/>
+      <w:bookmarkEnd w:id="15"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00413DA6" w:rsidRPr="00A75552" w:rsidRDefault="00BB257B" w:rsidP="001B4C95">
+    <w:p w14:paraId="2E5641C7" w14:textId="77777777" w:rsidR="00413DA6" w:rsidRPr="00A75552" w:rsidRDefault="00BB257B" w:rsidP="001B4C95">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="120" w:after="120" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="426" w:hanging="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Persona tutora</w:t>
       </w:r>
@@ -1791,51 +1860,51 @@
       </w:r>
       <w:r w:rsidR="00CB1E72" w:rsidRPr="00A75552">
         <w:rPr>
           <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> D/Dña </w:t>
       </w:r>
       <w:r w:rsidR="009338A0" w:rsidRPr="00BB257B">
         <w:rPr>
           <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Texto7"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="17" w:name="Texto7"/>
+      <w:bookmarkStart w:id="16" w:name="Texto7"/>
       <w:r w:rsidR="00CB1E72" w:rsidRPr="00BB257B">
         <w:rPr>
           <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r w:rsidR="009338A0" w:rsidRPr="00BB257B">
         <w:rPr>
           <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="009338A0" w:rsidRPr="00BB257B">
         <w:rPr>
           <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
@@ -1877,61 +1946,61 @@
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00CB1E72" w:rsidRPr="00BB257B">
         <w:rPr>
           <w:rFonts w:ascii="EHUSans"/>
           <w:b/>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="009338A0" w:rsidRPr="00BB257B">
         <w:rPr>
           <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="17"/>
+      <w:bookmarkEnd w:id="16"/>
       <w:r w:rsidR="00A07EA0" w:rsidRPr="00A75552">
         <w:rPr>
           <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00413DA6" w:rsidRPr="00A75552" w:rsidRDefault="00052E96" w:rsidP="001B4C95">
+    <w:p w14:paraId="3E262CE2" w14:textId="77777777" w:rsidR="00413DA6" w:rsidRPr="00A75552" w:rsidRDefault="00052E96" w:rsidP="001B4C95">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="120" w:after="120" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="426" w:hanging="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Responsable del P</w:t>
       </w:r>
@@ -1955,152 +2024,152 @@
         <w:rPr>
           <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">de la E.I. de Vitoria-Gasteiz: </w:t>
       </w:r>
       <w:r w:rsidR="00CB1E72" w:rsidRPr="00A75552">
         <w:rPr>
           <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">D. </w:t>
       </w:r>
       <w:r w:rsidR="008C0812">
         <w:rPr>
           <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Fco. Javier Basogain Olabe</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00413DA6" w:rsidRPr="00A75552" w:rsidRDefault="00413DA6" w:rsidP="001B4C95">
+    <w:p w14:paraId="5994BFC7" w14:textId="77777777" w:rsidR="00413DA6" w:rsidRPr="00A75552" w:rsidRDefault="00413DA6" w:rsidP="001B4C95">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="120" w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="426" w:hanging="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A75552">
         <w:rPr>
           <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Proyecto Formativo:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00413DA6" w:rsidRDefault="00413DA6" w:rsidP="00413DA6">
+    <w:p w14:paraId="3A8E21CA" w14:textId="77777777" w:rsidR="00413DA6" w:rsidRDefault="00413DA6" w:rsidP="00413DA6">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="360" w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A75552">
         <w:rPr>
           <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Objetivos educativos:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000521B9" w:rsidRPr="00A75552" w:rsidRDefault="000521B9" w:rsidP="00413DA6">
+    <w:p w14:paraId="79B31CD1" w14:textId="77777777" w:rsidR="000521B9" w:rsidRPr="00A75552" w:rsidRDefault="000521B9" w:rsidP="00413DA6">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="360" w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9628"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00413DA6" w:rsidRPr="00A75552" w:rsidTr="00556FCB">
+      <w:tr w:rsidR="00413DA6" w:rsidRPr="00A75552" w14:paraId="191CD6F8" w14:textId="77777777" w:rsidTr="00556FCB">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9628" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00413DA6" w:rsidRPr="00A75552" w:rsidRDefault="00413DA6" w:rsidP="00EF4692">
+          <w:p w14:paraId="67658758" w14:textId="77777777" w:rsidR="00413DA6" w:rsidRPr="00A75552" w:rsidRDefault="00413DA6" w:rsidP="00EF4692">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00413DA6" w:rsidRPr="00556FCB" w:rsidRDefault="00413DA6" w:rsidP="00EF4692">
+          <w:p w14:paraId="3D0619E7" w14:textId="77777777" w:rsidR="00413DA6" w:rsidRPr="00556FCB" w:rsidRDefault="00413DA6" w:rsidP="00EF4692">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
                 <w:b/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00556FCB">
               <w:rPr>
                 <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
                 <w:b/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t>COMPETENCIAS BÁSICAS</w:t>
             </w:r>
             <w:r w:rsidR="00556FCB" w:rsidRPr="00556FCB">
               <w:rPr>
                 <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
                 <w:b/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
@@ -2113,1458 +2182,1460 @@
                 <w:b/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> A ADQUIRIR POR EL</w:t>
             </w:r>
             <w:r w:rsidR="002E75A0" w:rsidRPr="00556FCB">
               <w:rPr>
                 <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
                 <w:b/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t>/LA</w:t>
             </w:r>
             <w:r w:rsidRPr="00556FCB">
               <w:rPr>
                 <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
                 <w:b/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> ESTUDIANTE:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00413DA6" w:rsidRPr="00A75552" w:rsidRDefault="00413DA6" w:rsidP="00EF4692">
+          <w:p w14:paraId="2E1C9214" w14:textId="77777777" w:rsidR="00413DA6" w:rsidRPr="00A75552" w:rsidRDefault="00413DA6" w:rsidP="00EF4692">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00413DA6" w:rsidRPr="00A75552" w:rsidTr="00556FCB">
+      <w:tr w:rsidR="00413DA6" w:rsidRPr="00A75552" w14:paraId="5A197499" w14:textId="77777777" w:rsidTr="00556FCB">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9628" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00992615" w:rsidRPr="00A75552" w:rsidRDefault="009338A0" w:rsidP="000521B9">
+          <w:p w14:paraId="026FA96F" w14:textId="77777777" w:rsidR="00992615" w:rsidRPr="00A75552" w:rsidRDefault="009338A0" w:rsidP="000521B9">
             <w:pPr>
               <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A75552">
               <w:rPr>
                 <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Casilla1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                     <w:checked w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="18" w:name="Casilla1"/>
+            <w:bookmarkStart w:id="17" w:name="Casilla1"/>
             <w:r w:rsidR="00992615" w:rsidRPr="00A75552">
               <w:rPr>
                 <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="0033365A">
-[...6 lines deleted...]
-            <w:r w:rsidR="0033365A">
+            <w:r w:rsidRPr="00A75552">
+              <w:rPr>
+                <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00A75552">
               <w:rPr>
                 <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00A75552">
               <w:rPr>
                 <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="18"/>
+            <w:bookmarkEnd w:id="17"/>
             <w:r w:rsidR="00992615" w:rsidRPr="00A75552">
               <w:rPr>
                 <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00556FCB">
               <w:rPr>
                 <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>A</w:t>
             </w:r>
             <w:r w:rsidR="00992615" w:rsidRPr="00A75552">
               <w:rPr>
                 <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>plicar sus conocimientos a su trabajo o vocación de una forma profesional y posean las competencias que suelen demostrarse por medio de la elaboración y defensa de argumentos y la resolución de problemas dentro de su área.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkStart w:id="19" w:name="Casilla2"/>
-          <w:p w:rsidR="00992615" w:rsidRPr="00A75552" w:rsidRDefault="009338A0" w:rsidP="000521B9">
+          <w:bookmarkStart w:id="18" w:name="Casilla2"/>
+          <w:p w14:paraId="10C3C9CA" w14:textId="77777777" w:rsidR="00992615" w:rsidRPr="00A75552" w:rsidRDefault="009338A0" w:rsidP="000521B9">
             <w:pPr>
               <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A75552">
               <w:rPr>
                 <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Casilla2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidR="001E401E" w:rsidRPr="00A75552">
               <w:rPr>
                 <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="0033365A">
-[...6 lines deleted...]
-            <w:r w:rsidR="0033365A">
+            <w:r w:rsidRPr="00A75552">
+              <w:rPr>
+                <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00A75552">
               <w:rPr>
                 <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00A75552">
               <w:rPr>
                 <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="19"/>
+            <w:bookmarkEnd w:id="18"/>
             <w:r w:rsidR="00992615" w:rsidRPr="00A75552">
               <w:rPr>
                 <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00556FCB">
               <w:rPr>
                 <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>C</w:t>
             </w:r>
             <w:r w:rsidR="00992615" w:rsidRPr="00A75552">
               <w:rPr>
                 <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>apacidad de reunir e interpretar datos relevantes para emitir juicios que incluyan una reflexión sobre temas relevantes de índole social, científica o ética.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00556FCB" w:rsidRDefault="009338A0" w:rsidP="000521B9">
+          <w:p w14:paraId="42210248" w14:textId="77777777" w:rsidR="00556FCB" w:rsidRDefault="009338A0" w:rsidP="000521B9">
             <w:pPr>
               <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A75552">
               <w:rPr>
                 <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Casilla3"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                     <w:checked w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="20" w:name="Casilla3"/>
+            <w:bookmarkStart w:id="19" w:name="Casilla3"/>
             <w:r w:rsidR="00992615" w:rsidRPr="00A75552">
               <w:rPr>
                 <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="0033365A">
-[...6 lines deleted...]
-            <w:r w:rsidR="0033365A">
+            <w:r w:rsidRPr="00A75552">
+              <w:rPr>
+                <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00A75552">
               <w:rPr>
                 <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00A75552">
               <w:rPr>
                 <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="20"/>
+            <w:bookmarkEnd w:id="19"/>
             <w:r w:rsidR="00992615" w:rsidRPr="00A75552">
               <w:rPr>
                 <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00556FCB">
               <w:rPr>
                 <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>T</w:t>
             </w:r>
             <w:r w:rsidR="00992615" w:rsidRPr="00A75552">
               <w:rPr>
                 <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">ransmitir información, ideas, problemas y soluciones a un público tanto especializado como no especializado. </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00556FCB" w:rsidRPr="00A75552" w:rsidRDefault="00556FCB" w:rsidP="000521B9">
+          <w:p w14:paraId="076161F8" w14:textId="77777777" w:rsidR="00556FCB" w:rsidRPr="00A75552" w:rsidRDefault="00556FCB" w:rsidP="000521B9">
             <w:pPr>
               <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A75552">
               <w:rPr>
                 <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Casilla4"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                     <w:checked w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="21" w:name="Casilla4"/>
+            <w:bookmarkStart w:id="20" w:name="Casilla4"/>
             <w:r w:rsidRPr="00A75552">
               <w:rPr>
                 <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="0033365A">
-[...6 lines deleted...]
-            <w:r w:rsidR="0033365A">
+            <w:r w:rsidRPr="00A75552">
+              <w:rPr>
+                <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00A75552">
               <w:rPr>
                 <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00A75552">
               <w:rPr>
                 <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="21"/>
+            <w:bookmarkEnd w:id="20"/>
             <w:r w:rsidRPr="00A75552">
               <w:rPr>
                 <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Adoptar una actitud responsable, ordenada en el trabajo y dispuesta al aprendizaje. </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00556FCB" w:rsidRPr="00A75552" w:rsidRDefault="00556FCB" w:rsidP="000521B9">
+          <w:p w14:paraId="3DF82A74" w14:textId="77777777" w:rsidR="00556FCB" w:rsidRPr="00A75552" w:rsidRDefault="00556FCB" w:rsidP="000521B9">
             <w:pPr>
               <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A75552">
               <w:rPr>
                 <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Casilla5"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                     <w:checked w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="22" w:name="Casilla5"/>
+            <w:bookmarkStart w:id="21" w:name="Casilla5"/>
             <w:r w:rsidRPr="00A75552">
               <w:rPr>
                 <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="0033365A">
-[...6 lines deleted...]
-            <w:r w:rsidR="0033365A">
+            <w:r w:rsidRPr="00A75552">
+              <w:rPr>
+                <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00A75552">
               <w:rPr>
                 <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00A75552">
               <w:rPr>
                 <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="22"/>
+            <w:bookmarkEnd w:id="21"/>
             <w:r w:rsidRPr="00A75552">
               <w:rPr>
                 <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Capacidad de resolver problemas con iniciativa, toma de decisiones, creatividad, razonamiento crítico</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
             <w:r w:rsidRPr="00A75552">
               <w:rPr>
                 <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> y de comunicar y transmitir conocimientos, habilidades y destrezas en su campo.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00556FCB" w:rsidRPr="00A75552" w:rsidRDefault="00556FCB" w:rsidP="000521B9">
+          <w:p w14:paraId="7481894A" w14:textId="77777777" w:rsidR="00556FCB" w:rsidRPr="00A75552" w:rsidRDefault="00556FCB" w:rsidP="000521B9">
             <w:pPr>
               <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A75552">
               <w:rPr>
                 <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Casilla6"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                     <w:checked w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="23" w:name="Casilla6"/>
+            <w:bookmarkStart w:id="22" w:name="Casilla6"/>
             <w:r w:rsidRPr="00A75552">
               <w:rPr>
                 <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="0033365A">
-[...6 lines deleted...]
-            <w:r w:rsidR="0033365A">
+            <w:r w:rsidRPr="00A75552">
+              <w:rPr>
+                <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00A75552">
               <w:rPr>
                 <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00A75552">
               <w:rPr>
                 <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="23"/>
+            <w:bookmarkEnd w:id="22"/>
             <w:r w:rsidRPr="00A75552">
               <w:rPr>
                 <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Capacidad para buscar y seleccionar información, comunicarla de forma oral o escrita, redactar informes y proyectos, y gestionar la documentación.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00556FCB" w:rsidRPr="00A75552" w:rsidRDefault="00556FCB" w:rsidP="000521B9">
+          <w:p w14:paraId="287CE454" w14:textId="77777777" w:rsidR="00556FCB" w:rsidRPr="00A75552" w:rsidRDefault="00556FCB" w:rsidP="000521B9">
             <w:pPr>
               <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A75552">
               <w:rPr>
                 <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Casilla7"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="24" w:name="Casilla7"/>
+            <w:bookmarkStart w:id="23" w:name="Casilla7"/>
             <w:r w:rsidRPr="00A75552">
               <w:rPr>
                 <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="0033365A">
-[...6 lines deleted...]
-            <w:r w:rsidR="0033365A">
+            <w:r w:rsidRPr="00A75552">
+              <w:rPr>
+                <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00A75552">
               <w:rPr>
                 <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00A75552">
               <w:rPr>
                 <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="24"/>
+            <w:bookmarkEnd w:id="23"/>
             <w:r w:rsidRPr="00A75552">
               <w:rPr>
                 <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Capacidad de trabajar con un equipo multicultural.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00556FCB" w:rsidRPr="00A75552" w:rsidRDefault="00556FCB" w:rsidP="000521B9">
+          <w:p w14:paraId="5A503B83" w14:textId="77777777" w:rsidR="00556FCB" w:rsidRPr="00A75552" w:rsidRDefault="00556FCB" w:rsidP="000521B9">
             <w:pPr>
               <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A75552">
               <w:rPr>
                 <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Casilla8"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="25" w:name="Casilla8"/>
+            <w:bookmarkStart w:id="24" w:name="Casilla8"/>
             <w:r w:rsidRPr="00A75552">
               <w:rPr>
                 <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="0033365A">
-[...6 lines deleted...]
-            <w:r w:rsidR="0033365A">
+            <w:r w:rsidRPr="00A75552">
+              <w:rPr>
+                <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00A75552">
               <w:rPr>
                 <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00A75552">
               <w:rPr>
                 <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="25"/>
+            <w:bookmarkEnd w:id="24"/>
             <w:r w:rsidRPr="00A75552">
               <w:rPr>
                 <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Capacidad de trabajar en un entorno multilingüe y multidisciplinar.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00556FCB" w:rsidRDefault="00556FCB" w:rsidP="000521B9">
+          <w:p w14:paraId="5307F7FD" w14:textId="77777777" w:rsidR="00556FCB" w:rsidRDefault="00556FCB" w:rsidP="000521B9">
             <w:pPr>
               <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A75552">
               <w:rPr>
                 <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Casilla9"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="26" w:name="Casilla9"/>
+            <w:bookmarkStart w:id="25" w:name="Casilla9"/>
             <w:r w:rsidRPr="00A75552">
               <w:rPr>
                 <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="0033365A">
-[...6 lines deleted...]
-            <w:r w:rsidR="0033365A">
+            <w:r w:rsidRPr="00A75552">
+              <w:rPr>
+                <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00A75552">
               <w:rPr>
                 <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00A75552">
               <w:rPr>
                 <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="26"/>
+            <w:bookmarkEnd w:id="25"/>
             <w:r w:rsidRPr="00A75552">
               <w:rPr>
                 <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Capacidad para trabajar eficazmente en grupo integrando capacidades y conocimientos para adoptar decisiones.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00556FCB" w:rsidRPr="00A75552" w:rsidRDefault="00556FCB" w:rsidP="000521B9">
+          <w:p w14:paraId="73C19839" w14:textId="77777777" w:rsidR="00556FCB" w:rsidRPr="00A75552" w:rsidRDefault="00556FCB" w:rsidP="000521B9">
             <w:pPr>
               <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A75552">
               <w:rPr>
                 <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Casilla10"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="27" w:name="Casilla10"/>
+            <w:bookmarkStart w:id="26" w:name="Casilla10"/>
             <w:r w:rsidRPr="00A75552">
               <w:rPr>
                 <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="0033365A">
-[...6 lines deleted...]
-            <w:r w:rsidR="0033365A">
+            <w:r w:rsidRPr="00A75552">
+              <w:rPr>
+                <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00A75552">
               <w:rPr>
                 <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00A75552">
               <w:rPr>
                 <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="27"/>
+            <w:bookmarkEnd w:id="26"/>
             <w:r w:rsidRPr="00A75552">
               <w:rPr>
                 <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Capacidad para aplicar los principios y métodos de la calidad.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00992615" w:rsidRPr="00A75552" w:rsidRDefault="00556FCB" w:rsidP="000521B9">
+          <w:p w14:paraId="64F9B173" w14:textId="77777777" w:rsidR="00992615" w:rsidRPr="00A75552" w:rsidRDefault="00556FCB" w:rsidP="000521B9">
             <w:pPr>
               <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A75552">
               <w:rPr>
                 <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Casilla11"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="28" w:name="Casilla11"/>
+            <w:bookmarkStart w:id="27" w:name="Casilla11"/>
             <w:r w:rsidRPr="00A75552">
               <w:rPr>
                 <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="0033365A">
-[...6 lines deleted...]
-            <w:r w:rsidR="0033365A">
+            <w:r w:rsidRPr="00A75552">
+              <w:rPr>
+                <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00A75552">
               <w:rPr>
                 <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00A75552">
               <w:rPr>
                 <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="28"/>
+            <w:bookmarkEnd w:id="27"/>
             <w:r w:rsidRPr="00A75552">
               <w:rPr>
                 <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Capacidad de analizar y valorar el impacto social y medio ambiental de las soluciones técnicas.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00413DA6" w:rsidRPr="00A75552" w:rsidTr="00556FCB">
+      <w:tr w:rsidR="00413DA6" w:rsidRPr="00A75552" w14:paraId="0F454C41" w14:textId="77777777" w:rsidTr="00556FCB">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9628" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00413DA6" w:rsidRPr="00A75552" w:rsidRDefault="00413DA6" w:rsidP="00EF4692">
+          <w:p w14:paraId="1D9AFA09" w14:textId="77777777" w:rsidR="00413DA6" w:rsidRPr="00A75552" w:rsidRDefault="00413DA6" w:rsidP="00EF4692">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00413DA6" w:rsidRPr="00556FCB" w:rsidRDefault="00413DA6" w:rsidP="00EF4692">
+          <w:p w14:paraId="5D76E6B0" w14:textId="77777777" w:rsidR="00413DA6" w:rsidRPr="00556FCB" w:rsidRDefault="00413DA6" w:rsidP="00EF4692">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
                 <w:b/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00556FCB">
               <w:rPr>
                 <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
                 <w:b/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>COMPETENCIAS ESPECÍFICAS A ADQUIRIR POR EL</w:t>
             </w:r>
             <w:r w:rsidR="002E75A0" w:rsidRPr="00556FCB">
               <w:rPr>
                 <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
                 <w:b/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t>/LA</w:t>
             </w:r>
             <w:r w:rsidRPr="00556FCB">
               <w:rPr>
                 <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
                 <w:b/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> ESTUDIANTE:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00413DA6" w:rsidRPr="00A75552" w:rsidRDefault="00413DA6" w:rsidP="00EF4692">
+          <w:p w14:paraId="357CC95A" w14:textId="77777777" w:rsidR="00413DA6" w:rsidRPr="00A75552" w:rsidRDefault="00413DA6" w:rsidP="00EF4692">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00413DA6" w:rsidRPr="00A75552" w:rsidTr="00556FCB">
+      <w:tr w:rsidR="00413DA6" w:rsidRPr="00A75552" w14:paraId="2CE87952" w14:textId="77777777" w:rsidTr="00556FCB">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9628" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="001E401E" w:rsidRPr="00A75552" w:rsidRDefault="009338A0" w:rsidP="000521B9">
+          <w:p w14:paraId="708B02D2" w14:textId="77777777" w:rsidR="001E401E" w:rsidRPr="00A75552" w:rsidRDefault="009338A0" w:rsidP="000521B9">
             <w:pPr>
               <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A75552">
               <w:rPr>
                 <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Casilla12"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="29" w:name="Casilla12"/>
+            <w:bookmarkStart w:id="28" w:name="Casilla12"/>
             <w:r w:rsidR="001E401E" w:rsidRPr="00A75552">
               <w:rPr>
                 <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="0033365A">
-[...6 lines deleted...]
-            <w:r w:rsidR="0033365A">
+            <w:r w:rsidRPr="00A75552">
+              <w:rPr>
+                <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00A75552">
               <w:rPr>
                 <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00A75552">
               <w:rPr>
                 <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="29"/>
+            <w:bookmarkEnd w:id="28"/>
             <w:r w:rsidR="001E401E" w:rsidRPr="00A75552">
               <w:rPr>
                 <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Capacidad de organización y planificación en el ámbito de la empresa, organización o institución.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="001E401E" w:rsidRPr="00A75552" w:rsidRDefault="009338A0" w:rsidP="000521B9">
+          <w:p w14:paraId="1FF82EBF" w14:textId="77777777" w:rsidR="001E401E" w:rsidRPr="00A75552" w:rsidRDefault="009338A0" w:rsidP="000521B9">
             <w:pPr>
               <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A75552">
               <w:rPr>
                 <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Casilla13"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="30" w:name="Casilla13"/>
+            <w:bookmarkStart w:id="29" w:name="Casilla13"/>
             <w:r w:rsidR="001E401E" w:rsidRPr="00A75552">
               <w:rPr>
                 <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="0033365A">
-[...6 lines deleted...]
-            <w:r w:rsidR="0033365A">
+            <w:r w:rsidRPr="00A75552">
+              <w:rPr>
+                <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00A75552">
               <w:rPr>
                 <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00A75552">
               <w:rPr>
                 <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="30"/>
+            <w:bookmarkEnd w:id="29"/>
             <w:r w:rsidR="001E401E" w:rsidRPr="00A75552">
               <w:rPr>
                 <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Capacidad para el manejo de especificaciones, reglamentos y normas de obligado cumplimiento.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="001E401E" w:rsidRPr="00A75552" w:rsidRDefault="009338A0" w:rsidP="000521B9">
+          <w:p w14:paraId="0F2623FD" w14:textId="77777777" w:rsidR="001E401E" w:rsidRPr="00A75552" w:rsidRDefault="009338A0" w:rsidP="000521B9">
             <w:pPr>
               <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A75552">
               <w:rPr>
                 <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Casilla14"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="31" w:name="Casilla14"/>
+            <w:bookmarkStart w:id="30" w:name="Casilla14"/>
             <w:r w:rsidR="001E401E" w:rsidRPr="00A75552">
               <w:rPr>
                 <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="0033365A">
-[...6 lines deleted...]
-            <w:r w:rsidR="0033365A">
+            <w:r w:rsidRPr="00A75552">
+              <w:rPr>
+                <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00A75552">
               <w:rPr>
                 <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00A75552">
               <w:rPr>
                 <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="31"/>
+            <w:bookmarkEnd w:id="30"/>
             <w:r w:rsidR="001E401E" w:rsidRPr="00A75552">
               <w:rPr>
                 <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Capacidad de aplicación de los conocimientos adquiridos en las diferentes materias de la titulación.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="001E401E" w:rsidRPr="00A75552" w:rsidRDefault="009338A0" w:rsidP="000521B9">
+          <w:p w14:paraId="453F6924" w14:textId="77777777" w:rsidR="001E401E" w:rsidRPr="00A75552" w:rsidRDefault="009338A0" w:rsidP="000521B9">
             <w:pPr>
               <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A75552">
               <w:rPr>
                 <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Casilla15"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="32" w:name="Casilla15"/>
+            <w:bookmarkStart w:id="31" w:name="Casilla15"/>
             <w:r w:rsidR="001E401E" w:rsidRPr="00A75552">
               <w:rPr>
                 <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="0033365A">
-[...6 lines deleted...]
-            <w:r w:rsidR="0033365A">
+            <w:r w:rsidRPr="00A75552">
+              <w:rPr>
+                <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00A75552">
               <w:rPr>
                 <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00A75552">
               <w:rPr>
                 <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="32"/>
+            <w:bookmarkEnd w:id="31"/>
             <w:r w:rsidR="001E401E" w:rsidRPr="00A75552">
               <w:rPr>
                 <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Capacidad para participar en la elaboración, redacción y desarrollo de proyectos en el ámbito que corresponde a su titulación.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00413DA6" w:rsidRPr="00A75552" w:rsidRDefault="009338A0" w:rsidP="000521B9">
+          <w:p w14:paraId="2CB167D1" w14:textId="77777777" w:rsidR="00413DA6" w:rsidRPr="00A75552" w:rsidRDefault="009338A0" w:rsidP="000521B9">
             <w:pPr>
               <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A75552">
               <w:rPr>
                 <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Casilla16"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="33" w:name="Casilla16"/>
+            <w:bookmarkStart w:id="32" w:name="Casilla16"/>
             <w:r w:rsidR="001E401E" w:rsidRPr="00A75552">
               <w:rPr>
                 <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="0033365A">
-[...6 lines deleted...]
-            <w:r w:rsidR="0033365A">
+            <w:r w:rsidRPr="00A75552">
+              <w:rPr>
+                <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00A75552">
               <w:rPr>
                 <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00A75552">
               <w:rPr>
                 <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="33"/>
+            <w:bookmarkEnd w:id="32"/>
             <w:r w:rsidR="001E401E" w:rsidRPr="00A75552">
               <w:rPr>
                 <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Capacidad para la dirección, de las actividades objeto de los proyectos de su titulación.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00413DA6" w:rsidRPr="00A75552" w:rsidRDefault="00413DA6" w:rsidP="009A61DB">
+    <w:p w14:paraId="6D8301B3" w14:textId="77777777" w:rsidR="00413DA6" w:rsidRPr="00A75552" w:rsidRDefault="00413DA6" w:rsidP="009A61DB">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00413DA6" w:rsidRPr="00A75552" w:rsidRDefault="00413DA6" w:rsidP="00413DA6">
+    <w:p w14:paraId="55E511BC" w14:textId="77777777" w:rsidR="00413DA6" w:rsidRPr="00A75552" w:rsidRDefault="00413DA6" w:rsidP="00413DA6">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A75552">
         <w:rPr>
           <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Actividades o tareas a desarrollar:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9628"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00413DA6" w:rsidRPr="00A75552" w:rsidTr="009920B9">
+      <w:tr w:rsidR="00413DA6" w:rsidRPr="00A75552" w14:paraId="4C75A0B3" w14:textId="77777777" w:rsidTr="009920B9">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9747" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00413DA6" w:rsidRPr="00A75552" w:rsidRDefault="00413DA6" w:rsidP="00EF4692">
+          <w:p w14:paraId="4FE62DBE" w14:textId="77777777" w:rsidR="00413DA6" w:rsidRPr="00A75552" w:rsidRDefault="00413DA6" w:rsidP="00EF4692">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A75552">
               <w:rPr>
                 <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Descripción de actividades o tareas a desarrollar</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00413DA6" w:rsidRPr="00A75552" w:rsidTr="009920B9">
+      <w:tr w:rsidR="00413DA6" w:rsidRPr="00A75552" w14:paraId="1A0204B0" w14:textId="77777777" w:rsidTr="009920B9">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9747" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00E07B52" w:rsidRPr="00A75552" w:rsidRDefault="00413DA6" w:rsidP="00EF4692">
+          <w:p w14:paraId="57A2C23A" w14:textId="77777777" w:rsidR="00E07B52" w:rsidRPr="00A75552" w:rsidRDefault="00413DA6" w:rsidP="00EF4692">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A75552">
               <w:rPr>
                 <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">1- </w:t>
             </w:r>
             <w:r w:rsidR="009338A0" w:rsidRPr="00A75552">
               <w:rPr>
                 <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texto12"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="34" w:name="Texto12"/>
+            <w:bookmarkStart w:id="33" w:name="Texto12"/>
             <w:r w:rsidR="00C428CE" w:rsidRPr="00A75552">
               <w:rPr>
                 <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidR="009338A0" w:rsidRPr="00A75552">
               <w:rPr>
                 <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidR="009338A0" w:rsidRPr="00A75552">
               <w:rPr>
                 <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00C428CE" w:rsidRPr="00A75552">
               <w:rPr>
@@ -3597,101 +3668,101 @@
               <w:rPr>
                 <w:rFonts w:ascii="EHUSans"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00C428CE" w:rsidRPr="00A75552">
               <w:rPr>
                 <w:rFonts w:ascii="EHUSans"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="009338A0" w:rsidRPr="00A75552">
               <w:rPr>
                 <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="34"/>
+            <w:bookmarkEnd w:id="33"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00413DA6" w:rsidRPr="00A75552" w:rsidTr="009920B9">
+      <w:tr w:rsidR="00413DA6" w:rsidRPr="00A75552" w14:paraId="2B0E2F25" w14:textId="77777777" w:rsidTr="009920B9">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9747" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00413DA6" w:rsidRPr="00A75552" w:rsidRDefault="00413DA6" w:rsidP="00C428CE">
+          <w:p w14:paraId="5A7A90B4" w14:textId="77777777" w:rsidR="00413DA6" w:rsidRPr="00A75552" w:rsidRDefault="00413DA6" w:rsidP="00C428CE">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A75552">
               <w:rPr>
                 <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>2-</w:t>
             </w:r>
             <w:r w:rsidR="00C428CE" w:rsidRPr="00A75552">
               <w:rPr>
                 <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="009338A0" w:rsidRPr="00A75552">
               <w:rPr>
                 <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texto13"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="35" w:name="Texto13"/>
+            <w:bookmarkStart w:id="34" w:name="Texto13"/>
             <w:r w:rsidR="00C428CE" w:rsidRPr="00A75552">
               <w:rPr>
                 <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidR="009338A0" w:rsidRPr="00A75552">
               <w:rPr>
                 <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidR="009338A0" w:rsidRPr="00A75552">
               <w:rPr>
                 <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00C428CE" w:rsidRPr="00A75552">
               <w:rPr>
@@ -3724,108 +3795,108 @@
               <w:rPr>
                 <w:rFonts w:ascii="EHUSans"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00C428CE" w:rsidRPr="00A75552">
               <w:rPr>
                 <w:rFonts w:ascii="EHUSans"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="009338A0" w:rsidRPr="00A75552">
               <w:rPr>
                 <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="35"/>
+            <w:bookmarkEnd w:id="34"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00413DA6" w:rsidRPr="00A75552" w:rsidTr="009920B9">
+      <w:tr w:rsidR="00413DA6" w:rsidRPr="00A75552" w14:paraId="01B189D1" w14:textId="77777777" w:rsidTr="009920B9">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9747" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00413DA6" w:rsidRPr="00A75552" w:rsidRDefault="00B409D5" w:rsidP="00C428CE">
+          <w:p w14:paraId="5A336B8B" w14:textId="77777777" w:rsidR="00413DA6" w:rsidRPr="00A75552" w:rsidRDefault="00B409D5" w:rsidP="00C428CE">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
             <w:r w:rsidRPr="00A75552">
               <w:rPr>
                 <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="009338A0" w:rsidRPr="00A75552">
               <w:rPr>
                 <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texto14"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="36" w:name="Texto14"/>
+            <w:bookmarkStart w:id="35" w:name="Texto14"/>
             <w:r w:rsidR="00C428CE" w:rsidRPr="00A75552">
               <w:rPr>
                 <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidR="009338A0" w:rsidRPr="00A75552">
               <w:rPr>
                 <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidR="009338A0" w:rsidRPr="00A75552">
               <w:rPr>
                 <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00C428CE" w:rsidRPr="00A75552">
               <w:rPr>
@@ -3858,69 +3929,69 @@
               <w:rPr>
                 <w:rFonts w:ascii="EHUSans"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00C428CE" w:rsidRPr="00A75552">
               <w:rPr>
                 <w:rFonts w:ascii="EHUSans"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="009338A0" w:rsidRPr="00A75552">
               <w:rPr>
                 <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="36"/>
+            <w:bookmarkEnd w:id="35"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00413DA6" w:rsidRPr="00A75552" w:rsidRDefault="00413DA6" w:rsidP="00413DA6">
+    <w:p w14:paraId="1300D3FF" w14:textId="77777777" w:rsidR="00413DA6" w:rsidRPr="00A75552" w:rsidRDefault="00413DA6" w:rsidP="00413DA6">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00413DA6" w:rsidRPr="00A75552" w:rsidRDefault="00413DA6" w:rsidP="009A61DB">
+    <w:p w14:paraId="21D1928A" w14:textId="77777777" w:rsidR="00413DA6" w:rsidRPr="00A75552" w:rsidRDefault="00413DA6" w:rsidP="009A61DB">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="425" w:hanging="425"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00086548">
         <w:rPr>
           <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Lugar</w:t>
@@ -3951,51 +4022,51 @@
       </w:r>
       <w:r w:rsidR="00C428CE" w:rsidRPr="00A75552">
         <w:rPr>
           <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="009338A0" w:rsidRPr="00BB257B">
         <w:rPr>
           <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Texto15"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="37" w:name="Texto15"/>
+      <w:bookmarkStart w:id="36" w:name="Texto15"/>
       <w:r w:rsidR="00C428CE" w:rsidRPr="00BB257B">
         <w:rPr>
           <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r w:rsidR="009338A0" w:rsidRPr="00BB257B">
         <w:rPr>
           <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="009338A0" w:rsidRPr="00BB257B">
         <w:rPr>
           <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
@@ -4037,53 +4108,53 @@
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00C428CE" w:rsidRPr="00BB257B">
         <w:rPr>
           <w:rFonts w:ascii="EHUSans"/>
           <w:b/>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="009338A0" w:rsidRPr="00BB257B">
         <w:rPr>
           <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="37"/>
+      <w:bookmarkEnd w:id="36"/>
     </w:p>
-    <w:p w:rsidR="00B27B1B" w:rsidRPr="00B27B1B" w:rsidRDefault="009920B9" w:rsidP="009A61DB">
+    <w:p w14:paraId="7FEF8BC0" w14:textId="77777777" w:rsidR="00B27B1B" w:rsidRPr="00B27B1B" w:rsidRDefault="009920B9" w:rsidP="009A61DB">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="425" w:hanging="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00086548">
         <w:rPr>
           <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Duración </w:t>
@@ -4094,98 +4165,117 @@
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">y dedicación horaria </w:t>
       </w:r>
       <w:r w:rsidRPr="00086548">
         <w:rPr>
           <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>del Programa</w:t>
       </w:r>
       <w:r w:rsidR="00B27B1B">
         <w:rPr>
           <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B409D5" w:rsidRDefault="00B27B1B" w:rsidP="00B27B1B">
+    <w:p w14:paraId="23D139DD" w14:textId="77777777" w:rsidR="00B409D5" w:rsidRDefault="00B27B1B" w:rsidP="00B27B1B">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:widowControl w:val="0"/>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="425"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>H</w:t>
       </w:r>
       <w:r w:rsidR="009920B9" w:rsidRPr="00086548">
         <w:rPr>
           <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>oras</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> totales</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>totales</w:t>
       </w:r>
       <w:r w:rsidR="009920B9" w:rsidRPr="00A75552">
         <w:rPr>
           <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>(*)</w:t>
+        <w:t>(</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="009920B9" w:rsidRPr="00A75552">
+        <w:rPr>
+          <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>*)</w:t>
       </w:r>
       <w:r w:rsidR="00B409D5">
         <w:rPr>
           <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidR="009338A0" w:rsidRPr="00BB257B">
         <w:rPr>
           <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Texto10"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
@@ -4253,51 +4343,51 @@
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="009920B9" w:rsidRPr="00BB257B">
         <w:rPr>
           <w:rFonts w:ascii="EHUSans"/>
           <w:b/>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="009338A0" w:rsidRPr="00BB257B">
         <w:rPr>
           <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B409D5" w:rsidRPr="00EB14FF" w:rsidRDefault="00B27B1B" w:rsidP="00B27B1B">
+    <w:p w14:paraId="2CA5A987" w14:textId="77777777" w:rsidR="00B409D5" w:rsidRPr="00EB14FF" w:rsidRDefault="00B27B1B" w:rsidP="00B27B1B">
       <w:pPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1701"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
           <w:i/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EB14FF">
         <w:rPr>
           <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00B409D5" w:rsidRPr="00EB14FF">
         <w:rPr>
           <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
@@ -4327,51 +4417,51 @@
           <w:i/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> 750 horas si se realiza Trabajo Fin de Grado</w:t>
       </w:r>
       <w:r w:rsidR="00174275" w:rsidRPr="00EB14FF">
         <w:rPr>
           <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
           <w:i/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="00B409D5" w:rsidRPr="00EB14FF">
         <w:rPr>
           <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
           <w:i/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009920B9" w:rsidRDefault="00B409D5" w:rsidP="009A61DB">
+    <w:p w14:paraId="6A657C81" w14:textId="77777777" w:rsidR="009920B9" w:rsidRDefault="00B409D5" w:rsidP="009A61DB">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="425"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00086548">
         <w:rPr>
           <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Fecha</w:t>
       </w:r>
       <w:r w:rsidR="00B27B1B">
         <w:rPr>
           <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
           <w:b/>
@@ -4955,97 +5045,97 @@
       </w:r>
       <w:r w:rsidR="009920B9" w:rsidRPr="00BB257B">
         <w:rPr>
           <w:b/>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="009920B9" w:rsidRPr="00BB257B">
         <w:rPr>
           <w:b/>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="009338A0" w:rsidRPr="00BB257B">
         <w:rPr>
           <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B409D5" w:rsidRPr="00B409D5" w:rsidRDefault="00B409D5" w:rsidP="009A61DB">
+    <w:p w14:paraId="5266403F" w14:textId="77777777" w:rsidR="00B409D5" w:rsidRPr="00B409D5" w:rsidRDefault="00B409D5" w:rsidP="009A61DB">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="425"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00086548">
         <w:rPr>
           <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Horario</w:t>
       </w:r>
       <w:r w:rsidRPr="00A75552">
         <w:rPr>
           <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidR="009338A0" w:rsidRPr="00BB257B">
         <w:rPr>
           <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Texto17"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="38" w:name="Texto17"/>
+      <w:bookmarkStart w:id="37" w:name="Texto17"/>
       <w:r w:rsidRPr="00BB257B">
         <w:rPr>
           <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r w:rsidR="009338A0" w:rsidRPr="00BB257B">
         <w:rPr>
           <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="009338A0" w:rsidRPr="00BB257B">
         <w:rPr>
           <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
@@ -5087,53 +5177,53 @@
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00BB257B">
         <w:rPr>
           <w:rFonts w:ascii="EHUSans"/>
           <w:b/>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="009338A0" w:rsidRPr="00BB257B">
         <w:rPr>
           <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="38"/>
+      <w:bookmarkEnd w:id="37"/>
     </w:p>
-    <w:p w:rsidR="00413DA6" w:rsidRDefault="00780C1C" w:rsidP="00331C88">
+    <w:p w14:paraId="37BB937E" w14:textId="77777777" w:rsidR="00413DA6" w:rsidRDefault="00780C1C" w:rsidP="00331C88">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="120" w:after="120" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="426" w:hanging="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00780C1C">
         <w:rPr>
           <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>La alumna o el alumno</w:t>
       </w:r>
@@ -5252,78 +5342,78 @@
       <w:r w:rsidR="00413DA6" w:rsidRPr="00780C1C">
         <w:rPr>
           <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> cuanto antes sea posible, debiendo ser autorizadas, en su caso, por </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>la persona tutora</w:t>
       </w:r>
       <w:r w:rsidR="00413DA6" w:rsidRPr="00780C1C">
         <w:rPr>
           <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00780C1C" w:rsidRDefault="00780C1C" w:rsidP="00331C88">
+    <w:p w14:paraId="3216241D" w14:textId="77777777" w:rsidR="00780C1C" w:rsidRDefault="00780C1C" w:rsidP="00331C88">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="120" w:after="120" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="426" w:hanging="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>La alumna o el alumno cumplirá con las medidas de seguridad e instrucciones propuestas en el uso de los recursos informáticos, en el acceso a la información y en la custodia de documentos, así como en la seguridad de las instalaciones.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00780C1C" w:rsidRPr="00780C1C" w:rsidRDefault="00780C1C" w:rsidP="00331C88">
+    <w:p w14:paraId="16743020" w14:textId="77777777" w:rsidR="00780C1C" w:rsidRPr="00780C1C" w:rsidRDefault="00780C1C" w:rsidP="00331C88">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="120" w:after="120" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="426" w:hanging="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>La firma de este Convenio implica la autorización para que los datos personales de las y los titulares de los mismo sean cedidos y tratados para los exclusivos fines de aquel y de acuerdo con las previsiones de la Ley Orgánica 3/2018, de 5 de diciembre, de Protección de Datos personales y garantía de los derechos digitales, y del Reglamento (UE) 2016/679 del Parlamento Europeo y del tratamiento de datos personales y a la libre circulación de estos datos y por el que se deroga la Directiva 95/46/</w:t>
       </w:r>
@@ -5338,220 +5428,220 @@
       </w:r>
       <w:r w:rsidR="00A7560C">
         <w:rPr>
           <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>(Reglamento general de protección de datos).</w:t>
       </w:r>
       <w:r w:rsidR="00A7560C" w:rsidRPr="00A7560C">
         <w:rPr>
           <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00A7560C" w:rsidRPr="00185112">
         <w:rPr>
           <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">En ningún caso se podrán utilizar los datos para fines distintos de los previstos en este Convenio y, en su caso, en el correspondiente anexo. Los datos personales no serán cedidos o comunicados a terceros, salvo en los supuestos necesarios para la debida atención, desarrollo, control y cumplimiento de las finalidades expresadas, así como en los supuestos previstos en la legislación vigente. Las y los titulares de los datos podrán ejercer sus derechos de acceso, rectificación, supresión y portabilidad de sus datos, de limitación y oposición a su tratamiento, así como a no ser objeto de decisiones basadas únicamente en el tratamiento automatizado de sus datos, cuando procedan, ante la Universidad del País Vasco / Euskal Herriko Unibertsitatea , a la atención del Delegado de Protección de Datos, Barrio de Sarriena S/N48940 Leioa (Bizkaia) o en la dirección de correo electrónico dpd@ehu.eus. Asimismo, las partes se comprometen a adoptar las medidas técnicas y </w:t>
+        <w:t xml:space="preserve">En ningún caso se podrán utilizar los datos para fines distintos de los previstos en este Convenio y, en su caso, en el correspondiente anexo. Los datos personales no serán cedidos o comunicados a terceros, salvo en los supuestos necesarios para la debida atención, desarrollo, control y cumplimiento de las finalidades expresadas, así como en los supuestos previstos en la legislación vigente. Las y los titulares de los datos podrán ejercer sus derechos de acceso, rectificación, supresión y portabilidad de sus datos, de limitación y oposición a su tratamiento, así como a no ser objeto de decisiones basadas únicamente en el tratamiento automatizado de sus datos, cuando procedan, ante la Universidad del País Vasco / Euskal Herriko Unibertsitatea , a la atención del Delegado de Protección de Datos, Barrio de Sarriena S/N48940 Leioa (Bizkaia) o en la dirección de correo electrónico dpd@ehu.eus. Asimismo, las partes se comprometen a adoptar las medidas técnicas y organizativas necesarias para garantizar la seguridad de los datos de carácter personal y evitar su </w:t>
       </w:r>
       <w:r w:rsidR="00A7560C" w:rsidRPr="00185112">
         <w:rPr>
           <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>organizativas necesarias para garantizar la seguridad de los datos de carácter personal y evitar su alteración, pérdida, tratamiento o acceso no autorizado, habida cuenta del estado de la tecnología, la naturaleza de los datos almacenados y los riesgos a que estén expuestos, provengan de la acción humana o del medio físico natural.</w:t>
+        <w:t>alteración, pérdida, tratamiento o acceso no autorizado, habida cuenta del estado de la tecnología, la naturaleza de los datos almacenados y los riesgos a que estén expuestos, provengan de la acción humana o del medio físico natural.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A7560C" w:rsidRPr="00A7560C" w:rsidRDefault="00A7560C" w:rsidP="001B4C95">
+    <w:p w14:paraId="0266E8F6" w14:textId="77777777" w:rsidR="00A7560C" w:rsidRPr="00A7560C" w:rsidRDefault="00A7560C" w:rsidP="001B4C95">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="120" w:after="120" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="426" w:hanging="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00185112">
         <w:rPr>
           <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Las partes firmantes se comprometen a guardar confidencialidad con relación a la información interna de la entidad colaboradora y a guardar secreto profesional, de manera que no desvelarán, comunicarán ni pondrán en conocimiento de terceras personas los datos que conozcan y obtengan con motivo de la práctica, antes, durante o una vez finalizada.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00174275" w:rsidRPr="00174275" w:rsidRDefault="00A7560C" w:rsidP="007725AD">
+    <w:p w14:paraId="4103D4B9" w14:textId="77777777" w:rsidR="00174275" w:rsidRPr="00174275" w:rsidRDefault="00A7560C" w:rsidP="007725AD">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="120" w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="425" w:hanging="425"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="EHUSans" w:eastAsia="Times New Roman" w:hAnsi="EHUSans" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00174275">
         <w:rPr>
           <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>En cuanto a los derechos y obligaciones de las partes, en todo caso, se habrá de estar a lo dispuesto en la Normativa de la UPV/EHU Reguladora de las Prácticas Académicas Externas del Alumnado.</w:t>
       </w:r>
       <w:r w:rsidR="00734D55">
         <w:rPr>
           <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> Entre otras, el/la estudiante no debe mantener ninguna relación contractual con la empresa/entidad colaboradora en la que va a realizar las prácticas, salvo autorización expresa de la Subdirección de Relaciones con la Empresa.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A7560C" w:rsidRPr="00174275" w:rsidRDefault="00A7560C" w:rsidP="007725AD">
+    <w:p w14:paraId="4B048F41" w14:textId="77777777" w:rsidR="00A7560C" w:rsidRPr="00174275" w:rsidRDefault="00A7560C" w:rsidP="007725AD">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="120" w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="425" w:hanging="425"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="EHUSans" w:eastAsia="Times New Roman" w:hAnsi="EHUSans" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00174275">
         <w:rPr>
           <w:rFonts w:ascii="EHUSans" w:eastAsia="Times New Roman" w:hAnsi="EHUSans" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">Cuando surjan incidencias en el desarrollo de las prácticas o en el cumplimiento del convenio, se establecerá una Comisión de Seguimiento encargada de su resolución, y de composición paritaria. Al constituirse esta Comisión, su presidencia se desempeñará alternativamente por las partes firmantes. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A7560C" w:rsidRPr="00A75552" w:rsidRDefault="00A7560C" w:rsidP="00A7560C">
+    <w:p w14:paraId="08F89D7D" w14:textId="77777777" w:rsidR="00A7560C" w:rsidRPr="00A75552" w:rsidRDefault="00A7560C" w:rsidP="00A7560C">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="425" w:hanging="425"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="EHUSans" w:eastAsia="Times New Roman" w:hAnsi="EHUSans" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00185112">
         <w:rPr>
           <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Para el caso de una rescisión anticipada de la práctica, en los casos de incumplimiento de los deberes previstos para el alumnado en el artículo 10 de la Normativa de la UPV/EHU Reguladora de las Prácticas Académicas Externas del Alumnado, la UPV/EHU o la entidad colaboradora deberán ponerlo en conocimiento de la Comisión de Seguimiento, que deberá resolver sobre su procedencia en el plazo máximo de 10 días.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A7560C" w:rsidRPr="00086548" w:rsidRDefault="00A7560C" w:rsidP="00A7560C">
+    <w:p w14:paraId="44BE74F7" w14:textId="77777777" w:rsidR="00A7560C" w:rsidRPr="00086548" w:rsidRDefault="00A7560C" w:rsidP="00A7560C">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="425" w:hanging="425"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="EHUSans" w:eastAsia="Times New Roman" w:hAnsi="EHUSans" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A75552">
         <w:rPr>
           <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>La vigencia de este Convenio de Cooperación Educativa coincidirá con el período de prácticas, y estará condicionada en todo caso al cumplimiento de los requisitos mínimos regulados en el artículo 5.3 de la Normativa de la UPV/EHU Reguladora de las Prácticas Académicas Externas del Alumnado.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A7560C" w:rsidRPr="00A7560C" w:rsidRDefault="00A7560C" w:rsidP="00BE0D00">
+    <w:p w14:paraId="5999F62E" w14:textId="77777777" w:rsidR="00A7560C" w:rsidRPr="00A7560C" w:rsidRDefault="00A7560C" w:rsidP="00BE0D00">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="426" w:hanging="425"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A7560C">
         <w:rPr>
           <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Bolsa de Ayuda total: </w:t>
       </w:r>
       <w:r w:rsidRPr="00982F5F">
@@ -5642,107 +5732,107 @@
           <w:b/>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00982F5F">
         <w:rPr>
           <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00A7560C">
         <w:rPr>
           <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> €. La entidad colaboradora deberá hacer efectivo el pago de la cantidad establecida en la Bolsa de Ayuda directamente a la alumna o el alumno por los medios que considere adecuados y cumplirá con las obligaciones fiscales correspondientes. Asimismo, la entidad colaboradora deberá cumplir con las obligaciones de cotización a la Seguridad Social.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00086548" w:rsidRPr="00EB14FF" w:rsidRDefault="00086548" w:rsidP="00086548">
+    <w:p w14:paraId="0286235F" w14:textId="77777777" w:rsidR="00086548" w:rsidRPr="00EB14FF" w:rsidRDefault="00086548" w:rsidP="00086548">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="EHUSans" w:eastAsia="Times New Roman" w:hAnsi="EHUSans" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00EB4111" w:rsidRDefault="00A7560C" w:rsidP="00086548">
+    <w:p w14:paraId="6F07B320" w14:textId="77777777" w:rsidR="00EB4111" w:rsidRDefault="00A7560C" w:rsidP="00086548">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="120" w:after="120" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">En </w:t>
       </w:r>
       <w:r w:rsidR="00EB4111" w:rsidRPr="00A75552">
         <w:rPr>
           <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Vitoria-Gasteiz, a  </w:t>
       </w:r>
       <w:r w:rsidR="009338A0" w:rsidRPr="00A75552">
         <w:rPr>
           <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Texto48"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="39" w:name="Texto48"/>
+      <w:bookmarkStart w:id="38" w:name="Texto48"/>
       <w:r w:rsidR="00EB4111" w:rsidRPr="00A75552">
         <w:rPr>
           <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r w:rsidR="009338A0" w:rsidRPr="00A75552">
         <w:rPr>
           <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="009338A0" w:rsidRPr="00A75552">
         <w:rPr>
           <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="00EB4111" w:rsidRPr="00A75552">
         <w:rPr>
@@ -5770,75 +5860,75 @@
       </w:r>
       <w:r w:rsidR="00EB4111" w:rsidRPr="00A75552">
         <w:rPr>
           <w:rFonts w:ascii="EHUSans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00EB4111" w:rsidRPr="00A75552">
         <w:rPr>
           <w:rFonts w:ascii="EHUSans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="009338A0" w:rsidRPr="00A75552">
         <w:rPr>
           <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="39"/>
+      <w:bookmarkEnd w:id="38"/>
       <w:r w:rsidR="00EB4111" w:rsidRPr="00A75552">
         <w:rPr>
           <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> de </w:t>
       </w:r>
       <w:r w:rsidR="009338A0" w:rsidRPr="00A75552">
         <w:rPr>
           <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Texto49"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="40" w:name="Texto49"/>
+      <w:bookmarkStart w:id="39" w:name="Texto49"/>
       <w:r w:rsidR="00EB4111" w:rsidRPr="00A75552">
         <w:rPr>
           <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r w:rsidR="009338A0" w:rsidRPr="00A75552">
         <w:rPr>
           <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="009338A0" w:rsidRPr="00A75552">
         <w:rPr>
           <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="00EB4111" w:rsidRPr="00A75552">
         <w:rPr>
@@ -5866,75 +5956,75 @@
       </w:r>
       <w:r w:rsidR="00EB4111" w:rsidRPr="00A75552">
         <w:rPr>
           <w:rFonts w:ascii="EHUSans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00EB4111" w:rsidRPr="00A75552">
         <w:rPr>
           <w:rFonts w:ascii="EHUSans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="009338A0" w:rsidRPr="00A75552">
         <w:rPr>
           <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="40"/>
+      <w:bookmarkEnd w:id="39"/>
       <w:r w:rsidR="00EB4111" w:rsidRPr="00A75552">
         <w:rPr>
           <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> de 20</w:t>
       </w:r>
       <w:r w:rsidR="009338A0" w:rsidRPr="00A75552">
         <w:rPr>
           <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Texto50"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="41" w:name="Texto50"/>
+      <w:bookmarkStart w:id="40" w:name="Texto50"/>
       <w:r w:rsidR="00EB4111" w:rsidRPr="00A75552">
         <w:rPr>
           <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r w:rsidR="009338A0" w:rsidRPr="00A75552">
         <w:rPr>
           <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="009338A0" w:rsidRPr="00A75552">
         <w:rPr>
           <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="00EB4111" w:rsidRPr="00A75552">
         <w:rPr>
@@ -5967,236 +6057,236 @@
         <w:rPr>
           <w:rFonts w:ascii="EHUSans"/>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00EB4111" w:rsidRPr="00A75552">
         <w:rPr>
           <w:rFonts w:ascii="EHUSans"/>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="009338A0" w:rsidRPr="00A75552">
         <w:rPr>
           <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="41"/>
+      <w:bookmarkEnd w:id="40"/>
     </w:p>
-    <w:p w:rsidR="00A75552" w:rsidRDefault="00A75552" w:rsidP="00A75552">
+    <w:p w14:paraId="156FB4A3" w14:textId="77777777" w:rsidR="00A75552" w:rsidRDefault="00A75552" w:rsidP="00A75552">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="120" w:after="120" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2977"/>
         <w:gridCol w:w="3686"/>
         <w:gridCol w:w="2975"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00A75552" w:rsidTr="001012A0">
+      <w:tr w:rsidR="00A75552" w14:paraId="4B95EE44" w14:textId="77777777" w:rsidTr="001012A0">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A75552" w:rsidRPr="001012A0" w:rsidRDefault="00A75552" w:rsidP="00086548">
+          <w:p w14:paraId="79718BE1" w14:textId="77777777" w:rsidR="00A75552" w:rsidRPr="001012A0" w:rsidRDefault="00A75552" w:rsidP="00086548">
             <w:pPr>
               <w:pStyle w:val="Prrafodelista"/>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="360" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001012A0">
               <w:rPr>
                 <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>LA ESCUELA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A75552" w:rsidRPr="001012A0" w:rsidRDefault="00A75552" w:rsidP="00086548">
+          <w:p w14:paraId="14103F8F" w14:textId="77777777" w:rsidR="00A75552" w:rsidRPr="001012A0" w:rsidRDefault="00A75552" w:rsidP="00086548">
             <w:pPr>
               <w:pStyle w:val="Prrafodelista"/>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="360" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001012A0">
               <w:rPr>
                 <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>EMPRESA</w:t>
             </w:r>
             <w:r w:rsidR="000E3486" w:rsidRPr="001012A0">
               <w:rPr>
                 <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>/ENTIDAD COLABORADORA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2975" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A75552" w:rsidRPr="001012A0" w:rsidRDefault="00174275" w:rsidP="00174275">
+          <w:p w14:paraId="4E631E80" w14:textId="77777777" w:rsidR="00A75552" w:rsidRPr="001012A0" w:rsidRDefault="00174275" w:rsidP="00174275">
             <w:pPr>
               <w:pStyle w:val="Prrafodelista"/>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="360" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001012A0">
               <w:rPr>
                 <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>ALUMNA</w:t>
             </w:r>
             <w:r w:rsidR="00A75552" w:rsidRPr="001012A0">
               <w:rPr>
                 <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>/</w:t>
             </w:r>
             <w:r w:rsidRPr="001012A0">
               <w:rPr>
                 <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>O</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A75552" w:rsidTr="001012A0">
+      <w:tr w:rsidR="00A75552" w14:paraId="40600D6E" w14:textId="77777777" w:rsidTr="001012A0">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00A75552" w:rsidRDefault="008C0812" w:rsidP="00086548">
+          <w:p w14:paraId="51E27168" w14:textId="77777777" w:rsidR="00A75552" w:rsidRDefault="008C0812" w:rsidP="00086548">
             <w:pPr>
               <w:pStyle w:val="Prrafodelista"/>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="360" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Fco. Javier Basogain Olabe</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00A75552" w:rsidRPr="00982F5F" w:rsidRDefault="009338A0" w:rsidP="00086548">
+          <w:p w14:paraId="7725804A" w14:textId="77777777" w:rsidR="00A75552" w:rsidRPr="00982F5F" w:rsidRDefault="009338A0" w:rsidP="00086548">
             <w:pPr>
               <w:pStyle w:val="Prrafodelista"/>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="360" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00982F5F">
               <w:rPr>
                 <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texto50"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
@@ -6273,51 +6363,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="EHUSans"/>
                 <w:b/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00982F5F">
               <w:rPr>
                 <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2975" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00A75552" w:rsidRPr="00982F5F" w:rsidRDefault="009338A0" w:rsidP="00086548">
+          <w:p w14:paraId="74B78B18" w14:textId="77777777" w:rsidR="00A75552" w:rsidRPr="00982F5F" w:rsidRDefault="009338A0" w:rsidP="00086548">
             <w:pPr>
               <w:pStyle w:val="Prrafodelista"/>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="360" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00982F5F">
               <w:rPr>
                 <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texto50"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
@@ -6390,281 +6480,281 @@
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00A75552" w:rsidRPr="00982F5F">
               <w:rPr>
                 <w:rFonts w:ascii="EHUSans"/>
                 <w:b/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00982F5F">
               <w:rPr>
                 <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A75552" w:rsidTr="001012A0">
+      <w:tr w:rsidR="00A75552" w14:paraId="4F3E52FD" w14:textId="77777777" w:rsidTr="001012A0">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00A75552" w:rsidRDefault="00A75552" w:rsidP="00086548">
+          <w:p w14:paraId="3FF01C96" w14:textId="77777777" w:rsidR="00A75552" w:rsidRDefault="00A75552" w:rsidP="00086548">
             <w:pPr>
               <w:pStyle w:val="Prrafodelista"/>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="360" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A75552">
               <w:rPr>
                 <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>(firma y sello)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00A75552" w:rsidRDefault="00A75552" w:rsidP="00086548">
+          <w:p w14:paraId="79858858" w14:textId="77777777" w:rsidR="00A75552" w:rsidRDefault="00A75552" w:rsidP="00086548">
             <w:pPr>
               <w:pStyle w:val="Prrafodelista"/>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="360" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A75552">
               <w:rPr>
                 <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>(firma y sello)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2975" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00A75552" w:rsidRDefault="00A75552" w:rsidP="00086548">
+          <w:p w14:paraId="12CCA0B7" w14:textId="77777777" w:rsidR="00A75552" w:rsidRDefault="00A75552" w:rsidP="00086548">
             <w:pPr>
               <w:pStyle w:val="Prrafodelista"/>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="360" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A75552">
               <w:rPr>
                 <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>(firma)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00A75552" w:rsidRDefault="00A75552" w:rsidP="00A75552">
+    <w:p w14:paraId="25028AD4" w14:textId="77777777" w:rsidR="00A75552" w:rsidRDefault="00A75552" w:rsidP="00A75552">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="120" w:after="120" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00EB14FF" w:rsidRDefault="00EB14FF" w:rsidP="00A75552">
+    <w:p w14:paraId="6D94B577" w14:textId="77777777" w:rsidR="00EB14FF" w:rsidRDefault="00EB14FF" w:rsidP="00A75552">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="120" w:after="120" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="0069640C" w:rsidRDefault="0069640C">
+    <w:p w14:paraId="7D0276E2" w14:textId="77777777" w:rsidR="0069640C" w:rsidRDefault="0069640C">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001012A0" w:rsidRPr="00A75552" w:rsidRDefault="001012A0" w:rsidP="00A75552">
+    <w:p w14:paraId="6297C897" w14:textId="77777777" w:rsidR="001012A0" w:rsidRPr="00A75552" w:rsidRDefault="001012A0" w:rsidP="00A75552">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="120" w:after="120" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4810"/>
         <w:gridCol w:w="4818"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00B52A1B" w:rsidRPr="00A75552" w:rsidTr="008741F4">
+      <w:tr w:rsidR="00B52A1B" w:rsidRPr="00A75552" w14:paraId="1E6522CF" w14:textId="77777777" w:rsidTr="008741F4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4810" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00FA4C5B" w:rsidRPr="00A75552" w:rsidRDefault="00AD1B7A" w:rsidP="00413DA6">
+          <w:p w14:paraId="73F738DF" w14:textId="77777777" w:rsidR="00FA4C5B" w:rsidRPr="00A75552" w:rsidRDefault="00AD1B7A" w:rsidP="00413DA6">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A75552">
               <w:rPr>
                 <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:br w:type="page"/>
             </w:r>
             <w:r w:rsidR="00B52A1B" w:rsidRPr="00A75552">
               <w:rPr>
                 <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">NOMBRE </w:t>
             </w:r>
             <w:r w:rsidR="00FA4C5B" w:rsidRPr="00A75552">
               <w:rPr>
                 <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Y APELLIDOS </w:t>
             </w:r>
             <w:r w:rsidR="00683437">
               <w:rPr>
                 <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>ESTUDIANTE:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00B52A1B" w:rsidRPr="00A75552" w:rsidRDefault="009338A0" w:rsidP="00413DA6">
+          <w:p w14:paraId="6E4DB20E" w14:textId="77777777" w:rsidR="00B52A1B" w:rsidRPr="00A75552" w:rsidRDefault="009338A0" w:rsidP="00413DA6">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A75552">
               <w:rPr>
                 <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texto22"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="42" w:name="Texto22"/>
+            <w:bookmarkStart w:id="41" w:name="Texto22"/>
             <w:r w:rsidR="00B52A1B" w:rsidRPr="00A75552">
               <w:rPr>
                 <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00A75552">
               <w:rPr>
                 <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00A75552">
               <w:rPr>
                 <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00B52A1B" w:rsidRPr="00A75552">
               <w:rPr>
@@ -6697,86 +6787,86 @@
               <w:rPr>
                 <w:rFonts w:ascii="EHUSans"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00B52A1B" w:rsidRPr="00A75552">
               <w:rPr>
                 <w:rFonts w:ascii="EHUSans"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00A75552">
               <w:rPr>
                 <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="42"/>
+            <w:bookmarkEnd w:id="41"/>
           </w:p>
-          <w:p w:rsidR="00B52A1B" w:rsidRPr="00A75552" w:rsidRDefault="00B52A1B" w:rsidP="00413DA6">
+          <w:p w14:paraId="35B4A46B" w14:textId="77777777" w:rsidR="00B52A1B" w:rsidRPr="00A75552" w:rsidRDefault="00B52A1B" w:rsidP="00413DA6">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A75552">
               <w:rPr>
                 <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">DNI </w:t>
             </w:r>
             <w:r w:rsidR="009338A0" w:rsidRPr="00A75552">
               <w:rPr>
                 <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texto24"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="43" w:name="Texto24"/>
+            <w:bookmarkStart w:id="42" w:name="Texto24"/>
             <w:r w:rsidRPr="00A75552">
               <w:rPr>
                 <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidR="009338A0" w:rsidRPr="00A75552">
               <w:rPr>
                 <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidR="009338A0" w:rsidRPr="00A75552">
               <w:rPr>
                 <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00A75552">
               <w:rPr>
@@ -6809,53 +6899,53 @@
               <w:rPr>
                 <w:rFonts w:ascii="EHUSans"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00A75552">
               <w:rPr>
                 <w:rFonts w:ascii="EHUSans"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="009338A0" w:rsidRPr="00A75552">
               <w:rPr>
                 <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="43"/>
+            <w:bookmarkEnd w:id="42"/>
           </w:p>
-          <w:p w:rsidR="00ED0401" w:rsidRDefault="00ED0401" w:rsidP="00413DA6">
+          <w:p w14:paraId="6E1474E9" w14:textId="77777777" w:rsidR="00ED0401" w:rsidRDefault="00ED0401" w:rsidP="00413DA6">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>FECHA DE NACIMIENTO:</w:t>
             </w:r>
             <w:r w:rsidRPr="00A75552">
               <w:rPr>
                 <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
@@ -6929,93 +7019,93 @@
                 <w:rFonts w:ascii="EHUSans"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00A75552">
               <w:rPr>
                 <w:rFonts w:ascii="EHUSans"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00A75552">
               <w:rPr>
                 <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00B52A1B" w:rsidRPr="00A75552" w:rsidRDefault="004F4A54" w:rsidP="00413DA6">
+          <w:p w14:paraId="21D5F8E5" w14:textId="77777777" w:rsidR="00B52A1B" w:rsidRPr="00A75552" w:rsidRDefault="004F4A54" w:rsidP="00413DA6">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>GRADO EN:</w:t>
             </w:r>
             <w:r w:rsidR="00B52A1B" w:rsidRPr="00A75552">
               <w:rPr>
                 <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="009338A0" w:rsidRPr="00A75552">
               <w:rPr>
                 <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texto26"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="44" w:name="Texto26"/>
+            <w:bookmarkStart w:id="43" w:name="Texto26"/>
             <w:r w:rsidR="00B52A1B" w:rsidRPr="00A75552">
               <w:rPr>
                 <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidR="009338A0" w:rsidRPr="00A75552">
               <w:rPr>
                 <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidR="009338A0" w:rsidRPr="00A75552">
               <w:rPr>
                 <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00B52A1B" w:rsidRPr="00A75552">
               <w:rPr>
@@ -7048,104 +7138,104 @@
               <w:rPr>
                 <w:rFonts w:ascii="EHUSans"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00B52A1B" w:rsidRPr="00A75552">
               <w:rPr>
                 <w:rFonts w:ascii="EHUSans"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="009338A0" w:rsidRPr="00A75552">
               <w:rPr>
                 <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="44"/>
+            <w:bookmarkEnd w:id="43"/>
           </w:p>
-          <w:p w:rsidR="00B52A1B" w:rsidRPr="00A75552" w:rsidRDefault="00B52A1B" w:rsidP="00413DA6">
+          <w:p w14:paraId="28BA328C" w14:textId="77777777" w:rsidR="00B52A1B" w:rsidRPr="00A75552" w:rsidRDefault="00B52A1B" w:rsidP="00413DA6">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A75552">
               <w:rPr>
                 <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>DIRECCIÓN</w:t>
             </w:r>
             <w:r w:rsidR="004F4A54">
               <w:rPr>
                 <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
             <w:r w:rsidRPr="00A75552">
               <w:rPr>
                 <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="009338A0" w:rsidRPr="00A75552">
               <w:rPr>
                 <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texto25"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="45" w:name="Texto25"/>
+            <w:bookmarkStart w:id="44" w:name="Texto25"/>
             <w:r w:rsidRPr="00A75552">
               <w:rPr>
                 <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidR="009338A0" w:rsidRPr="00A75552">
               <w:rPr>
                 <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidR="009338A0" w:rsidRPr="00A75552">
               <w:rPr>
                 <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00A75552">
               <w:rPr>
@@ -7178,104 +7268,104 @@
               <w:rPr>
                 <w:rFonts w:ascii="EHUSans"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00A75552">
               <w:rPr>
                 <w:rFonts w:ascii="EHUSans"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="009338A0" w:rsidRPr="00A75552">
               <w:rPr>
                 <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="45"/>
+            <w:bookmarkEnd w:id="44"/>
           </w:p>
-          <w:p w:rsidR="00B52A1B" w:rsidRPr="00A75552" w:rsidRDefault="00B52A1B" w:rsidP="00413DA6">
+          <w:p w14:paraId="0A31F809" w14:textId="77777777" w:rsidR="00B52A1B" w:rsidRPr="00A75552" w:rsidRDefault="00B52A1B" w:rsidP="00413DA6">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A75552">
               <w:rPr>
                 <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>LOCALIDAD</w:t>
             </w:r>
             <w:r w:rsidR="004F4A54">
               <w:rPr>
                 <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
             <w:r w:rsidRPr="00A75552">
               <w:rPr>
                 <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="009338A0" w:rsidRPr="00A75552">
               <w:rPr>
                 <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texto27"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="46" w:name="Texto27"/>
+            <w:bookmarkStart w:id="45" w:name="Texto27"/>
             <w:r w:rsidRPr="00A75552">
               <w:rPr>
                 <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidR="009338A0" w:rsidRPr="00A75552">
               <w:rPr>
                 <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidR="009338A0" w:rsidRPr="00A75552">
               <w:rPr>
                 <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00A75552">
               <w:rPr>
@@ -7308,51 +7398,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="EHUSans"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00A75552">
               <w:rPr>
                 <w:rFonts w:ascii="EHUSans"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="009338A0" w:rsidRPr="00A75552">
               <w:rPr>
                 <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="46"/>
+            <w:bookmarkEnd w:id="45"/>
             <w:r w:rsidRPr="00A75552">
               <w:rPr>
                 <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">       C.P. </w:t>
             </w:r>
             <w:r w:rsidR="009338A0" w:rsidRPr="00A75552">
               <w:rPr>
                 <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00A75552">
@@ -7410,51 +7500,51 @@
                 <w:rFonts w:ascii="EHUSans"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00A75552">
               <w:rPr>
                 <w:rFonts w:ascii="EHUSans"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="009338A0" w:rsidRPr="00A75552">
               <w:rPr>
                 <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00882438" w:rsidRPr="00A75552" w:rsidRDefault="00882438" w:rsidP="00882438">
+          <w:p w14:paraId="3A051636" w14:textId="77777777" w:rsidR="00882438" w:rsidRPr="00A75552" w:rsidRDefault="00882438" w:rsidP="00882438">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A75552">
               <w:rPr>
                 <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>PROVINCIA</w:t>
             </w:r>
             <w:r w:rsidR="004F4A54">
               <w:rPr>
                 <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>:</w:t>
@@ -7538,102 +7628,102 @@
                 <w:rFonts w:ascii="EHUSans"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00A75552">
               <w:rPr>
                 <w:rFonts w:ascii="EHUSans"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="009338A0" w:rsidRPr="00A75552">
               <w:rPr>
                 <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00B52A1B" w:rsidRPr="00A75552" w:rsidRDefault="00B52A1B" w:rsidP="00413DA6">
+          <w:p w14:paraId="7031DE25" w14:textId="77777777" w:rsidR="00B52A1B" w:rsidRPr="00A75552" w:rsidRDefault="00B52A1B" w:rsidP="00413DA6">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A75552">
               <w:rPr>
                 <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>TELÉFONO</w:t>
             </w:r>
             <w:r w:rsidR="004F4A54">
               <w:rPr>
                 <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
             <w:r w:rsidRPr="00A75552">
               <w:rPr>
                 <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="009338A0" w:rsidRPr="00A75552">
               <w:rPr>
                 <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texto46"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="47" w:name="Texto46"/>
+            <w:bookmarkStart w:id="46" w:name="Texto46"/>
             <w:r w:rsidRPr="00A75552">
               <w:rPr>
                 <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidR="009338A0" w:rsidRPr="00A75552">
               <w:rPr>
                 <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidR="009338A0" w:rsidRPr="00A75552">
               <w:rPr>
                 <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00A75552">
               <w:rPr>
@@ -7666,103 +7756,103 @@
               <w:rPr>
                 <w:rFonts w:ascii="EHUSans"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00A75552">
               <w:rPr>
                 <w:rFonts w:ascii="EHUSans"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="009338A0" w:rsidRPr="00A75552">
               <w:rPr>
                 <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="47"/>
+            <w:bookmarkEnd w:id="46"/>
           </w:p>
-          <w:p w:rsidR="00B52A1B" w:rsidRPr="00A75552" w:rsidRDefault="00B52A1B" w:rsidP="00413DA6">
+          <w:p w14:paraId="44242B0D" w14:textId="77777777" w:rsidR="00B52A1B" w:rsidRPr="00A75552" w:rsidRDefault="00B52A1B" w:rsidP="00413DA6">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A75552">
               <w:rPr>
                 <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>E-MAIL</w:t>
             </w:r>
             <w:r w:rsidR="004F4A54">
               <w:rPr>
                 <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
             <w:r w:rsidRPr="00A75552">
               <w:rPr>
                 <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="009338A0" w:rsidRPr="00A75552">
               <w:rPr>
                 <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texto28"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="48" w:name="Texto28"/>
+            <w:bookmarkStart w:id="47" w:name="Texto28"/>
             <w:r w:rsidRPr="00A75552">
               <w:rPr>
                 <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidR="009338A0" w:rsidRPr="00A75552">
               <w:rPr>
                 <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidR="009338A0" w:rsidRPr="00A75552">
               <w:rPr>
                 <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00A75552">
               <w:rPr>
@@ -7795,107 +7885,107 @@
               <w:rPr>
                 <w:rFonts w:ascii="EHUSans"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00A75552">
               <w:rPr>
                 <w:rFonts w:ascii="EHUSans"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="009338A0" w:rsidRPr="00A75552">
               <w:rPr>
                 <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="48"/>
+            <w:bookmarkEnd w:id="47"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4818" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B52A1B" w:rsidRPr="00A75552" w:rsidRDefault="00B52A1B" w:rsidP="00413DA6">
+          <w:p w14:paraId="3A946412" w14:textId="77777777" w:rsidR="00B52A1B" w:rsidRPr="00A75552" w:rsidRDefault="00B52A1B" w:rsidP="00413DA6">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A75552">
               <w:rPr>
                 <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>EMPRESA</w:t>
             </w:r>
             <w:r w:rsidR="000E3486">
               <w:rPr>
                 <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>/ENTIDAD COLABORADORA</w:t>
             </w:r>
             <w:r w:rsidRPr="00A75552">
               <w:rPr>
                 <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="009338A0" w:rsidRPr="00A75552">
               <w:rPr>
                 <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texto29"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="49" w:name="Texto29"/>
+            <w:bookmarkStart w:id="48" w:name="Texto29"/>
             <w:r w:rsidRPr="00A75552">
               <w:rPr>
                 <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidR="009338A0" w:rsidRPr="00A75552">
               <w:rPr>
                 <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidR="009338A0" w:rsidRPr="00A75552">
               <w:rPr>
                 <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00A75552">
               <w:rPr>
@@ -7928,53 +8018,53 @@
               <w:rPr>
                 <w:rFonts w:ascii="EHUSans"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00A75552">
               <w:rPr>
                 <w:rFonts w:ascii="EHUSans"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="009338A0" w:rsidRPr="00A75552">
               <w:rPr>
                 <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="49"/>
+            <w:bookmarkEnd w:id="48"/>
           </w:p>
-          <w:p w:rsidR="00FA4C5B" w:rsidRPr="00A75552" w:rsidRDefault="00882438" w:rsidP="00413DA6">
+          <w:p w14:paraId="69CFD1EA" w14:textId="77777777" w:rsidR="00FA4C5B" w:rsidRPr="00A75552" w:rsidRDefault="00882438" w:rsidP="00413DA6">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A75552">
               <w:rPr>
                 <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>N</w:t>
             </w:r>
             <w:r w:rsidR="00FA4C5B" w:rsidRPr="00A75552">
               <w:rPr>
                 <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">IF </w:t>
@@ -8049,102 +8139,102 @@
                 <w:rFonts w:ascii="EHUSans"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00FA4C5B" w:rsidRPr="00A75552">
               <w:rPr>
                 <w:rFonts w:ascii="EHUSans"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="009338A0" w:rsidRPr="00A75552">
               <w:rPr>
                 <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00B52A1B" w:rsidRPr="00A75552" w:rsidRDefault="00B52A1B" w:rsidP="00413DA6">
+          <w:p w14:paraId="64B4F3DE" w14:textId="77777777" w:rsidR="00B52A1B" w:rsidRPr="00A75552" w:rsidRDefault="00B52A1B" w:rsidP="00413DA6">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A75552">
               <w:rPr>
                 <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>SECTOR ACTIVIDAD</w:t>
             </w:r>
             <w:r w:rsidR="004F4A54">
               <w:rPr>
                 <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
             <w:r w:rsidRPr="00A75552">
               <w:rPr>
                 <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="009338A0" w:rsidRPr="00A75552">
               <w:rPr>
                 <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texto30"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="50" w:name="Texto30"/>
+            <w:bookmarkStart w:id="49" w:name="Texto30"/>
             <w:r w:rsidRPr="00A75552">
               <w:rPr>
                 <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidR="009338A0" w:rsidRPr="00A75552">
               <w:rPr>
                 <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidR="009338A0" w:rsidRPr="00A75552">
               <w:rPr>
                 <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00A75552">
               <w:rPr>
@@ -8177,104 +8267,104 @@
               <w:rPr>
                 <w:rFonts w:ascii="EHUSans"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00A75552">
               <w:rPr>
                 <w:rFonts w:ascii="EHUSans"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="009338A0" w:rsidRPr="00A75552">
               <w:rPr>
                 <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="50"/>
+            <w:bookmarkEnd w:id="49"/>
           </w:p>
-          <w:p w:rsidR="00B52A1B" w:rsidRPr="00A75552" w:rsidRDefault="00B52A1B" w:rsidP="00413DA6">
+          <w:p w14:paraId="0CFC8124" w14:textId="77777777" w:rsidR="00B52A1B" w:rsidRPr="00A75552" w:rsidRDefault="00B52A1B" w:rsidP="00413DA6">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A75552">
               <w:rPr>
                 <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>DIRECCIÓN</w:t>
             </w:r>
             <w:r w:rsidR="004F4A54">
               <w:rPr>
                 <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
             <w:r w:rsidRPr="00A75552">
               <w:rPr>
                 <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="009338A0" w:rsidRPr="00A75552">
               <w:rPr>
                 <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texto31"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="51" w:name="Texto31"/>
+            <w:bookmarkStart w:id="50" w:name="Texto31"/>
             <w:r w:rsidRPr="00A75552">
               <w:rPr>
                 <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidR="009338A0" w:rsidRPr="00A75552">
               <w:rPr>
                 <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidR="009338A0" w:rsidRPr="00A75552">
               <w:rPr>
                 <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00A75552">
               <w:rPr>
@@ -8307,103 +8397,103 @@
               <w:rPr>
                 <w:rFonts w:ascii="EHUSans"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00A75552">
               <w:rPr>
                 <w:rFonts w:ascii="EHUSans"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="009338A0" w:rsidRPr="00A75552">
               <w:rPr>
                 <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="51"/>
+            <w:bookmarkEnd w:id="50"/>
           </w:p>
-          <w:p w:rsidR="00B52A1B" w:rsidRPr="00A75552" w:rsidRDefault="00B52A1B" w:rsidP="00413DA6">
+          <w:p w14:paraId="4DF2EE5C" w14:textId="77777777" w:rsidR="00B52A1B" w:rsidRPr="00A75552" w:rsidRDefault="00B52A1B" w:rsidP="00413DA6">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A75552">
               <w:rPr>
                 <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>LOCALIDAD</w:t>
             </w:r>
             <w:r w:rsidR="004F4A54">
               <w:rPr>
                 <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
             <w:r w:rsidRPr="00A75552">
               <w:rPr>
                 <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="009338A0" w:rsidRPr="00A75552">
               <w:rPr>
                 <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texto32"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="52" w:name="Texto32"/>
+            <w:bookmarkStart w:id="51" w:name="Texto32"/>
             <w:r w:rsidRPr="00A75552">
               <w:rPr>
                 <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidR="009338A0" w:rsidRPr="00A75552">
               <w:rPr>
                 <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidR="009338A0" w:rsidRPr="00A75552">
               <w:rPr>
                 <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00A75552">
               <w:rPr>
@@ -8436,51 +8526,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="EHUSans"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00A75552">
               <w:rPr>
                 <w:rFonts w:ascii="EHUSans"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="009338A0" w:rsidRPr="00A75552">
               <w:rPr>
                 <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="52"/>
+            <w:bookmarkEnd w:id="51"/>
             <w:r w:rsidRPr="00A75552">
               <w:rPr>
                 <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">        C.P. </w:t>
             </w:r>
             <w:r w:rsidR="009338A0" w:rsidRPr="00A75552">
               <w:rPr>
                 <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00A75552">
@@ -8538,51 +8628,51 @@
                 <w:rFonts w:ascii="EHUSans"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00A75552">
               <w:rPr>
                 <w:rFonts w:ascii="EHUSans"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="009338A0" w:rsidRPr="00A75552">
               <w:rPr>
                 <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00882438" w:rsidRPr="00A75552" w:rsidRDefault="00882438" w:rsidP="00413DA6">
+          <w:p w14:paraId="7BAF26AB" w14:textId="77777777" w:rsidR="00882438" w:rsidRPr="00A75552" w:rsidRDefault="00882438" w:rsidP="00413DA6">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A75552">
               <w:rPr>
                 <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>PROVINCIA</w:t>
             </w:r>
             <w:r w:rsidR="004F4A54">
               <w:rPr>
                 <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>:</w:t>
@@ -8666,102 +8756,102 @@
                 <w:rFonts w:ascii="EHUSans"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00A75552">
               <w:rPr>
                 <w:rFonts w:ascii="EHUSans"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="009338A0" w:rsidRPr="00A75552">
               <w:rPr>
                 <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00B52A1B" w:rsidRPr="00A75552" w:rsidRDefault="00B52A1B" w:rsidP="00413DA6">
+          <w:p w14:paraId="096B79DE" w14:textId="77777777" w:rsidR="00B52A1B" w:rsidRPr="00A75552" w:rsidRDefault="00B52A1B" w:rsidP="00413DA6">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A75552">
               <w:rPr>
                 <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>TELÉFONO</w:t>
             </w:r>
             <w:r w:rsidR="004F4A54">
               <w:rPr>
                 <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
             <w:r w:rsidRPr="00A75552">
               <w:rPr>
                 <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="009338A0" w:rsidRPr="00A75552">
               <w:rPr>
                 <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texto34"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="53" w:name="Texto34"/>
+            <w:bookmarkStart w:id="52" w:name="Texto34"/>
             <w:r w:rsidRPr="00A75552">
               <w:rPr>
                 <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidR="009338A0" w:rsidRPr="00A75552">
               <w:rPr>
                 <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidR="009338A0" w:rsidRPr="00A75552">
               <w:rPr>
                 <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00A75552">
               <w:rPr>
@@ -8794,103 +8884,103 @@
               <w:rPr>
                 <w:rFonts w:ascii="EHUSans"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00A75552">
               <w:rPr>
                 <w:rFonts w:ascii="EHUSans"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="009338A0" w:rsidRPr="00A75552">
               <w:rPr>
                 <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="53"/>
+            <w:bookmarkEnd w:id="52"/>
           </w:p>
-          <w:p w:rsidR="00B52A1B" w:rsidRPr="00A75552" w:rsidRDefault="00882438" w:rsidP="00413DA6">
+          <w:p w14:paraId="7B2EE3FB" w14:textId="77777777" w:rsidR="00B52A1B" w:rsidRPr="00A75552" w:rsidRDefault="00882438" w:rsidP="00413DA6">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A75552">
               <w:rPr>
                 <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>PÁGINA WEB</w:t>
             </w:r>
             <w:r w:rsidR="004F4A54">
               <w:rPr>
                 <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
             <w:r w:rsidR="00B52A1B" w:rsidRPr="00A75552">
               <w:rPr>
                 <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="009338A0" w:rsidRPr="00A75552">
               <w:rPr>
                 <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texto35"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="54" w:name="Texto35"/>
+            <w:bookmarkStart w:id="53" w:name="Texto35"/>
             <w:r w:rsidR="00B52A1B" w:rsidRPr="00A75552">
               <w:rPr>
                 <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidR="009338A0" w:rsidRPr="00A75552">
               <w:rPr>
                 <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidR="009338A0" w:rsidRPr="00A75552">
               <w:rPr>
                 <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00B52A1B" w:rsidRPr="00A75552">
               <w:rPr>
@@ -8923,53 +9013,53 @@
               <w:rPr>
                 <w:rFonts w:ascii="EHUSans"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00B52A1B" w:rsidRPr="00A75552">
               <w:rPr>
                 <w:rFonts w:ascii="EHUSans"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="009338A0" w:rsidRPr="00A75552">
               <w:rPr>
                 <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="54"/>
+            <w:bookmarkEnd w:id="53"/>
           </w:p>
-          <w:p w:rsidR="00A07EA0" w:rsidRPr="00A75552" w:rsidRDefault="00A07EA0" w:rsidP="00A07EA0">
+          <w:p w14:paraId="50ED0613" w14:textId="77777777" w:rsidR="00A07EA0" w:rsidRPr="00A75552" w:rsidRDefault="00A07EA0" w:rsidP="00A07EA0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A75552">
               <w:rPr>
                 <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>E-MAIL DE</w:t>
             </w:r>
             <w:r w:rsidR="004F4A54">
               <w:rPr>
                 <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
@@ -9021,51 +9111,51 @@
             </w:r>
             <w:r w:rsidR="004F4A54">
               <w:rPr>
                 <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">: </w:t>
             </w:r>
             <w:r w:rsidR="009338A0" w:rsidRPr="00A75552">
               <w:rPr>
                 <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texto33"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="55" w:name="Texto33"/>
+            <w:bookmarkStart w:id="54" w:name="Texto33"/>
             <w:r w:rsidRPr="00A75552">
               <w:rPr>
                 <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidR="009338A0" w:rsidRPr="00A75552">
               <w:rPr>
                 <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidR="009338A0" w:rsidRPr="00A75552">
               <w:rPr>
                 <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00A75552">
               <w:rPr>
@@ -9098,53 +9188,53 @@
               <w:rPr>
                 <w:rFonts w:ascii="EHUSans"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00A75552">
               <w:rPr>
                 <w:rFonts w:ascii="EHUSans"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="009338A0" w:rsidRPr="00A75552">
               <w:rPr>
                 <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="55"/>
+            <w:bookmarkEnd w:id="54"/>
           </w:p>
-          <w:p w:rsidR="002C45CE" w:rsidRPr="00A75552" w:rsidRDefault="00A07EA0" w:rsidP="002C45CE">
+          <w:p w14:paraId="300EE457" w14:textId="77777777" w:rsidR="002C45CE" w:rsidRPr="00A75552" w:rsidRDefault="00A07EA0" w:rsidP="002C45CE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A75552">
               <w:rPr>
                 <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>E-MAIL DEL</w:t>
             </w:r>
             <w:r w:rsidR="00CF4F45" w:rsidRPr="00A75552">
               <w:rPr>
                 <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
@@ -9164,51 +9254,51 @@
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>/ENTIDAD COLABORADORA</w:t>
             </w:r>
             <w:r w:rsidR="00CF4F45" w:rsidRPr="00A75552">
               <w:rPr>
                 <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> QUE FIRMA EL CONVENIO</w:t>
             </w:r>
             <w:r w:rsidR="004F4A54">
               <w:rPr>
                 <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00A07EA0" w:rsidRPr="00A75552" w:rsidRDefault="009338A0" w:rsidP="002C45CE">
+          <w:p w14:paraId="465AA47D" w14:textId="77777777" w:rsidR="00A07EA0" w:rsidRPr="00A75552" w:rsidRDefault="009338A0" w:rsidP="002C45CE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A75552">
               <w:rPr>
                 <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texto33"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidR="00A07EA0" w:rsidRPr="00A75552">
               <w:rPr>
@@ -9268,105 +9358,105 @@
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00A07EA0" w:rsidRPr="00A75552">
               <w:rPr>
                 <w:rFonts w:ascii="EHUSans"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00A75552">
               <w:rPr>
                 <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00AD1B7A" w:rsidRPr="00A75552" w:rsidRDefault="002C45CE" w:rsidP="00413DA6">
+    <w:p w14:paraId="28F5190C" w14:textId="77777777" w:rsidR="00AD1B7A" w:rsidRPr="00A75552" w:rsidRDefault="002C45CE" w:rsidP="00413DA6">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A75552">
         <w:rPr>
           <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Todos los datos son campos obligatorios.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00AD1B7A" w:rsidRPr="00A75552" w:rsidSect="00901D67">
-      <w:footerReference w:type="default" r:id="rId9"/>
+      <w:footerReference w:type="default" r:id="rId10"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="965" w:right="1134" w:bottom="1134" w:left="1134" w:header="568" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="299"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00896C6C" w:rsidRDefault="00896C6C" w:rsidP="00266F1D">
+    <w:p w14:paraId="0C4092FD" w14:textId="77777777" w:rsidR="002D4A54" w:rsidRDefault="002D4A54" w:rsidP="00266F1D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00896C6C" w:rsidRDefault="00896C6C" w:rsidP="00266F1D">
+    <w:p w14:paraId="37801BB1" w14:textId="77777777" w:rsidR="002D4A54" w:rsidRDefault="002D4A54" w:rsidP="00266F1D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
@@ -9377,122 +9467,122 @@
     <w:panose1 w:val="02000503050000020004"/>
     <w:charset w:val="FF"/>
     <w:family w:val="modern"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800000A7" w:usb1="40000042" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Unicode MS">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="F7FFAFFF" w:usb1="E9DFFFFF" w:usb2="0000003F" w:usb3="00000000" w:csb0="003F01FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="1191581249"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr/>
     <w:sdtContent>
-      <w:p w:rsidR="00A55731" w:rsidRDefault="00A55731">
+      <w:p w14:paraId="0FA6B865" w14:textId="77777777" w:rsidR="00A55731" w:rsidRDefault="00A55731">
         <w:pPr>
           <w:pStyle w:val="Piedepgina"/>
           <w:jc w:val="right"/>
         </w:pPr>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="0033365A">
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:t>1</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
-  <w:p w:rsidR="00A55731" w:rsidRDefault="00A55731">
+  <w:p w14:paraId="09FCAD46" w14:textId="77777777" w:rsidR="00A55731" w:rsidRDefault="00A55731">
     <w:pPr>
       <w:pStyle w:val="Piedepgina"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00896C6C" w:rsidRDefault="00896C6C" w:rsidP="00266F1D">
+    <w:p w14:paraId="3D6969B5" w14:textId="77777777" w:rsidR="002D4A54" w:rsidRDefault="002D4A54" w:rsidP="00266F1D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00896C6C" w:rsidRDefault="00896C6C" w:rsidP="00266F1D">
+    <w:p w14:paraId="4A96AB7E" w14:textId="77777777" w:rsidR="002D4A54" w:rsidRDefault="002D4A54" w:rsidP="00266F1D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4081621D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="8D44D724"/>
     <w:lvl w:ilvl="0" w:tplc="32C4DA3A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="(%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -9624,174 +9714,178 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C0A0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C0A001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="1070350669">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="222717017">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="110"/>
   <w:embedSystemFonts/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
-  <w:documentProtection w:edit="forms" w:formatting="1" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="ux3v5dZTdbkX+lA1dc1J5qHseQdGK2IfjJ1htW56xXHes42hoh+SWgTD4R/U/XwklUwxc87aLjWEWOxR6UEiiw==" w:salt="T1mRe07nGxaQrzccPuib5w=="/>
+  <w:documentProtection w:edit="forms" w:formatting="1" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="uB7nrFVZqf3VquAzwQpyIifvUmyZPauDq/ODoYgxp5TvH4jQSKa8kBjFoUQkOyNb5/cV65s64Qxkl84/Q1L6+w==" w:salt="YU36AOjQu93UMe6yQ+pOFQ=="/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:doNotValidateAgainstSchema/>
   <w:doNotDemarcateInvalidXml/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="10241"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="001841F9"/>
     <w:rsid w:val="00013117"/>
     <w:rsid w:val="000144FB"/>
     <w:rsid w:val="0002459A"/>
     <w:rsid w:val="00025361"/>
     <w:rsid w:val="000521B9"/>
     <w:rsid w:val="00052E29"/>
     <w:rsid w:val="00052E96"/>
     <w:rsid w:val="00056EB4"/>
     <w:rsid w:val="00066E2C"/>
     <w:rsid w:val="00071942"/>
     <w:rsid w:val="00071F36"/>
     <w:rsid w:val="00084412"/>
     <w:rsid w:val="00086548"/>
     <w:rsid w:val="0008730F"/>
     <w:rsid w:val="000941CA"/>
     <w:rsid w:val="000D1BD5"/>
     <w:rsid w:val="000E3486"/>
     <w:rsid w:val="001012A0"/>
     <w:rsid w:val="00122F4F"/>
     <w:rsid w:val="00150162"/>
     <w:rsid w:val="00157FB7"/>
     <w:rsid w:val="00174275"/>
     <w:rsid w:val="001841F9"/>
     <w:rsid w:val="001925F7"/>
     <w:rsid w:val="001A31DC"/>
     <w:rsid w:val="001A6405"/>
     <w:rsid w:val="001A6D06"/>
     <w:rsid w:val="001B2DBD"/>
     <w:rsid w:val="001B4C95"/>
     <w:rsid w:val="001E0950"/>
     <w:rsid w:val="001E2654"/>
     <w:rsid w:val="001E401E"/>
     <w:rsid w:val="001E5010"/>
     <w:rsid w:val="001F2AE5"/>
     <w:rsid w:val="001F47F5"/>
     <w:rsid w:val="00221DBE"/>
     <w:rsid w:val="00263AD7"/>
     <w:rsid w:val="00266F1D"/>
     <w:rsid w:val="00270B30"/>
     <w:rsid w:val="002B41BD"/>
     <w:rsid w:val="002B5A67"/>
     <w:rsid w:val="002C45CE"/>
     <w:rsid w:val="002D1A1A"/>
     <w:rsid w:val="002D2EC7"/>
+    <w:rsid w:val="002D4A54"/>
     <w:rsid w:val="002E75A0"/>
     <w:rsid w:val="00317566"/>
     <w:rsid w:val="00327D74"/>
     <w:rsid w:val="0033365A"/>
     <w:rsid w:val="003337A7"/>
     <w:rsid w:val="00334116"/>
     <w:rsid w:val="003670A9"/>
     <w:rsid w:val="00374802"/>
     <w:rsid w:val="003B26DF"/>
     <w:rsid w:val="003C4B32"/>
     <w:rsid w:val="003C6ABE"/>
     <w:rsid w:val="003D1CE7"/>
     <w:rsid w:val="003F434D"/>
     <w:rsid w:val="004014A7"/>
     <w:rsid w:val="00413DA6"/>
     <w:rsid w:val="004274A3"/>
     <w:rsid w:val="0042761F"/>
     <w:rsid w:val="00432E24"/>
     <w:rsid w:val="00440606"/>
     <w:rsid w:val="004424CE"/>
     <w:rsid w:val="0047111D"/>
     <w:rsid w:val="00471BCE"/>
     <w:rsid w:val="004859E7"/>
     <w:rsid w:val="004923BB"/>
     <w:rsid w:val="004B3651"/>
     <w:rsid w:val="004E3FC9"/>
     <w:rsid w:val="004F0DAC"/>
     <w:rsid w:val="004F4A54"/>
     <w:rsid w:val="00503AFF"/>
     <w:rsid w:val="00517A11"/>
     <w:rsid w:val="00521F38"/>
     <w:rsid w:val="00531552"/>
     <w:rsid w:val="00546EB7"/>
     <w:rsid w:val="00556FCB"/>
     <w:rsid w:val="00597FB6"/>
+    <w:rsid w:val="005A0272"/>
     <w:rsid w:val="005B15DC"/>
     <w:rsid w:val="005C193D"/>
     <w:rsid w:val="005D1BA0"/>
     <w:rsid w:val="005D6F9A"/>
     <w:rsid w:val="00620CFD"/>
     <w:rsid w:val="006276B9"/>
     <w:rsid w:val="0063147F"/>
     <w:rsid w:val="00634A7B"/>
     <w:rsid w:val="0063634F"/>
     <w:rsid w:val="0067072D"/>
     <w:rsid w:val="00681C8F"/>
     <w:rsid w:val="00683437"/>
     <w:rsid w:val="006928DB"/>
     <w:rsid w:val="0069640C"/>
     <w:rsid w:val="006B2956"/>
     <w:rsid w:val="006C5E38"/>
     <w:rsid w:val="006D4FE9"/>
     <w:rsid w:val="006E0123"/>
     <w:rsid w:val="00725BF4"/>
     <w:rsid w:val="00734D55"/>
     <w:rsid w:val="00764C41"/>
     <w:rsid w:val="00770B24"/>
     <w:rsid w:val="00780C1C"/>
     <w:rsid w:val="007B5176"/>
     <w:rsid w:val="007B634D"/>
@@ -9813,50 +9907,51 @@
     <w:rsid w:val="008B10A2"/>
     <w:rsid w:val="008B5D4E"/>
     <w:rsid w:val="008C0812"/>
     <w:rsid w:val="008C4254"/>
     <w:rsid w:val="008D1F66"/>
     <w:rsid w:val="008D233E"/>
     <w:rsid w:val="008D4E04"/>
     <w:rsid w:val="008D7C42"/>
     <w:rsid w:val="008E04FC"/>
     <w:rsid w:val="008F3E87"/>
     <w:rsid w:val="008F50FE"/>
     <w:rsid w:val="00901D67"/>
     <w:rsid w:val="00904F28"/>
     <w:rsid w:val="0091659C"/>
     <w:rsid w:val="009338A0"/>
     <w:rsid w:val="00957D13"/>
     <w:rsid w:val="009726D0"/>
     <w:rsid w:val="009737A0"/>
     <w:rsid w:val="00982533"/>
     <w:rsid w:val="00982F5F"/>
     <w:rsid w:val="009920B9"/>
     <w:rsid w:val="00992615"/>
     <w:rsid w:val="00997108"/>
     <w:rsid w:val="009A61DB"/>
     <w:rsid w:val="009D4139"/>
+    <w:rsid w:val="009F6CC4"/>
     <w:rsid w:val="00A07EA0"/>
     <w:rsid w:val="00A12421"/>
     <w:rsid w:val="00A13A1A"/>
     <w:rsid w:val="00A32058"/>
     <w:rsid w:val="00A40AE6"/>
     <w:rsid w:val="00A46BFE"/>
     <w:rsid w:val="00A55731"/>
     <w:rsid w:val="00A75552"/>
     <w:rsid w:val="00A7560C"/>
     <w:rsid w:val="00A82628"/>
     <w:rsid w:val="00A866D6"/>
     <w:rsid w:val="00A93654"/>
     <w:rsid w:val="00AA17B5"/>
     <w:rsid w:val="00AC6F75"/>
     <w:rsid w:val="00AD1B7A"/>
     <w:rsid w:val="00AE056C"/>
     <w:rsid w:val="00B27B1B"/>
     <w:rsid w:val="00B3393B"/>
     <w:rsid w:val="00B409D5"/>
     <w:rsid w:val="00B52A1B"/>
     <w:rsid w:val="00B57D1B"/>
     <w:rsid w:val="00B71066"/>
     <w:rsid w:val="00B831B8"/>
     <w:rsid w:val="00B83DFA"/>
     <w:rsid w:val="00B969D7"/>
@@ -9919,78 +10014,79 @@
     <w:rsid w:val="00FA4C5B"/>
     <w:rsid w:val="00FA7A10"/>
     <w:rsid w:val="00FB74B6"/>
     <w:rsid w:val="00FB7876"/>
     <w:rsid w:val="00FC3FEA"/>
     <w:rsid w:val="00FE1CA9"/>
     <w:rsid w:val="00FE20B0"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapRight/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="subSup"/>
   </m:mathPr>
   <w:themeFontLang w:val="es-ES"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="10241"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:doNotEmbedSmartTags/>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
+  <w14:docId w14:val="0507B461"/>
   <w15:docId w15:val="{8BB96726-052A-44D7-B740-18150BB361F9}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:lang w:val="es-ES_tradnl" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -10318,50 +10414,55 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00413DA6"/>
     <w:pPr>
       <w:spacing w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="es-ES" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ttulo2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Ttulo2Car"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="00413DA6"/>
     <w:pPr>
       <w:keepNext/>
@@ -10641,77 +10742,100 @@
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:b/>
       <w:sz w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="Tablaconcuadrcula">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="Tablanormal"/>
     <w:uiPriority w:val="59"/>
     <w:rsid w:val="00B52A1B"/>
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
+  <w:style w:type="character" w:styleId="Hipervnculo">
+    <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="009F6CC4"/>
+    <w:rPr>
+      <w:color w:val="0000FF" w:themeColor="hyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Mencinsinresolver">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="009F6CC4"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="140657883">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:%20empresa.eivg@ehu.es%20" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///F:\Convenio%20Itziar\CONVENIO%20Modelo%202%20verifi%20p.dotx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
@@ -11013,66 +11137,66 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA Fifth Edition"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8E41A643-A052-4827-B9B6-C9514B30A9F1}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>CONVENIO Modelo 2 verifi p.dotx</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
-  <Words>1536</Words>
-  <Characters>8449</Characters>
+  <Words>1541</Words>
+  <Characters>8477</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>70</Lines>
   <Paragraphs>19</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Gipuzkoako Errektoreordetza EHU</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>9966</CharactersWithSpaces>
+  <CharactersWithSpaces>9999</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>vpgempre</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>