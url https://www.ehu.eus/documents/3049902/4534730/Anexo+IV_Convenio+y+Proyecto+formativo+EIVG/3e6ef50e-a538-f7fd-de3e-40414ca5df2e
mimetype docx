--- v2 (2026-09-10)
+++ v3 (2026-10-06)
@@ -3,51 +3,51 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="1ABE686B" w14:textId="77777777" w:rsidR="00A12421" w:rsidRDefault="0033365A" w:rsidP="006928DB">
       <w:pPr>
         <w:pStyle w:val="Ttulo2"/>
         <w:rPr>
           <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc329943965"/>
       <w:bookmarkStart w:id="1" w:name="_Toc329945634"/>
       <w:bookmarkStart w:id="2" w:name="_Toc329948823"/>
       <w:bookmarkStart w:id="3" w:name="_Toc329949124"/>
       <w:bookmarkStart w:id="4" w:name="_Toc335941405"/>
       <w:bookmarkStart w:id="5" w:name="_Toc335948667"/>
       <w:bookmarkStart w:id="6" w:name="_Toc329944675"/>
       <w:bookmarkStart w:id="7" w:name="_Toc329945125"/>
       <w:bookmarkStart w:id="8" w:name="_Toc329945197"/>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
@@ -177,61 +177,51 @@
       </w:pPr>
       <w:r w:rsidRPr="00A75552">
         <w:rPr>
           <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
           <w:b/>
           <w:sz w:val="14"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t xml:space="preserve">Tel: 945 01 32 30   e-mail: </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r w:rsidR="009F6CC4" w:rsidRPr="00A26BF8">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
         <w:r w:rsidR="009F6CC4" w:rsidRPr="00A26BF8">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
             <w:b/>
             <w:sz w:val="14"/>
             <w:lang w:val="es-ES_tradnl"/>
           </w:rPr>
-          <w:t>empresa.eivg@ehu.es</w:t>
-[...9 lines deleted...]
-          <w:t xml:space="preserve"> </w:t>
+          <w:t xml:space="preserve">empresa.eivg@ehu.es </w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="65147D19" w14:textId="77777777" w:rsidR="00EB14FF" w:rsidRPr="00EB14FF" w:rsidRDefault="00EB14FF" w:rsidP="00EB14FF">
       <w:pPr>
         <w:pStyle w:val="Ttulo2"/>
         <w:spacing w:before="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
           <w:b w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5E101C38" w14:textId="77777777" w:rsidR="00413DA6" w:rsidRPr="00BB257B" w:rsidRDefault="00413DA6" w:rsidP="00071942">
       <w:pPr>
         <w:pStyle w:val="Ttulo2"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
           <w:b w:val="0"/>
           <w:color w:val="auto"/>
@@ -487,99 +477,91 @@
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00FB74B6" w:rsidRPr="00BB257B">
         <w:rPr>
           <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>PARA LA REALIZACIÓN DE PRÁCTICAS ACADÉMICAS EXTERNAS EXTRACURRICULARES DEL ALUMNADO</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3F707ACB" w14:textId="77777777" w:rsidR="00413DA6" w:rsidRPr="00A75552" w:rsidRDefault="00413DA6" w:rsidP="00413DA6">
       <w:pPr>
         <w:pStyle w:val="Ttulo3"/>
         <w:rPr>
           <w:rFonts w:ascii="EHUSans" w:eastAsia="Arial Unicode MS" w:hAnsi="EHUSans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="59239C61" w14:textId="77777777" w:rsidR="00413DA6" w:rsidRPr="00A75552" w:rsidRDefault="00CB1E72" w:rsidP="00BB257B">
+    <w:p w14:paraId="59239C61" w14:textId="24F1F004" w:rsidR="00413DA6" w:rsidRPr="00A75552" w:rsidRDefault="00CB1E72" w:rsidP="00BB257B">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A75552">
         <w:rPr>
           <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>D.</w:t>
       </w:r>
       <w:r w:rsidR="00EE2C71">
         <w:rPr>
           <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Fco. J</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A84D88">
+        <w:rPr>
+          <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Juan María Hidalgo Betanzos</w:t>
       </w:r>
       <w:r w:rsidR="008C0812">
         <w:rPr>
           <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>a</w:t>
-[...15 lines deleted...]
-        <w:t>ier Basogain Olabe,</w:t>
+        <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00A75552">
         <w:rPr>
           <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> como </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00EB341C" w:rsidRPr="00A75552">
         <w:rPr>
           <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>S</w:t>
       </w:r>
       <w:r w:rsidR="00052E96">
         <w:rPr>
           <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>ubdirector</w:t>
@@ -1956,51 +1938,51 @@
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="009338A0" w:rsidRPr="00BB257B">
         <w:rPr>
           <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="16"/>
       <w:r w:rsidR="00A07EA0" w:rsidRPr="00A75552">
         <w:rPr>
           <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E262CE2" w14:textId="77777777" w:rsidR="00413DA6" w:rsidRPr="00A75552" w:rsidRDefault="00052E96" w:rsidP="001B4C95">
+    <w:p w14:paraId="3E262CE2" w14:textId="0260BDBF" w:rsidR="00413DA6" w:rsidRPr="00A75552" w:rsidRDefault="00052E96" w:rsidP="001B4C95">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="120" w:after="120" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="426" w:hanging="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Responsable del P</w:t>
       </w:r>
@@ -2014,58 +1996,67 @@
       </w:r>
       <w:r w:rsidR="00CB1E72" w:rsidRPr="00A75552">
         <w:rPr>
           <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> de Prácticas </w:t>
       </w:r>
       <w:r w:rsidR="002C45CE" w:rsidRPr="00A75552">
         <w:rPr>
           <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">de la E.I. de Vitoria-Gasteiz: </w:t>
       </w:r>
       <w:r w:rsidR="00CB1E72" w:rsidRPr="00A75552">
         <w:rPr>
           <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">D. </w:t>
       </w:r>
-      <w:r w:rsidR="008C0812">
-[...6 lines deleted...]
-        <w:t>Fco. Javier Basogain Olabe</w:t>
+      <w:r w:rsidR="00A84D88" w:rsidRPr="00A84D88">
+        <w:rPr>
+          <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Juan María Hidalgo</w:t>
+      </w:r>
+      <w:r w:rsidR="00A84D88">
+        <w:rPr>
+          <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Betanzos</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5994BFC7" w14:textId="77777777" w:rsidR="00413DA6" w:rsidRPr="00A75552" w:rsidRDefault="00413DA6" w:rsidP="001B4C95">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="120" w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="426" w:hanging="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A75552">
         <w:rPr>
           <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
@@ -6214,70 +6205,81 @@
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>/</w:t>
             </w:r>
             <w:r w:rsidRPr="001012A0">
               <w:rPr>
                 <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>O</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A75552" w14:paraId="40600D6E" w14:textId="77777777" w:rsidTr="001012A0">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="51E27168" w14:textId="77777777" w:rsidR="00A75552" w:rsidRDefault="008C0812" w:rsidP="00086548">
+          <w:p w14:paraId="51E27168" w14:textId="1C383A46" w:rsidR="00A75552" w:rsidRPr="00A84D88" w:rsidRDefault="00A84D88" w:rsidP="007D20BB">
             <w:pPr>
               <w:pStyle w:val="Prrafodelista"/>
-              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="360" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="center"/>
+              <w:widowControl w:val="0"/>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:before="120" w:after="120" w:line="360" w:lineRule="auto"/>
+              <w:ind w:left="426"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="00A84D88">
+              <w:rPr>
+                <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Juan María Hidalgo</w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Fco. Javier Basogain Olabe</w:t>
+              <w:t xml:space="preserve"> Betanzos</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7725804A" w14:textId="77777777" w:rsidR="00A75552" w:rsidRPr="00982F5F" w:rsidRDefault="009338A0" w:rsidP="00086548">
             <w:pPr>
               <w:pStyle w:val="Prrafodelista"/>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="360" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00982F5F">
               <w:rPr>
                 <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
                 <w:b/>
@@ -9387,63 +9389,63 @@
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A75552">
         <w:rPr>
           <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Todos los datos son campos obligatorios.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00AD1B7A" w:rsidRPr="00A75552" w:rsidSect="00901D67">
       <w:footerReference w:type="default" r:id="rId10"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="965" w:right="1134" w:bottom="1134" w:left="1134" w:header="568" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="299"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0C4092FD" w14:textId="77777777" w:rsidR="002D4A54" w:rsidRDefault="002D4A54" w:rsidP="00266F1D">
+    <w:p w14:paraId="00819C68" w14:textId="77777777" w:rsidR="00387CBE" w:rsidRDefault="00387CBE" w:rsidP="00266F1D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="37801BB1" w14:textId="77777777" w:rsidR="002D4A54" w:rsidRDefault="002D4A54" w:rsidP="00266F1D">
+    <w:p w14:paraId="1E963402" w14:textId="77777777" w:rsidR="00387CBE" w:rsidRDefault="00387CBE" w:rsidP="00266F1D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -9467,122 +9469,122 @@
     <w:panose1 w:val="02000503050000020004"/>
     <w:charset w:val="FF"/>
     <w:family w:val="modern"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800000A7" w:usb1="40000042" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Unicode MS">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="F7FFAFFF" w:usb1="E9DFFFFF" w:usb2="0000003F" w:usb3="00000000" w:csb0="003F01FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="1191581249"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr/>
     <w:sdtContent>
       <w:p w14:paraId="0FA6B865" w14:textId="77777777" w:rsidR="00A55731" w:rsidRDefault="00A55731">
         <w:pPr>
           <w:pStyle w:val="Piedepgina"/>
           <w:jc w:val="right"/>
         </w:pPr>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="0033365A">
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:t>1</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="09FCAD46" w14:textId="77777777" w:rsidR="00A55731" w:rsidRDefault="00A55731">
     <w:pPr>
       <w:pStyle w:val="Piedepgina"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3D6969B5" w14:textId="77777777" w:rsidR="002D4A54" w:rsidRDefault="002D4A54" w:rsidP="00266F1D">
+    <w:p w14:paraId="6B1E9CDB" w14:textId="77777777" w:rsidR="00387CBE" w:rsidRDefault="00387CBE" w:rsidP="00266F1D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4A96AB7E" w14:textId="77777777" w:rsidR="002D4A54" w:rsidRDefault="002D4A54" w:rsidP="00266F1D">
+    <w:p w14:paraId="5ED3018D" w14:textId="77777777" w:rsidR="00387CBE" w:rsidRDefault="00387CBE" w:rsidP="00266F1D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4081621D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="8D44D724"/>
     <w:lvl w:ilvl="0" w:tplc="32C4DA3A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="(%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -9725,55 +9727,55 @@
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C0A001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1070350669">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="222717017">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="110"/>
+  <w:zoom w:percent="100"/>
   <w:embedSystemFonts/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
-  <w:documentProtection w:edit="forms" w:formatting="1" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="uB7nrFVZqf3VquAzwQpyIifvUmyZPauDq/ODoYgxp5TvH4jQSKa8kBjFoUQkOyNb5/cV65s64Qxkl84/Q1L6+w==" w:salt="YU36AOjQu93UMe6yQ+pOFQ=="/>
+  <w:documentProtection w:edit="forms" w:formatting="1" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="y3TsT0sgBP/oXK+a+/zXStf7tV3Jwxf80BmX7/RKQH4HgCODcTp/i0hBnzLhf0EHVZEDFNT2y6FQJjITlbdVeA==" w:salt="g8TM13XV3TOiWXKxf8s1xQ=="/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:doNotValidateAgainstSchema/>
   <w:doNotDemarcateInvalidXml/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
@@ -9783,238 +9785,249 @@
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="001841F9"/>
     <w:rsid w:val="00013117"/>
     <w:rsid w:val="000144FB"/>
     <w:rsid w:val="0002459A"/>
     <w:rsid w:val="00025361"/>
     <w:rsid w:val="000521B9"/>
     <w:rsid w:val="00052E29"/>
     <w:rsid w:val="00052E96"/>
     <w:rsid w:val="00056EB4"/>
     <w:rsid w:val="00066E2C"/>
     <w:rsid w:val="00071942"/>
     <w:rsid w:val="00071F36"/>
     <w:rsid w:val="00084412"/>
     <w:rsid w:val="00086548"/>
     <w:rsid w:val="0008730F"/>
     <w:rsid w:val="000941CA"/>
     <w:rsid w:val="000D1BD5"/>
     <w:rsid w:val="000E3486"/>
     <w:rsid w:val="001012A0"/>
     <w:rsid w:val="00122F4F"/>
     <w:rsid w:val="00150162"/>
     <w:rsid w:val="00157FB7"/>
     <w:rsid w:val="00174275"/>
+    <w:rsid w:val="00180B37"/>
     <w:rsid w:val="001841F9"/>
     <w:rsid w:val="001925F7"/>
     <w:rsid w:val="001A31DC"/>
     <w:rsid w:val="001A6405"/>
     <w:rsid w:val="001A6D06"/>
     <w:rsid w:val="001B2DBD"/>
     <w:rsid w:val="001B4C95"/>
     <w:rsid w:val="001E0950"/>
     <w:rsid w:val="001E2654"/>
     <w:rsid w:val="001E401E"/>
     <w:rsid w:val="001E5010"/>
     <w:rsid w:val="001F2AE5"/>
     <w:rsid w:val="001F47F5"/>
     <w:rsid w:val="00221DBE"/>
     <w:rsid w:val="00263AD7"/>
     <w:rsid w:val="00266F1D"/>
     <w:rsid w:val="00270B30"/>
     <w:rsid w:val="002B41BD"/>
     <w:rsid w:val="002B5A67"/>
     <w:rsid w:val="002C45CE"/>
     <w:rsid w:val="002D1A1A"/>
     <w:rsid w:val="002D2EC7"/>
     <w:rsid w:val="002D4A54"/>
     <w:rsid w:val="002E75A0"/>
     <w:rsid w:val="00317566"/>
     <w:rsid w:val="00327D74"/>
     <w:rsid w:val="0033365A"/>
     <w:rsid w:val="003337A7"/>
     <w:rsid w:val="00334116"/>
     <w:rsid w:val="003670A9"/>
     <w:rsid w:val="00374802"/>
+    <w:rsid w:val="00387CBE"/>
     <w:rsid w:val="003B26DF"/>
     <w:rsid w:val="003C4B32"/>
     <w:rsid w:val="003C6ABE"/>
     <w:rsid w:val="003D1CE7"/>
     <w:rsid w:val="003F434D"/>
     <w:rsid w:val="004014A7"/>
     <w:rsid w:val="00413DA6"/>
     <w:rsid w:val="004274A3"/>
     <w:rsid w:val="0042761F"/>
     <w:rsid w:val="00432E24"/>
     <w:rsid w:val="00440606"/>
     <w:rsid w:val="004424CE"/>
+    <w:rsid w:val="0047084A"/>
     <w:rsid w:val="0047111D"/>
     <w:rsid w:val="00471BCE"/>
     <w:rsid w:val="004859E7"/>
     <w:rsid w:val="004923BB"/>
     <w:rsid w:val="004B3651"/>
     <w:rsid w:val="004E3FC9"/>
     <w:rsid w:val="004F0DAC"/>
     <w:rsid w:val="004F4A54"/>
     <w:rsid w:val="00503AFF"/>
     <w:rsid w:val="00517A11"/>
     <w:rsid w:val="00521F38"/>
     <w:rsid w:val="00531552"/>
     <w:rsid w:val="00546EB7"/>
     <w:rsid w:val="00556FCB"/>
     <w:rsid w:val="00597FB6"/>
     <w:rsid w:val="005A0272"/>
     <w:rsid w:val="005B15DC"/>
     <w:rsid w:val="005C193D"/>
     <w:rsid w:val="005D1BA0"/>
     <w:rsid w:val="005D6F9A"/>
     <w:rsid w:val="00620CFD"/>
     <w:rsid w:val="006276B9"/>
     <w:rsid w:val="0063147F"/>
+    <w:rsid w:val="006349F6"/>
     <w:rsid w:val="00634A7B"/>
     <w:rsid w:val="0063634F"/>
     <w:rsid w:val="0067072D"/>
     <w:rsid w:val="00681C8F"/>
     <w:rsid w:val="00683437"/>
     <w:rsid w:val="006928DB"/>
     <w:rsid w:val="0069640C"/>
     <w:rsid w:val="006B2956"/>
     <w:rsid w:val="006C5E38"/>
     <w:rsid w:val="006D4FE9"/>
     <w:rsid w:val="006E0123"/>
     <w:rsid w:val="00725BF4"/>
     <w:rsid w:val="00734D55"/>
     <w:rsid w:val="00764C41"/>
     <w:rsid w:val="00770B24"/>
     <w:rsid w:val="00780C1C"/>
     <w:rsid w:val="007B5176"/>
     <w:rsid w:val="007B634D"/>
+    <w:rsid w:val="007D20BB"/>
     <w:rsid w:val="00807789"/>
     <w:rsid w:val="008117B6"/>
     <w:rsid w:val="0081430A"/>
     <w:rsid w:val="00831B7A"/>
     <w:rsid w:val="00856AB3"/>
     <w:rsid w:val="00860926"/>
     <w:rsid w:val="0086154E"/>
     <w:rsid w:val="00861647"/>
     <w:rsid w:val="008741F4"/>
     <w:rsid w:val="00882166"/>
     <w:rsid w:val="00882438"/>
     <w:rsid w:val="00896C6C"/>
     <w:rsid w:val="00897833"/>
     <w:rsid w:val="008A1638"/>
     <w:rsid w:val="008A628C"/>
     <w:rsid w:val="008B10A2"/>
     <w:rsid w:val="008B5D4E"/>
     <w:rsid w:val="008C0812"/>
     <w:rsid w:val="008C4254"/>
     <w:rsid w:val="008D1F66"/>
     <w:rsid w:val="008D233E"/>
     <w:rsid w:val="008D4E04"/>
     <w:rsid w:val="008D7C42"/>
     <w:rsid w:val="008E04FC"/>
     <w:rsid w:val="008F3E87"/>
     <w:rsid w:val="008F50FE"/>
     <w:rsid w:val="00901D67"/>
     <w:rsid w:val="00904F28"/>
     <w:rsid w:val="0091659C"/>
     <w:rsid w:val="009338A0"/>
     <w:rsid w:val="00957D13"/>
     <w:rsid w:val="009726D0"/>
     <w:rsid w:val="009737A0"/>
     <w:rsid w:val="00982533"/>
     <w:rsid w:val="00982F5F"/>
     <w:rsid w:val="009920B9"/>
     <w:rsid w:val="00992615"/>
     <w:rsid w:val="00997108"/>
     <w:rsid w:val="009A61DB"/>
+    <w:rsid w:val="009C1898"/>
     <w:rsid w:val="009D4139"/>
     <w:rsid w:val="009F6CC4"/>
     <w:rsid w:val="00A07EA0"/>
     <w:rsid w:val="00A12421"/>
     <w:rsid w:val="00A13A1A"/>
     <w:rsid w:val="00A32058"/>
     <w:rsid w:val="00A40AE6"/>
+    <w:rsid w:val="00A433E1"/>
     <w:rsid w:val="00A46BFE"/>
     <w:rsid w:val="00A55731"/>
     <w:rsid w:val="00A75552"/>
     <w:rsid w:val="00A7560C"/>
     <w:rsid w:val="00A82628"/>
+    <w:rsid w:val="00A84D88"/>
     <w:rsid w:val="00A866D6"/>
     <w:rsid w:val="00A93654"/>
     <w:rsid w:val="00AA17B5"/>
     <w:rsid w:val="00AC6F75"/>
     <w:rsid w:val="00AD1B7A"/>
     <w:rsid w:val="00AE056C"/>
     <w:rsid w:val="00B27B1B"/>
     <w:rsid w:val="00B3393B"/>
     <w:rsid w:val="00B409D5"/>
     <w:rsid w:val="00B52A1B"/>
     <w:rsid w:val="00B57D1B"/>
     <w:rsid w:val="00B71066"/>
     <w:rsid w:val="00B831B8"/>
     <w:rsid w:val="00B83DFA"/>
     <w:rsid w:val="00B969D7"/>
     <w:rsid w:val="00BA1370"/>
     <w:rsid w:val="00BB0AD1"/>
     <w:rsid w:val="00BB257B"/>
     <w:rsid w:val="00BD12C7"/>
     <w:rsid w:val="00BE3DD3"/>
     <w:rsid w:val="00BE418F"/>
     <w:rsid w:val="00BF1B00"/>
     <w:rsid w:val="00BF7286"/>
     <w:rsid w:val="00C06C30"/>
     <w:rsid w:val="00C23EF1"/>
     <w:rsid w:val="00C24322"/>
     <w:rsid w:val="00C428CE"/>
     <w:rsid w:val="00C44504"/>
     <w:rsid w:val="00C53539"/>
     <w:rsid w:val="00C76517"/>
     <w:rsid w:val="00C933EB"/>
     <w:rsid w:val="00CA1B06"/>
     <w:rsid w:val="00CB1E72"/>
     <w:rsid w:val="00CC29CE"/>
     <w:rsid w:val="00CC3F14"/>
     <w:rsid w:val="00CD4541"/>
     <w:rsid w:val="00CD46D2"/>
     <w:rsid w:val="00CE0EBC"/>
     <w:rsid w:val="00CF3E4A"/>
     <w:rsid w:val="00CF4F45"/>
     <w:rsid w:val="00D05ED0"/>
     <w:rsid w:val="00D23735"/>
+    <w:rsid w:val="00D42BE1"/>
+    <w:rsid w:val="00D42C64"/>
     <w:rsid w:val="00D66723"/>
     <w:rsid w:val="00D76737"/>
     <w:rsid w:val="00D84A3C"/>
     <w:rsid w:val="00D85CA9"/>
     <w:rsid w:val="00D90E3B"/>
     <w:rsid w:val="00DD259F"/>
     <w:rsid w:val="00DE17E3"/>
     <w:rsid w:val="00DE6260"/>
     <w:rsid w:val="00DF525A"/>
     <w:rsid w:val="00E07053"/>
     <w:rsid w:val="00E07B52"/>
+    <w:rsid w:val="00E14FA2"/>
     <w:rsid w:val="00E40881"/>
     <w:rsid w:val="00E55C92"/>
     <w:rsid w:val="00E6047F"/>
     <w:rsid w:val="00E67679"/>
     <w:rsid w:val="00E90BD0"/>
     <w:rsid w:val="00EB14FF"/>
     <w:rsid w:val="00EB341C"/>
     <w:rsid w:val="00EB4111"/>
     <w:rsid w:val="00EC6BCE"/>
     <w:rsid w:val="00ED0401"/>
     <w:rsid w:val="00EE0BA9"/>
     <w:rsid w:val="00EE2C71"/>
     <w:rsid w:val="00EF4692"/>
     <w:rsid w:val="00F04EF0"/>
     <w:rsid w:val="00F12F07"/>
     <w:rsid w:val="00F33692"/>
     <w:rsid w:val="00F57DEB"/>
     <w:rsid w:val="00F95E35"/>
     <w:rsid w:val="00FA4C5B"/>
     <w:rsid w:val="00FA7A10"/>
     <w:rsid w:val="00FB74B6"/>
     <w:rsid w:val="00FB7876"/>
     <w:rsid w:val="00FC3FEA"/>
     <w:rsid w:val="00FE1CA9"/>
     <w:rsid w:val="00FE20B0"/>
@@ -11137,66 +11150,66 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA Fifth Edition"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8E41A643-A052-4827-B9B6-C9514B30A9F1}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>CONVENIO Modelo 2 verifi p.dotx</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
-  <Words>1541</Words>
-  <Characters>8477</Characters>
+  <Words>1542</Words>
+  <Characters>8484</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>70</Lines>
-  <Paragraphs>19</Paragraphs>
+  <Paragraphs>20</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Gipuzkoako Errektoreordetza EHU</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>9999</CharactersWithSpaces>
+  <CharactersWithSpaces>10006</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>vpgempre</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>