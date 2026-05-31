--- v0 (2025-12-07)
+++ v1 (2026-05-31)
@@ -1,494 +1,547 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00DC5F6D" w:rsidRDefault="00234CE8">
+    <w:p w14:paraId="288BD2DE" w14:textId="77777777" w:rsidR="00DC5F6D" w:rsidRDefault="00234CE8">
       <w:pPr>
         <w:pStyle w:val="Standard"/>
         <w:spacing w:line="480" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="ar-SA"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="66C75B59" wp14:editId="09086503">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>-6840</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>14040</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="1819439" cy="1152720"/>
                 <wp:effectExtent l="0" t="0" r="9361" b="9330"/>
                 <wp:wrapNone/>
                 <wp:docPr id="1" name="Forma1"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1"/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="1819439" cy="1152720"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="CCCCCC"/>
                         </a:solidFill>
                         <a:ln>
                           <a:noFill/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w:rsidR="00DC5F6D" w:rsidRDefault="00DC5F6D"/>
-[...1 lines deleted...]
-                          <w:p w:rsidR="00DC5F6D" w:rsidRDefault="00234CE8">
+                          <w:p w14:paraId="0802F8FC" w14:textId="77777777" w:rsidR="00DC5F6D" w:rsidRDefault="00DC5F6D"/>
+                          <w:p w14:paraId="75168F78" w14:textId="77777777" w:rsidR="00DC5F6D" w:rsidRDefault="00DC5F6D"/>
+                          <w:p w14:paraId="7D8AEA12" w14:textId="77777777" w:rsidR="00DC5F6D" w:rsidRDefault="00234CE8">
                             <w:r>
                               <w:t>ENPRESAREN LOGOA</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr vert="horz" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" compatLnSpc="0">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                 <v:stroke joinstyle="miter"/>
                 <v:path gradientshapeok="t" o:connecttype="rect"/>
               </v:shapetype>
               <v:shape id="Forma1" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:-.55pt;margin-top:1.1pt;width:143.25pt;height:90.75pt;z-index:251658240;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBJvhtWyAEAAH8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vjjObq0Rp9haZBhQ&#10;rAPSfYAiS7EASRQkNXb29SNlJ93Wt2F5UCjx8HIO6fXN6Cw7qpgM+JbXiyVnykvojD+0/Mfj9s0V&#10;ZykL3wkLXrX8pBK/2bx+tR5Co1bQg+1UZJjEp2YILe9zDk1VJdkrJ9ICgvLo1BCdyHiNh6qLYsDs&#10;zlar5fJDNUDsQgSpUsLXu8nJNyW/1krmB62Tysy2HHvL5Yzl3NNZbdaiOUQReiPnNsQ/dOGE8Vj0&#10;kupOZMGeonmRyhkZIYHOCwmuAq2NVIUDsqmXf7HZ9SKowgXFSeEiU/p/aeW34/fITIez48wLhyPa&#10;ktg1KTOE1CBgFxCSx88wEmp+T/hIhEcdHf0jFYZ+1Ph00VWNmUkKuqqv37295kyir67frz6uivLV&#10;c3iIKX9R4BgZLY84uKKnON6njCUReoZQtQTWdFtjbbnEw/7WRnYUOOTb8qMuMeQPmPUE9kBhk5te&#10;KiI5kSErj/txZriH7oTEcbmxoR7iT84GXJSWe9xkzuxXj3OgnTob8WzszwbOOIh873dBEnSq/+kp&#10;gzaFFFWcysyN4JRL4/NG0hr9fi+o5+9m8wsAAP//AwBQSwMEFAAGAAgAAAAhAHDFvsXfAAAACAEA&#10;AA8AAABkcnMvZG93bnJldi54bWxMj0FLw0AQhe+C/2EZwYu0m6SxDTGbUoSACEqtQq/bZMwGs7Mh&#10;u03jv3c86XF4H+99U2xn24sJR985UhAvIxBItWs6ahV8vFeLDIQPmhrdO0IF3+hhW15fFTpv3IXe&#10;cDqEVnAJ+VwrMCEMuZS+Nmi1X7oBibNPN1od+Bxb2Yz6wuW2l0kUraXVHfGC0QM+Gqy/DmerYL1K&#10;j+2LqdLnqXrd7zuJw9PuTqnbm3n3ACLgHP5g+NVndSjZ6eTO1HjRK1jEMZMKkgQEx0l2n4I4MZet&#10;NiDLQv5/oPwBAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAA&#10;AAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAA&#10;AAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEASb4bVsgBAAB/AwAADgAAAAAA&#10;AAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAcMW+xd8AAAAIAQAADwAA&#10;AAAAAAAAAAAAAAAiBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAC4FAAAAAA==&#10;" fillcolor="#ccc" stroked="f">
                 <v:textbox inset="0,0,0,0">
                   <w:txbxContent>
                     <w:p w:rsidR="00DC5F6D" w:rsidRDefault="00DC5F6D"/>
                     <w:p w:rsidR="00DC5F6D" w:rsidRDefault="00DC5F6D"/>
                     <w:p w:rsidR="00DC5F6D" w:rsidRDefault="00234CE8">
                       <w:r>
                         <w:t>ENPRESAREN LOGOA</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DC5F6D" w:rsidRDefault="00DC5F6D">
-[...17 lines deleted...]
-    <w:p w:rsidR="00DC5F6D" w:rsidRDefault="00234CE8">
+    <w:p w14:paraId="17256438" w14:textId="77777777" w:rsidR="00DC5F6D" w:rsidRDefault="00DC5F6D">
+      <w:pPr>
+        <w:pStyle w:val="Standard"/>
+        <w:spacing w:line="480" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="10827C75" w14:textId="77777777" w:rsidR="00DC5F6D" w:rsidRDefault="00DC5F6D">
+      <w:pPr>
+        <w:pStyle w:val="Standard"/>
+        <w:spacing w:line="480" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="78ED4C3F" w14:textId="77777777" w:rsidR="00DC5F6D" w:rsidRDefault="00DC5F6D">
+      <w:pPr>
+        <w:pStyle w:val="Standard"/>
+        <w:spacing w:line="480" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4293127C" w14:textId="77777777" w:rsidR="00DC5F6D" w:rsidRDefault="00234CE8">
       <w:pPr>
         <w:pStyle w:val="Standard"/>
         <w:spacing w:line="480" w:lineRule="auto"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t>PRAKTIKAK BURUTU IZANAREN ZIURTAGIRIA</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DC5F6D" w:rsidRDefault="00DC5F6D">
-[...5 lines deleted...]
-    <w:p w:rsidR="00DC5F6D" w:rsidRDefault="00234CE8">
+    <w:p w14:paraId="1F38F3CB" w14:textId="77777777" w:rsidR="00DC5F6D" w:rsidRDefault="00DC5F6D">
+      <w:pPr>
+        <w:pStyle w:val="Standard"/>
+        <w:spacing w:line="480" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="66ED76EE" w14:textId="77777777" w:rsidR="00DC5F6D" w:rsidRDefault="00234CE8">
       <w:pPr>
         <w:pStyle w:val="Standard"/>
         <w:spacing w:line="480" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>…</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="B2B2B2"/>
         </w:rPr>
         <w:t>Izen Abizenak</w:t>
       </w:r>
       <w:r>
         <w:t>………….……………-k, …………………………. NAN zenbakia duenak eta ……...…….. enpresako ordezkari gisa, ondoko hau</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DC5F6D" w:rsidRDefault="00DC5F6D">
+    <w:p w14:paraId="3EF86D8A" w14:textId="77777777" w:rsidR="00DC5F6D" w:rsidRDefault="00DC5F6D">
       <w:pPr>
         <w:pStyle w:val="Standard"/>
         <w:spacing w:line="480" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00DC5F6D" w:rsidRDefault="00234CE8">
+    <w:p w14:paraId="5B8F223F" w14:textId="77777777" w:rsidR="00DC5F6D" w:rsidRDefault="00234CE8">
       <w:pPr>
         <w:pStyle w:val="Standard"/>
         <w:spacing w:line="480" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>ZIURTATZEN DU</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DC5F6D" w:rsidRDefault="00DC5F6D">
+    <w:p w14:paraId="1D219FEF" w14:textId="77777777" w:rsidR="00DC5F6D" w:rsidRDefault="00DC5F6D">
       <w:pPr>
         <w:pStyle w:val="Standard"/>
         <w:spacing w:line="480" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00DC5F6D" w:rsidRDefault="00234CE8">
+    <w:p w14:paraId="2E014D85" w14:textId="2CDEEF9D" w:rsidR="00DC5F6D" w:rsidRDefault="00234CE8">
       <w:pPr>
         <w:pStyle w:val="Standard"/>
         <w:spacing w:line="480" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:t>UPV/EHUko Informatika Fakultateko ikaslea den ……………….….-k</w:t>
+        <w:t>EHUko Informatika Fakultateko ikaslea den ……………….….-k</w:t>
       </w:r>
       <w:r w:rsidR="00E87AA3">
         <w:t xml:space="preserve"> ……………….NANarekin</w:t>
       </w:r>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="0"/>
       <w:r>
         <w:t>, guztira …</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="B2B2B2"/>
         </w:rPr>
-        <w:t>ordu-kopurua</w:t>
-[...3 lines deleted...]
-      </w:r>
+        <w:t>ordu-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:color w:val="B2B2B2"/>
         </w:rPr>
-        <w:t>8</w:t>
-[...5 lines deleted...]
-    <w:p w:rsidR="00DC5F6D" w:rsidRDefault="00DC5F6D">
+        <w:t>kopurua</w:t>
+      </w:r>
+      <w:r>
+        <w:t>..ko</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> praktikak burutu dituela …………….. enpresan, 20</w:t>
+      </w:r>
+      <w:r w:rsidR="004D7B24">
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="004D7B24">
+        <w:rPr>
+          <w:color w:val="B2B2B2"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ko ……..</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>ren</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> ….tik …….</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>ren</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> ….</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>ra</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>, eta bere eginkizunak egoki eraman dituela aurrera.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0307BBEA" w14:textId="77777777" w:rsidR="00DC5F6D" w:rsidRDefault="00DC5F6D">
       <w:pPr>
         <w:pStyle w:val="Standard"/>
         <w:spacing w:line="480" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00DC5F6D" w:rsidRDefault="00DC5F6D">
+    <w:p w14:paraId="5AC0B641" w14:textId="77777777" w:rsidR="00DC5F6D" w:rsidRDefault="00DC5F6D">
       <w:pPr>
         <w:pStyle w:val="Standard"/>
         <w:spacing w:line="480" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00DC5F6D" w:rsidRDefault="00234CE8">
+    <w:p w14:paraId="2E1CC8F0" w14:textId="77777777" w:rsidR="00DC5F6D" w:rsidRDefault="00234CE8">
       <w:pPr>
         <w:pStyle w:val="Standard"/>
         <w:spacing w:line="480" w:lineRule="auto"/>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:r>
-        <w:t>…………….-n,  …..ko …………..-ren ……ean</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="00DC5F6D" w:rsidRDefault="00DC5F6D">
+        <w:t>…………….-n,  …..ko …………..-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>ren</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> ……</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>ean</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="21556A31" w14:textId="77777777" w:rsidR="00DC5F6D" w:rsidRDefault="00DC5F6D">
       <w:pPr>
         <w:pStyle w:val="Standard"/>
         <w:spacing w:line="480" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00DC5F6D" w:rsidRDefault="00DC5F6D">
+    <w:p w14:paraId="64D7ACD2" w14:textId="77777777" w:rsidR="00DC5F6D" w:rsidRDefault="00DC5F6D">
       <w:pPr>
         <w:pStyle w:val="Standard"/>
         <w:spacing w:line="480" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00DC5F6D" w:rsidRDefault="00DC5F6D">
+    <w:p w14:paraId="410DD805" w14:textId="77777777" w:rsidR="00DC5F6D" w:rsidRDefault="00DC5F6D">
       <w:pPr>
         <w:pStyle w:val="Standard"/>
         <w:spacing w:line="480" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00DC5F6D" w:rsidRDefault="00234CE8">
+    <w:p w14:paraId="4B250897" w14:textId="77777777" w:rsidR="00DC5F6D" w:rsidRDefault="00234CE8">
       <w:pPr>
         <w:pStyle w:val="Standard"/>
         <w:spacing w:line="480" w:lineRule="auto"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t>Sinadura eta zigilua</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00DC5F6D">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1134" w:right="1134" w:bottom="1134" w:left="1134" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00427419" w:rsidRDefault="00234CE8">
+    <w:p w14:paraId="657BEC13" w14:textId="77777777" w:rsidR="00B21918" w:rsidRDefault="00B21918">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00427419" w:rsidRDefault="00234CE8">
+    <w:p w14:paraId="0574EDD1" w14:textId="77777777" w:rsidR="00B21918" w:rsidRDefault="00B21918">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Liberation Serif">
-    <w:panose1 w:val="02020603050405020304"/>
+    <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0000AFF" w:usb1="500078FF" w:usb2="00000021" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Noto Sans CJK SC Regular">
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="FreeSans">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Liberation Sans">
-    <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0000AFF" w:usb1="500078FF" w:usb2="00000021" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00427419" w:rsidRDefault="00234CE8">
+    <w:p w14:paraId="5B27A2B4" w14:textId="77777777" w:rsidR="00B21918" w:rsidRDefault="00B21918">
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00427419" w:rsidRDefault="00234CE8">
+    <w:p w14:paraId="16B6C9AA" w14:textId="77777777" w:rsidR="00B21918" w:rsidRDefault="00B21918">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
-  <w:zoom w:percent="200"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="709"/>
   <w:autoHyphenation/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00DC5F6D"/>
     <w:rsid w:val="00234CE8"/>
     <w:rsid w:val="00427419"/>
+    <w:rsid w:val="004D7B24"/>
+    <w:rsid w:val="00B114E9"/>
+    <w:rsid w:val="00B21918"/>
     <w:rsid w:val="00DC5F6D"/>
     <w:rsid w:val="00E87AA3"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="es-ES"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val=","/>
-[...1 lines deleted...]
-  <w14:docId w14:val="243526F2"/>
+  <w:decimalSymbol w:val="."/>
+  <w:listSeparator w:val=","/>
+  <w14:docId w14:val="3106C10A"/>
   <w15:docId w15:val="{8A4575B6-AADE-4BDA-949E-ADE3AA77C8FC}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Liberation Serif" w:eastAsia="Noto Sans CJK SC Regular" w:hAnsi="Liberation Serif" w:cs="FreeSans"/>
         <w:kern w:val="3"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="eu-ES" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:textAlignment w:val="baseline"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -816,50 +869,55 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Fuentedeprrafopredeter">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Tablanormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
@@ -899,51 +957,51 @@
     <w:basedOn w:val="Textbody"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Descripcin">
     <w:name w:val="caption"/>
     <w:basedOn w:val="Standard"/>
     <w:pPr>
       <w:suppressLineNumbers/>
       <w:spacing w:before="120" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Index">
     <w:name w:val="Index"/>
     <w:basedOn w:val="Standard"/>
     <w:pPr>
       <w:suppressLineNumbers/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se"/>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
@@ -1172,65 +1230,65 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>70</Words>
-  <Characters>391</Characters>
+  <Words>68</Words>
+  <Characters>389</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>3</Lines>
   <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>UPV/EHU</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>460</CharactersWithSpaces>
+  <CharactersWithSpaces>456</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>LORENA PEREZ-LAFARGA</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>