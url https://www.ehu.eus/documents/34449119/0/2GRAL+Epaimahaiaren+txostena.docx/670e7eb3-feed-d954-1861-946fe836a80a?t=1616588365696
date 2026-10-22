--- v0 (2025-12-08)
+++ v1 (2026-10-22)
@@ -1,171 +1,169 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
+  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00201BDB" w:rsidRPr="00494E5B" w:rsidRDefault="00A00936" w:rsidP="00A00936">
+    <w:p w14:paraId="560162C1" w14:textId="77777777" w:rsidR="00201BDB" w:rsidRPr="00494E5B" w:rsidRDefault="00A00936" w:rsidP="00A00936">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:spacing w:line="280" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidRPr="00A00936">
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="eu-ES"/>
         </w:rPr>
         <w:t>GRADU AMAIERAKO LANA EBALUATZEKO EPAIMAHAIAREN TXOSTENA</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9432" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3794"/>
         <w:gridCol w:w="922"/>
         <w:gridCol w:w="2222"/>
         <w:gridCol w:w="2384"/>
         <w:gridCol w:w="110"/>
       </w:tblGrid>
-      <w:tr w:rsidR="004A5AFA" w:rsidRPr="00494E5B" w:rsidTr="00E2130B">
+      <w:tr w:rsidR="004A5AFA" w:rsidRPr="00494E5B" w14:paraId="7E690773" w14:textId="77777777" w:rsidTr="00E2130B">
         <w:trPr>
           <w:trHeight w:val="103"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9432" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
-          <w:p w:rsidR="004A5AFA" w:rsidRPr="00494E5B" w:rsidRDefault="00A00936" w:rsidP="004A5AFA">
+          <w:p w14:paraId="0E365FF5" w14:textId="77777777" w:rsidR="004A5AFA" w:rsidRPr="00494E5B" w:rsidRDefault="00A00936" w:rsidP="004A5AFA">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A00936">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="eu-ES"/>
               </w:rPr>
               <w:t>GRADU AMAIERAKO LANAREN IZENBURUA</w:t>
             </w:r>
             <w:r w:rsidR="00E2130B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="eu-ES"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="004A5AFA" w:rsidRPr="00494E5B" w:rsidRDefault="004A5AFA" w:rsidP="004A5AFA">
+          <w:p w14:paraId="570BE550" w14:textId="77777777" w:rsidR="004A5AFA" w:rsidRPr="00494E5B" w:rsidRDefault="004A5AFA" w:rsidP="004A5AFA">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004A5AFA" w:rsidTr="00E2130B">
+      <w:tr w:rsidR="004A5AFA" w14:paraId="06DCA73A" w14:textId="77777777" w:rsidTr="00E2130B">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="110" w:type="dxa"/>
           <w:trHeight w:val="103"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3794" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="004A5AFA" w:rsidRDefault="00E2130B" w:rsidP="004D7B9D">
+          <w:p w14:paraId="1E4FBB5E" w14:textId="77777777" w:rsidR="004A5AFA" w:rsidRDefault="00E2130B" w:rsidP="004D7B9D">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="eu-ES"/>
               </w:rPr>
               <w:t xml:space="preserve">IKASLEAREN </w:t>
             </w:r>
             <w:r w:rsidR="00A00936" w:rsidRPr="00A00936">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
@@ -194,51 +192,51 @@
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">                              </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3144" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="004A5AFA" w:rsidRDefault="00A00936" w:rsidP="00E2130B">
+          <w:p w14:paraId="73D3D0E6" w14:textId="77777777" w:rsidR="004A5AFA" w:rsidRDefault="00A00936" w:rsidP="00E2130B">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A00936">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="eu-ES"/>
               </w:rPr>
               <w:t>IZEN</w:t>
             </w:r>
             <w:r w:rsidR="00E2130B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -273,209 +271,209 @@
                 <w:szCs w:val="22"/>
                 <w:lang w:val="eu-ES"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
             <w:r w:rsidR="004A5AFA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2384" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="004A5AFA" w:rsidRDefault="004A5AFA" w:rsidP="004A5AFA">
+          <w:p w14:paraId="2001F9E6" w14:textId="77777777" w:rsidR="004A5AFA" w:rsidRDefault="004A5AFA" w:rsidP="004A5AFA">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004A5AFA" w:rsidTr="00E2130B">
+      <w:tr w:rsidR="004A5AFA" w14:paraId="58B8AF39" w14:textId="77777777" w:rsidTr="00E2130B">
         <w:trPr>
           <w:trHeight w:val="103"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4716" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="004A5AFA" w:rsidRDefault="004A5AFA" w:rsidP="004A5AFA">
+          <w:p w14:paraId="5A081829" w14:textId="77777777" w:rsidR="004A5AFA" w:rsidRDefault="004A5AFA" w:rsidP="004A5AFA">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4716" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="004A5AFA" w:rsidRDefault="004A5AFA" w:rsidP="004A5AFA">
+          <w:p w14:paraId="0393D0AA" w14:textId="77777777" w:rsidR="004A5AFA" w:rsidRDefault="004A5AFA" w:rsidP="004A5AFA">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="0064594B" w:rsidRPr="00201BDB" w:rsidRDefault="0064594B" w:rsidP="000F01F3">
+    <w:p w14:paraId="4026F0A7" w14:textId="77777777" w:rsidR="0064594B" w:rsidRPr="00201BDB" w:rsidRDefault="0064594B" w:rsidP="000F01F3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="9356" w:type="dxa"/>
         <w:tblInd w:w="108" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6521"/>
         <w:gridCol w:w="1276"/>
         <w:gridCol w:w="1559"/>
       </w:tblGrid>
-      <w:tr w:rsidR="001834DA" w:rsidRPr="005D7F3C" w:rsidTr="00087A0D">
+      <w:tr w:rsidR="001834DA" w:rsidRPr="005D7F3C" w14:paraId="2370560D" w14:textId="77777777" w:rsidTr="00087A0D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FDE9D9" w:themeFill="accent6" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="001834DA" w:rsidRPr="005D7F3C" w:rsidRDefault="00A00936" w:rsidP="004D7B9D">
+          <w:p w14:paraId="30EB136E" w14:textId="77777777" w:rsidR="001834DA" w:rsidRPr="005D7F3C" w:rsidRDefault="00A00936" w:rsidP="004D7B9D">
             <w:pPr>
               <w:pStyle w:val="Prrafodelista"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A00936">
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="eu-ES"/>
               </w:rPr>
               <w:t>AURKEZTUTAKO TXOSTENAREN KALITATEA (7,5 puntu)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FDE9D9" w:themeFill="accent6" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="001834DA" w:rsidRPr="005D7F3C" w:rsidRDefault="00A00936" w:rsidP="004D7B9D">
+          <w:p w14:paraId="455537DB" w14:textId="77777777" w:rsidR="001834DA" w:rsidRPr="005D7F3C" w:rsidRDefault="00A00936" w:rsidP="004D7B9D">
             <w:pPr>
               <w:pStyle w:val="Prrafodelista"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A00936">
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="eu-ES"/>
               </w:rPr>
               <w:t>Gehienez</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="001834DA" w:rsidRPr="005D7F3C" w:rsidRDefault="00A00936" w:rsidP="004D7B9D">
+          <w:p w14:paraId="714C9EAD" w14:textId="77777777" w:rsidR="001834DA" w:rsidRPr="005D7F3C" w:rsidRDefault="00A00936" w:rsidP="004D7B9D">
             <w:pPr>
               <w:pStyle w:val="Prrafodelista"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A00936">
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="eu-ES"/>
               </w:rPr>
               <w:t>KALIFIKAZIOA</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000F01F3" w:rsidRPr="0055075F" w:rsidTr="00087A0D">
+      <w:tr w:rsidR="000F01F3" w:rsidRPr="0055075F" w14:paraId="6D004E45" w14:textId="77777777" w:rsidTr="00087A0D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="000F01F3" w:rsidRPr="0055075F" w:rsidRDefault="00A00936" w:rsidP="004D7B9D">
+          <w:p w14:paraId="27A1E64C" w14:textId="77777777" w:rsidR="000F01F3" w:rsidRPr="0055075F" w:rsidRDefault="00A00936" w:rsidP="004D7B9D">
             <w:pPr>
               <w:pStyle w:val="Prrafodelista"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r w:rsidRPr="004B4C2F">
               <w:rPr>
                 <w:lang w:val="eu-ES"/>
               </w:rPr>
               <w:t xml:space="preserve">Agerian </w:t>
             </w:r>
             <w:r w:rsidR="004B4C2F" w:rsidRPr="004B4C2F">
               <w:rPr>
                 <w:lang w:val="eu-ES"/>
               </w:rPr>
               <w:t xml:space="preserve">utzi </w:t>
             </w:r>
             <w:r w:rsidRPr="004B4C2F">
               <w:rPr>
                 <w:lang w:val="eu-ES"/>
               </w:rPr>
               <w:t>du gradu amaierako lan batek jaso behar dituen elementu guztiak baliatuz −erredakzio argi</w:t>
             </w:r>
             <w:r w:rsidR="004B4C2F" w:rsidRPr="004B4C2F">
               <w:rPr>
@@ -509,669 +507,715 @@
             </w:r>
             <w:r w:rsidRPr="004B4C2F">
               <w:rPr>
                 <w:lang w:val="eu-ES"/>
               </w:rPr>
               <w:t xml:space="preserve"> eta hizkera tekniko egokia erabiliz− </w:t>
             </w:r>
             <w:r w:rsidR="004B4C2F" w:rsidRPr="004B4C2F">
               <w:rPr>
                 <w:lang w:val="eu-ES"/>
               </w:rPr>
               <w:t>txosten idatzi bat</w:t>
             </w:r>
             <w:r w:rsidRPr="004B4C2F">
               <w:rPr>
                 <w:lang w:val="eu-ES"/>
               </w:rPr>
               <w:t xml:space="preserve"> prestatzeko gaitasuna duela.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="000F01F3" w:rsidRPr="0055075F" w:rsidRDefault="00157531" w:rsidP="001834DA">
+          <w:p w14:paraId="090CC695" w14:textId="77777777" w:rsidR="000F01F3" w:rsidRPr="0055075F" w:rsidRDefault="00157531" w:rsidP="001834DA">
             <w:pPr>
               <w:pStyle w:val="Prrafodelista"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>3</w:t>
             </w:r>
             <w:r w:rsidR="001834DA">
               <w:t>,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w:rsidR="000F01F3" w:rsidRPr="0055075F" w:rsidRDefault="000F01F3" w:rsidP="0055075F">
+          <w:p w14:paraId="4A2AF4DB" w14:textId="77777777" w:rsidR="000F01F3" w:rsidRPr="0055075F" w:rsidRDefault="000F01F3" w:rsidP="0055075F">
             <w:pPr>
               <w:pStyle w:val="Prrafodelista"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00747AB4" w:rsidRPr="0055075F" w:rsidTr="00087A0D">
+      <w:tr w:rsidR="00747AB4" w:rsidRPr="0055075F" w14:paraId="7820F653" w14:textId="77777777" w:rsidTr="00087A0D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00747AB4" w:rsidRPr="0000462B" w:rsidRDefault="00A00936" w:rsidP="004D7B9D">
+          <w:p w14:paraId="3FC7AFAB" w14:textId="77777777" w:rsidR="00747AB4" w:rsidRPr="0000462B" w:rsidRDefault="00A00936" w:rsidP="004D7B9D">
             <w:pPr>
               <w:pStyle w:val="Prrafodelista"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004B4C2F">
               <w:rPr>
                 <w:lang w:val="eu-ES"/>
               </w:rPr>
               <w:t>Gaitasuna erakutsi du iturri nagusiak hautatu, analizatu eta interpretatzeko.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00747AB4" w:rsidRDefault="00157531" w:rsidP="001834DA">
+          <w:p w14:paraId="6AAAFDAC" w14:textId="77777777" w:rsidR="00747AB4" w:rsidRDefault="00157531" w:rsidP="001834DA">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidR="001834DA">
               <w:t>,5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w:rsidR="00747AB4" w:rsidRPr="0055075F" w:rsidRDefault="00747AB4" w:rsidP="0055075F">
+          <w:p w14:paraId="3CD2A56C" w14:textId="77777777" w:rsidR="00747AB4" w:rsidRPr="0055075F" w:rsidRDefault="00747AB4" w:rsidP="0055075F">
             <w:pPr>
               <w:pStyle w:val="Prrafodelista"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00747AB4" w:rsidRPr="0055075F" w:rsidTr="00087A0D">
+      <w:tr w:rsidR="00747AB4" w:rsidRPr="0055075F" w14:paraId="40540CC3" w14:textId="77777777" w:rsidTr="00087A0D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00747AB4" w:rsidRPr="0055075F" w:rsidRDefault="00A00936" w:rsidP="004D7B9D">
+          <w:p w14:paraId="2396C30B" w14:textId="77777777" w:rsidR="00747AB4" w:rsidRPr="0055075F" w:rsidRDefault="00A00936" w:rsidP="004D7B9D">
             <w:pPr>
               <w:pStyle w:val="Prrafodelista"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r w:rsidRPr="00A00936">
               <w:rPr>
                 <w:lang w:val="eu-ES"/>
               </w:rPr>
               <w:t>Ikasleak gaitasun kritikoa erakutsi du lortutako datuetan oinarriturik iritzi arrazoituak emateko.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00747AB4" w:rsidRDefault="00747AB4" w:rsidP="001834DA">
+          <w:p w14:paraId="69C53E42" w14:textId="77777777" w:rsidR="00747AB4" w:rsidRDefault="00747AB4" w:rsidP="001834DA">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="00A83636">
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidR="001834DA">
               <w:t>,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w:rsidR="00747AB4" w:rsidRPr="0055075F" w:rsidRDefault="00747AB4" w:rsidP="0055075F">
+          <w:p w14:paraId="4EF24BD5" w14:textId="77777777" w:rsidR="00747AB4" w:rsidRPr="0055075F" w:rsidRDefault="00747AB4" w:rsidP="0055075F">
             <w:pPr>
               <w:pStyle w:val="Prrafodelista"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00747AB4" w:rsidRPr="0055075F" w:rsidTr="00087A0D">
+      <w:tr w:rsidR="00747AB4" w:rsidRPr="0055075F" w14:paraId="4941105A" w14:textId="77777777" w:rsidTr="00087A0D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00747AB4" w:rsidRPr="0055075F" w:rsidRDefault="004B4C2F" w:rsidP="004D7B9D">
+          <w:p w14:paraId="737A5B45" w14:textId="77777777" w:rsidR="00747AB4" w:rsidRPr="0055075F" w:rsidRDefault="004B4C2F" w:rsidP="004D7B9D">
             <w:pPr>
               <w:pStyle w:val="Prrafodelista"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r w:rsidRPr="004B4C2F">
               <w:rPr>
                 <w:lang w:val="eu-ES"/>
               </w:rPr>
-              <w:t>Graduan bereganatutako ezagutzak integratu ditu (teoriak eta arrazonamendu ekonomikoa erabili ditu marko teorikoa eraikitzeko edo benetako negozio planak diseinatzeri  edo aholkularitza lanei begira estrategia, antolakuntza edo finantziazio ikaskuntzak erabili ditu, edo aplikagarri diren estatistika eta ekonometrika teknikak erabili ditu).</w:t>
+              <w:t xml:space="preserve">Graduan bereganatutako ezagutzak integratu ditu (teoriak eta </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="004B4C2F">
+              <w:rPr>
+                <w:lang w:val="eu-ES"/>
+              </w:rPr>
+              <w:t>arrazonamendu</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="004B4C2F">
+              <w:rPr>
+                <w:lang w:val="eu-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ekonomikoa erabili ditu marko teorikoa eraikitzeko edo benetako negozio planak diseinatzeri  edo aholkularitza lanei begira estrategia, antolakuntza edo </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="004B4C2F">
+              <w:rPr>
+                <w:lang w:val="eu-ES"/>
+              </w:rPr>
+              <w:t>finantziazio</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="004B4C2F">
+              <w:rPr>
+                <w:lang w:val="eu-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ikaskuntzak erabili ditu, edo aplikagarri diren estatistika eta </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="004B4C2F">
+              <w:rPr>
+                <w:lang w:val="eu-ES"/>
+              </w:rPr>
+              <w:t>ekonometrika</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="004B4C2F">
+              <w:rPr>
+                <w:lang w:val="eu-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> teknikak erabili ditu).</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00747AB4" w:rsidRDefault="00747AB4" w:rsidP="001834DA">
+          <w:p w14:paraId="380C5C61" w14:textId="77777777" w:rsidR="00747AB4" w:rsidRDefault="00747AB4" w:rsidP="001834DA">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidR="001834DA">
               <w:t>,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w:rsidR="00747AB4" w:rsidRPr="0055075F" w:rsidRDefault="00747AB4" w:rsidP="0055075F">
+          <w:p w14:paraId="4D40C7E2" w14:textId="77777777" w:rsidR="00747AB4" w:rsidRPr="0055075F" w:rsidRDefault="00747AB4" w:rsidP="0055075F">
             <w:pPr>
               <w:pStyle w:val="Prrafodelista"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00523B8B" w:rsidRPr="00523B8B" w:rsidTr="00087A0D">
+      <w:tr w:rsidR="00523B8B" w:rsidRPr="00523B8B" w14:paraId="3D03725F" w14:textId="77777777" w:rsidTr="00087A0D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9356" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w:rsidR="00523B8B" w:rsidRPr="002F454B" w:rsidRDefault="00096249" w:rsidP="00641AB1">
+          <w:p w14:paraId="601D3212" w14:textId="77777777" w:rsidR="00523B8B" w:rsidRPr="002F454B" w:rsidRDefault="00096249" w:rsidP="00641AB1">
             <w:pPr>
               <w:pStyle w:val="Prrafodelista"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r w:rsidRPr="00096249">
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="eu-ES"/>
               </w:rPr>
               <w:t>Oharrak</w:t>
             </w:r>
             <w:r w:rsidRPr="00096249">
               <w:rPr>
                 <w:lang w:val="eu-ES"/>
               </w:rPr>
               <w:t xml:space="preserve"> (gaiaren sakontasuna, analisiaren konplexutasuna, edukien antolakuntza, etab.):</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00523B8B" w:rsidRPr="00523B8B" w:rsidRDefault="00523B8B" w:rsidP="00641AB1">
+          <w:p w14:paraId="5B16D386" w14:textId="77777777" w:rsidR="00523B8B" w:rsidRPr="00523B8B" w:rsidRDefault="00523B8B" w:rsidP="00641AB1">
             <w:pPr>
               <w:pStyle w:val="Prrafodelista"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00B4120A" w:rsidRPr="00523B8B" w:rsidRDefault="00B4120A" w:rsidP="00641AB1">
+          <w:p w14:paraId="15BDA69B" w14:textId="77777777" w:rsidR="00B4120A" w:rsidRPr="00523B8B" w:rsidRDefault="00B4120A" w:rsidP="00641AB1">
             <w:pPr>
               <w:pStyle w:val="Prrafodelista"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00523B8B" w:rsidRPr="00523B8B" w:rsidRDefault="00523B8B" w:rsidP="00641AB1">
+          <w:p w14:paraId="27AD4381" w14:textId="77777777" w:rsidR="00523B8B" w:rsidRPr="00523B8B" w:rsidRDefault="00523B8B" w:rsidP="00641AB1">
             <w:pPr>
               <w:pStyle w:val="Prrafodelista"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="0064594B" w:rsidRPr="00201BDB" w:rsidRDefault="0064594B" w:rsidP="00641AB1">
+    <w:p w14:paraId="48477D6E" w14:textId="77777777" w:rsidR="0064594B" w:rsidRPr="00201BDB" w:rsidRDefault="0064594B" w:rsidP="00641AB1">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="9356" w:type="dxa"/>
         <w:tblInd w:w="108" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6794"/>
         <w:gridCol w:w="1067"/>
         <w:gridCol w:w="1495"/>
       </w:tblGrid>
-      <w:tr w:rsidR="001834DA" w:rsidRPr="005D7F3C" w:rsidTr="00181545">
+      <w:tr w:rsidR="001834DA" w:rsidRPr="005D7F3C" w14:paraId="0D1D3E87" w14:textId="77777777" w:rsidTr="00181545">
         <w:trPr>
           <w:trHeight w:val="399"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7124" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FDE9D9" w:themeFill="accent6" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="001834DA" w:rsidRPr="005D7F3C" w:rsidRDefault="00096249" w:rsidP="004D7B9D">
+          <w:p w14:paraId="79A3B368" w14:textId="77777777" w:rsidR="001834DA" w:rsidRPr="005D7F3C" w:rsidRDefault="00096249" w:rsidP="004D7B9D">
             <w:pPr>
               <w:pStyle w:val="Prrafodelista"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004B4C2F">
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="eu-ES"/>
               </w:rPr>
               <w:t>AHOZKO AURKEZPENA ETA DEFENTSA (2,5 puntu)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="736" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FDE9D9" w:themeFill="accent6" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="001834DA" w:rsidRPr="005D7F3C" w:rsidRDefault="00096249" w:rsidP="004D7B9D">
+          <w:p w14:paraId="1826A3CE" w14:textId="77777777" w:rsidR="001834DA" w:rsidRPr="005D7F3C" w:rsidRDefault="00096249" w:rsidP="004D7B9D">
             <w:pPr>
               <w:pStyle w:val="Prrafodelista"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00096249">
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="eu-ES"/>
               </w:rPr>
               <w:t>Gehienez</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1496" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="001834DA" w:rsidRPr="005D7F3C" w:rsidRDefault="00096249" w:rsidP="004D7B9D">
+          <w:p w14:paraId="1D66D59A" w14:textId="77777777" w:rsidR="001834DA" w:rsidRPr="005D7F3C" w:rsidRDefault="00096249" w:rsidP="004D7B9D">
             <w:pPr>
               <w:pStyle w:val="Prrafodelista"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00096249">
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="eu-ES"/>
               </w:rPr>
               <w:t>KALIFIKAZIOA</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005D7F3C" w:rsidRPr="00C15A2B" w:rsidTr="00181545">
+      <w:tr w:rsidR="005D7F3C" w:rsidRPr="00C15A2B" w14:paraId="173DF0BA" w14:textId="77777777" w:rsidTr="00181545">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7124" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005D7F3C" w:rsidRPr="00C15A2B" w:rsidRDefault="00096249" w:rsidP="004D7B9D">
+          <w:p w14:paraId="35F482C2" w14:textId="77777777" w:rsidR="005D7F3C" w:rsidRPr="00C15A2B" w:rsidRDefault="00096249" w:rsidP="004D7B9D">
             <w:pPr>
               <w:pStyle w:val="Prrafodelista"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r w:rsidRPr="004B4C2F">
               <w:rPr>
                 <w:lang w:val="eu-ES"/>
               </w:rPr>
               <w:t>Gaitasuna eraku</w:t>
             </w:r>
             <w:r w:rsidR="004B4C2F" w:rsidRPr="004B4C2F">
               <w:rPr>
                 <w:lang w:val="eu-ES"/>
               </w:rPr>
               <w:t>tsi</w:t>
             </w:r>
             <w:r w:rsidRPr="004B4C2F">
               <w:rPr>
                 <w:lang w:val="eu-ES"/>
               </w:rPr>
               <w:t xml:space="preserve"> du entzuleak kontuan hartu</w:t>
             </w:r>
             <w:r w:rsidR="004B4C2F" w:rsidRPr="004B4C2F">
               <w:rPr>
                 <w:lang w:val="eu-ES"/>
               </w:rPr>
               <w:t>z</w:t>
             </w:r>
             <w:r w:rsidRPr="004B4C2F">
               <w:rPr>
                 <w:lang w:val="eu-ES"/>
               </w:rPr>
               <w:t xml:space="preserve"> lana modu egokian azaltzeko.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="736" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005D7F3C" w:rsidRPr="00C15A2B" w:rsidRDefault="001834DA" w:rsidP="001834DA">
+          <w:p w14:paraId="00490B6C" w14:textId="77777777" w:rsidR="005D7F3C" w:rsidRPr="00C15A2B" w:rsidRDefault="001834DA" w:rsidP="001834DA">
             <w:pPr>
               <w:pStyle w:val="Prrafodelista"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>0,75</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1496" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w:rsidR="005D7F3C" w:rsidRPr="002F454B" w:rsidRDefault="005D7F3C" w:rsidP="0055075F">
+          <w:p w14:paraId="0D47D187" w14:textId="77777777" w:rsidR="005D7F3C" w:rsidRPr="002F454B" w:rsidRDefault="005D7F3C" w:rsidP="0055075F">
             <w:pPr>
               <w:pStyle w:val="Prrafodelista"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00641AB1" w:rsidRPr="00C15A2B" w:rsidTr="00181545">
+      <w:tr w:rsidR="00641AB1" w:rsidRPr="00C15A2B" w14:paraId="32B1F8C9" w14:textId="77777777" w:rsidTr="00181545">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7124" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00641AB1" w:rsidRPr="00C15A2B" w:rsidRDefault="00181545" w:rsidP="004D7B9D">
+          <w:p w14:paraId="3E48D8C4" w14:textId="77777777" w:rsidR="00641AB1" w:rsidRPr="00C15A2B" w:rsidRDefault="00181545" w:rsidP="004D7B9D">
             <w:pPr>
               <w:pStyle w:val="Prrafodelista"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r w:rsidRPr="00181545">
               <w:rPr>
                 <w:lang w:val="eu-ES"/>
               </w:rPr>
               <w:t>Gaitasuna erakutsi du laburpena egiteko</w:t>
             </w:r>
             <w:r w:rsidR="00096249" w:rsidRPr="00181545">
               <w:rPr>
                 <w:lang w:val="eu-ES"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="736" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00641AB1" w:rsidRPr="00C15A2B" w:rsidRDefault="001834DA" w:rsidP="001834DA">
+          <w:p w14:paraId="0BB0B38E" w14:textId="77777777" w:rsidR="00641AB1" w:rsidRPr="00C15A2B" w:rsidRDefault="001834DA" w:rsidP="001834DA">
             <w:pPr>
               <w:pStyle w:val="Prrafodelista"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>0,5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1496" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w:rsidR="00641AB1" w:rsidRPr="002F454B" w:rsidRDefault="00641AB1" w:rsidP="0055075F">
+          <w:p w14:paraId="14E51060" w14:textId="77777777" w:rsidR="00641AB1" w:rsidRPr="002F454B" w:rsidRDefault="00641AB1" w:rsidP="0055075F">
             <w:pPr>
               <w:pStyle w:val="Prrafodelista"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00641AB1" w:rsidRPr="00C15A2B" w:rsidTr="00181545">
+      <w:tr w:rsidR="00641AB1" w:rsidRPr="00C15A2B" w14:paraId="5E1168D1" w14:textId="77777777" w:rsidTr="00181545">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7124" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00641AB1" w:rsidRPr="00C15A2B" w:rsidRDefault="00096249" w:rsidP="004D7B9D">
+          <w:p w14:paraId="70A1FC8D" w14:textId="77777777" w:rsidR="00641AB1" w:rsidRPr="00C15A2B" w:rsidRDefault="00096249" w:rsidP="004D7B9D">
             <w:pPr>
               <w:pStyle w:val="Prrafodelista"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r w:rsidRPr="00096249">
               <w:rPr>
                 <w:lang w:val="eu-ES"/>
               </w:rPr>
               <w:t>Gaitasuna erakutsi du ideiak lotzeko eta planteatutako galderei egokiro erantzuteko.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="736" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00641AB1" w:rsidRPr="00C15A2B" w:rsidRDefault="001834DA" w:rsidP="001834DA">
+          <w:p w14:paraId="11629CA5" w14:textId="77777777" w:rsidR="00641AB1" w:rsidRPr="00C15A2B" w:rsidRDefault="001834DA" w:rsidP="001834DA">
             <w:pPr>
               <w:pStyle w:val="Prrafodelista"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>0,75</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1496" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w:rsidR="00641AB1" w:rsidRPr="002F454B" w:rsidRDefault="00641AB1" w:rsidP="0055075F">
+          <w:p w14:paraId="0F201D51" w14:textId="77777777" w:rsidR="00641AB1" w:rsidRPr="002F454B" w:rsidRDefault="00641AB1" w:rsidP="0055075F">
             <w:pPr>
               <w:pStyle w:val="Prrafodelista"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00641AB1" w:rsidRPr="00C15A2B" w:rsidTr="00181545">
+      <w:tr w:rsidR="00641AB1" w:rsidRPr="00C15A2B" w14:paraId="173DA833" w14:textId="77777777" w:rsidTr="00181545">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7124" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00641AB1" w:rsidRPr="00C15A2B" w:rsidRDefault="00096249" w:rsidP="004D7B9D">
+          <w:p w14:paraId="5CEF0333" w14:textId="77777777" w:rsidR="00641AB1" w:rsidRPr="00C15A2B" w:rsidRDefault="00096249" w:rsidP="004D7B9D">
             <w:pPr>
               <w:pStyle w:val="Prrafodelista"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r w:rsidRPr="00096249">
               <w:rPr>
                 <w:lang w:val="eu-ES"/>
               </w:rPr>
-              <w:t>Gaitasuna erakutsi du Informazioaren eta Komunikazioaren Teknologiak eta ikusizko elementuak (grafiko, taula, bideo eta abar) modu eraginkorrean erabiltzeko.</w:t>
+              <w:t xml:space="preserve">Gaitasuna erakutsi du Informazioaren eta Komunikazioaren Teknologiak eta </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00096249">
+              <w:rPr>
+                <w:lang w:val="eu-ES"/>
+              </w:rPr>
+              <w:t>ikusizko</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00096249">
+              <w:rPr>
+                <w:lang w:val="eu-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> elementuak (grafiko, taula, bideo eta abar) modu eraginkorrean erabiltzeko.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="736" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00641AB1" w:rsidRPr="00C15A2B" w:rsidRDefault="001834DA" w:rsidP="001834DA">
+          <w:p w14:paraId="585A9D3C" w14:textId="77777777" w:rsidR="00641AB1" w:rsidRPr="00C15A2B" w:rsidRDefault="001834DA" w:rsidP="001834DA">
             <w:pPr>
               <w:pStyle w:val="Prrafodelista"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>0,5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1496" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w:rsidR="00641AB1" w:rsidRPr="002F454B" w:rsidRDefault="00641AB1" w:rsidP="0055075F">
+          <w:p w14:paraId="274EDB3E" w14:textId="77777777" w:rsidR="00641AB1" w:rsidRPr="002F454B" w:rsidRDefault="00641AB1" w:rsidP="0055075F">
             <w:pPr>
               <w:pStyle w:val="Prrafodelista"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00523B8B" w:rsidRPr="00523B8B" w:rsidTr="00181545">
+      <w:tr w:rsidR="00523B8B" w:rsidRPr="00523B8B" w14:paraId="6360CEA4" w14:textId="77777777" w:rsidTr="00181545">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9356" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w:rsidR="00523B8B" w:rsidRPr="00523B8B" w:rsidRDefault="00096249" w:rsidP="0055075F">
+          <w:p w14:paraId="336A7BBA" w14:textId="77777777" w:rsidR="00523B8B" w:rsidRPr="00523B8B" w:rsidRDefault="00096249" w:rsidP="0055075F">
             <w:pPr>
               <w:pStyle w:val="Prrafodelista"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00096249">
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="eu-ES"/>
               </w:rPr>
               <w:t>Oharrak</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00523B8B" w:rsidRPr="00523B8B" w:rsidRDefault="00523B8B" w:rsidP="0055075F">
+          <w:p w14:paraId="44BEB634" w14:textId="77777777" w:rsidR="00523B8B" w:rsidRPr="00523B8B" w:rsidRDefault="00523B8B" w:rsidP="0055075F">
             <w:pPr>
               <w:pStyle w:val="Prrafodelista"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00523B8B" w:rsidRPr="00523B8B" w:rsidRDefault="00523B8B" w:rsidP="0055075F">
-[...8 lines deleted...]
-          </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00DB0738" w:rsidRDefault="002535E7" w:rsidP="004A5AFA">
+    <w:p w14:paraId="13E45D0C" w14:textId="77777777" w:rsidR="00DB0738" w:rsidRDefault="002535E7" w:rsidP="004A5AFA">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:noProof/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1EA8F553" wp14:editId="52D82E5E">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>5365115</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>90805</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="593725" cy="266700"/>
                 <wp:effectExtent l="12700" t="10795" r="12700" b="8255"/>
                 <wp:wrapNone/>
                 <wp:docPr id="3" name="Rectangle 3"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr>
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="593725" cy="266700"/>
                         </a:xfrm>
@@ -1191,120 +1235,118 @@
                         </a:ln>
                       </wps:spPr>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:rect w14:anchorId="7D766372" id="Rectangle 3" o:spid="_x0000_s1026" style="position:absolute;margin-left:422.45pt;margin-top:7.15pt;width:46.75pt;height:21pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAmCaj5HQIAADsEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO0zAQfUfiHyy/0/TebdR0tepShLTA&#10;ioUPcB0nsXA8Zuw2LV/P2OmWchEPCD9YHs/4+MyZmdXtsTXsoNBrsAUfDYacKSuh1LYu+OdP21c3&#10;nPkgbCkMWFXwk/L8dv3yxapzuRpDA6ZUyAjE+rxzBW9CcHmWedmoVvgBOGXJWQG2IpCJdVai6Ai9&#10;Ndl4OJxnHWDpEKTynm7veydfJ/yqUjJ8qCqvAjMFJ24h7Zj2Xdyz9UrkNQrXaHmmIf6BRSu0pU8v&#10;UPciCLZH/RtUqyWChyoMJLQZVJWWKuVA2YyGv2Tz1AinUi4kjncXmfz/g5XvD4/IdFnwCWdWtFSi&#10;jySasLVRbBLl6ZzPKerJPWJM0LsHkF88s7BpKErdIULXKFESqVGMz356EA1PT9muewcloYt9gKTU&#10;scI2ApIG7JgKcroURB0Dk3Q5W04W4xlnklzj+XwxTAXLRP782KEPbxS0LB4KjkQ9gYvDgw+RjMif&#10;QxJ5MLrcamOSgfVuY5AdBPXGNq3En3K8DjOWdQVfzojH3yGGaf0JotWBmtzotuA3lyCRR9Ve2zK1&#10;YBDa9GeibOxZxqhcX4EdlCdSEaHvYJo4OjSA3zjrqHsL7r/uBSrOzFtLlViOptPY7smYzhZjMvDa&#10;s7v2CCsJquCBs/64Cf2I7B3quqGfRil3C3dUvUonZWNle1ZnstShSfDzNMURuLZT1I+ZX38HAAD/&#10;/wMAUEsDBBQABgAIAAAAIQA25rls3gAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BT4NAEIXv&#10;Jv6HzZh4s4sFG0CWxmhq4rGlF28DOwLK7hJ2adFf73iqx8n78t43xXYxgzjR5HtnFdyvIhBkG6d7&#10;2yo4Vru7FIQPaDUOzpKCb/KwLa+vCsy1O9s9nQ6hFVxifY4KuhDGXErfdGTQr9xIlrMPNxkMfE6t&#10;1BOeudwMch1FG2mwt7zQ4UjPHTVfh9koqPv1EX/21Wtksl0c3pbqc35/Uer2Znl6BBFoCRcY/vRZ&#10;HUp2qt1stReDgjRJMkY5SGIQDGRxmoCoFTxsYpBlIf9/UP4CAAD//wMAUEsBAi0AFAAGAAgAAAAh&#10;ALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAU&#10;AAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAU&#10;AAYACAAAACEAJgmo+R0CAAA7BAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwEC&#10;LQAUAAYACAAAACEANua5bN4AAAAJAQAADwAAAAAAAAAAAAAAAAB3BAAAZHJzL2Rvd25yZXYueG1s&#10;UEsFBgAAAAAEAAQA8wAAAIIFAAAAAA==&#10;"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00494E5B" w:rsidRPr="00E2130B" w:rsidRDefault="004B4C2F" w:rsidP="0055075F">
+    <w:p w14:paraId="3AD24550" w14:textId="77777777" w:rsidR="00494E5B" w:rsidRPr="006B6F24" w:rsidRDefault="004B4C2F" w:rsidP="0055075F">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-          <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00181545">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:lang w:val="eu-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">Epaimahaiak </w:t>
       </w:r>
       <w:r w:rsidRPr="00181545">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:lang w:val="eu-ES"/>
         </w:rPr>
         <w:t>ERABAKI DU</w:t>
       </w:r>
       <w:r w:rsidRPr="00181545">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:lang w:val="eu-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> ikasleari </w:t>
       </w:r>
       <w:r w:rsidRPr="00181545">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:lang w:val="eu-ES"/>
         </w:rPr>
         <w:t>kalifikazio global hau ematea</w:t>
       </w:r>
       <w:r w:rsidRPr="00181545">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:lang w:val="eu-ES"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
-      <w:r w:rsidR="006962F2" w:rsidRPr="00E2130B">
+      <w:r w:rsidR="006962F2" w:rsidRPr="006B6F24">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006962F2" w:rsidRPr="0055075F" w:rsidRDefault="002535E7" w:rsidP="0055075F">
+    <w:p w14:paraId="2FB9F17E" w14:textId="77777777" w:rsidR="006962F2" w:rsidRPr="0055075F" w:rsidRDefault="002535E7" w:rsidP="0055075F">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:noProof/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4A77B559" wp14:editId="6D74F211">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>-41910</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>205105</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="142875" cy="133350"/>
                 <wp:effectExtent l="6350" t="5715" r="12700" b="13335"/>
                 <wp:wrapNone/>
                 <wp:docPr id="2" name="Rectangle 4"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr>
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="142875" cy="133350"/>
                         </a:xfrm>
@@ -1330,102 +1372,103 @@
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:rect w14:anchorId="28B517A8" id="Rectangle 4" o:spid="_x0000_s1026" style="position:absolute;margin-left:-3.3pt;margin-top:16.15pt;width:11.25pt;height:10.5pt;z-index:251660288;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAh4ua/IQIAADsEAAAOAAAAZHJzL2Uyb0RvYy54bWysU1Fv0zAQfkfiP1h+p2nSlnVR02nqKEIa&#10;MDH4Aa7jNBaOz5zdpuXX7+x0pQOeEH6wfL7z5+++u1vcHDrD9gq9BlvxfDTmTFkJtbbbin/7un4z&#10;58wHYWthwKqKH5XnN8vXrxa9K1UBLZhaISMQ68veVbwNwZVZ5mWrOuFH4JQlZwPYiUAmbrMaRU/o&#10;ncmK8fht1gPWDkEq7+n2bnDyZcJvGiXD56bxKjBTceIW0o5p38Q9Wy5EuUXhWi1PNMQ/sOiEtvTp&#10;GepOBMF2qP+A6rRE8NCEkYQug6bRUqUcKJt8/Fs2j61wKuVC4nh3lsn/P1j5af+ATNcVLzizoqMS&#10;fSHRhN0axaZRnt75kqIe3QPGBL27B/ndMwurlqLULSL0rRI1kcpjfPbiQTQ8PWWb/iPUhC52AZJS&#10;hwa7CEgasEMqyPFcEHUITNJlPi3mVzPOJLnyyWQySwXLRPn82KEP7xV0LB4qjkQ9gYv9vQ+RjCif&#10;QxJ5MLpea2OSgdvNyiDbC+qNdVqJP+V4GWYs6yt+PStmCfmFz19CjNP6G0SnAzW50V3F5+cgUUbV&#10;3tk6tWAQ2gxnomzsScao3FCBDdRHUhFh6GCaODq0gD8566l7K+5/7AQqzswHS5W4zqfT2O7JmM6u&#10;CjLw0rO59AgrCarigbPhuArDiOwc6m1LP+Updwu3VL1GJ2VjZQdWJ7LUoUnw0zTFEbi0U9SvmV8+&#10;AQAA//8DAFBLAwQUAAYACAAAACEALqPYfNwAAAAHAQAADwAAAGRycy9kb3ducmV2LnhtbEyOwU6D&#10;QBRF9yb+w+SZuGsHISUWGRqjqYnLlm7cPZgn0DJvCDO06Nc7Xdnlzb059+Sb2fTiTKPrLCt4WkYg&#10;iGurO24UHMrt4hmE88gae8uk4IccbIr7uxwzbS+8o/PeNyJA2GWooPV+yKR0dUsG3dIOxKH7tqNB&#10;H+LYSD3iJcBNL+MoSqXBjsNDiwO9tVSf9pNRUHXxAX935Udk1tvEf87lcfp6V+rxYX59AeFp9v9j&#10;uOoHdSiCU2Un1k70ChZpGpYKkjgBce1XaxCVglWSgCxyeetf/AEAAP//AwBQSwECLQAUAAYACAAA&#10;ACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQIt&#10;ABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQIt&#10;ABQABgAIAAAAIQAh4ua/IQIAADsEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBL&#10;AQItABQABgAIAAAAIQAuo9h83AAAAAcBAAAPAAAAAAAAAAAAAAAAAHsEAABkcnMvZG93bnJldi54&#10;bWxQSwUGAAAAAAQABADzAAAAhAUAAAAA&#10;"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="006962F2" w:rsidRPr="0055075F">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">….……………………………………………………………………………………………………………… </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0064594B" w:rsidRPr="00B4120A" w:rsidRDefault="004B4C2F" w:rsidP="004B4C2F">
+    <w:p w14:paraId="0B724A0A" w14:textId="77777777" w:rsidR="0064594B" w:rsidRPr="00B4120A" w:rsidRDefault="004B4C2F" w:rsidP="006B6F24">
       <w:pPr>
-        <w:spacing w:line="280" w:lineRule="auto"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004B4C2F">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="eu-ES"/>
         </w:rPr>
         <w:t>A</w:t>
       </w:r>
       <w:r w:rsidR="004D7B9D">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="eu-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">  A</w:t>
       </w:r>
       <w:r w:rsidRPr="004B4C2F">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="eu-ES"/>
         </w:rPr>
         <w:t>dierazi, behar izanez gero, ohorezko matrikularen aipamena emateko proposatzen den</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009969C8" w:rsidRPr="00B4120A" w:rsidRDefault="002535E7" w:rsidP="009969C8">
+    <w:p w14:paraId="3A8F1E40" w14:textId="77777777" w:rsidR="009969C8" w:rsidRDefault="002535E7" w:rsidP="009969C8">
       <w:pPr>
         <w:spacing w:line="280" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="eu-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3A77751B" wp14:editId="13D45B43">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>-41910</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>46990</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="142875" cy="133350"/>
                 <wp:effectExtent l="6350" t="5715" r="12700" b="13335"/>
                 <wp:wrapNone/>
                 <wp:docPr id="1" name="Rectangle 5"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr>
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="142875" cy="133350"/>
                         </a:xfrm>
@@ -1477,81 +1520,87 @@
       <w:r w:rsidR="009969C8">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="eu-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">  A</w:t>
       </w:r>
       <w:r w:rsidR="009969C8" w:rsidRPr="004B4C2F">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="eu-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">dierazi, behar izanez gero, </w:t>
       </w:r>
       <w:r w:rsidR="009969C8">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="eu-ES"/>
         </w:rPr>
         <w:t>lana enpresa batekin lankidetzan burutu den (hitzarmenarekin edo hitzarmenik gabe)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B4120A" w:rsidRDefault="00B4120A" w:rsidP="004A5AFA">
+    <w:p w14:paraId="573CADA6" w14:textId="77777777" w:rsidR="006B6F24" w:rsidRPr="00B4120A" w:rsidRDefault="006B6F24" w:rsidP="009969C8">
       <w:pPr>
-        <w:jc w:val="both"/>
+        <w:spacing w:line="280" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
+        <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2706"/>
         <w:gridCol w:w="2706"/>
         <w:gridCol w:w="2706"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00201BDB" w:rsidRPr="00201BDB">
+      <w:tr w:rsidR="00201BDB" w:rsidRPr="00201BDB" w14:paraId="1D16F284" w14:textId="77777777" w:rsidTr="006B6F24">
         <w:trPr>
           <w:trHeight w:val="103"/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2706" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00201BDB" w:rsidRPr="00201BDB" w:rsidRDefault="00201BDB" w:rsidP="004B4C2F">
+          <w:p w14:paraId="4C344285" w14:textId="77777777" w:rsidR="00201BDB" w:rsidRPr="00201BDB" w:rsidRDefault="00201BDB" w:rsidP="004B4C2F">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00201BDB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="004B4C2F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Sin</w:t>
@@ -1561,132 +1610,132 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">.: </w:t>
             </w:r>
             <w:r w:rsidR="004B4C2F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>LEHENDAKARIA</w:t>
             </w:r>
             <w:r w:rsidRPr="00201BDB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2706" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00201BDB" w:rsidRPr="00201BDB" w:rsidRDefault="004B4C2F" w:rsidP="004B4C2F">
+          <w:p w14:paraId="0BE8BDE3" w14:textId="77777777" w:rsidR="00201BDB" w:rsidRPr="00201BDB" w:rsidRDefault="004B4C2F" w:rsidP="004B4C2F">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Sin</w:t>
             </w:r>
             <w:r w:rsidR="00201BDB" w:rsidRPr="00201BDB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">.: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>IDAZKARIA</w:t>
             </w:r>
             <w:r w:rsidR="00201BDB" w:rsidRPr="00201BDB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2706" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00201BDB" w:rsidRPr="00201BDB" w:rsidRDefault="004B4C2F" w:rsidP="004B4C2F">
+          <w:p w14:paraId="7AC97192" w14:textId="77777777" w:rsidR="00201BDB" w:rsidRPr="00201BDB" w:rsidRDefault="004B4C2F" w:rsidP="004B4C2F">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Sin</w:t>
             </w:r>
             <w:r w:rsidR="00201BDB" w:rsidRPr="00201BDB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">.: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>BOKALA</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00201BDB" w:rsidRPr="004B4C2F" w:rsidRDefault="004B4C2F" w:rsidP="001834DA">
+    <w:p w14:paraId="14626AD4" w14:textId="77777777" w:rsidR="00201BDB" w:rsidRPr="004B4C2F" w:rsidRDefault="004B4C2F" w:rsidP="001834DA">
       <w:pPr>
         <w:spacing w:before="240" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="eu-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004B4C2F">
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="eu-ES"/>
         </w:rPr>
         <w:t>Donostian</w:t>
       </w:r>
       <w:r w:rsidR="00201BDB" w:rsidRPr="004B4C2F">
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="eu-ES"/>
         </w:rPr>
         <w:t>, 20</w:t>
       </w:r>
       <w:r w:rsidR="00C15A2B" w:rsidRPr="004B4C2F">
         <w:rPr>
           <w:noProof/>
@@ -1699,276 +1748,231 @@
           <w:noProof/>
           <w:lang w:val="eu-ES"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="004B4C2F">
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="eu-ES"/>
         </w:rPr>
         <w:t>(e)ko ________ aren  _____ (e)an</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00201BDB" w:rsidRPr="004B4C2F" w:rsidSect="00641AB1">
       <w:headerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="142" w:right="1416" w:bottom="0" w:left="1276" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00AC19BB" w:rsidRDefault="00AC19BB" w:rsidP="00201BDB">
+    <w:p w14:paraId="36A96369" w14:textId="77777777" w:rsidR="008035EF" w:rsidRDefault="008035EF" w:rsidP="00201BDB">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00AC19BB" w:rsidRDefault="00AC19BB" w:rsidP="00201BDB">
+    <w:p w14:paraId="07080566" w14:textId="77777777" w:rsidR="008035EF" w:rsidRDefault="008035EF" w:rsidP="00201BDB">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00AC19BB" w:rsidRDefault="00AC19BB" w:rsidP="00201BDB">
+    <w:p w14:paraId="5823AF79" w14:textId="77777777" w:rsidR="008035EF" w:rsidRDefault="008035EF" w:rsidP="00201BDB">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00AC19BB" w:rsidRDefault="00AC19BB" w:rsidP="00201BDB">
+    <w:p w14:paraId="2AE6254B" w14:textId="77777777" w:rsidR="008035EF" w:rsidRDefault="008035EF" w:rsidP="00201BDB">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w:rsidR="00201BDB" w:rsidRDefault="00201BDB">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="31C4DF1B" w14:textId="486A0336" w:rsidR="00087A0D" w:rsidRDefault="006B6F24">
     <w:pPr>
       <w:pStyle w:val="Encabezado"/>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="es-ES"/>
       </w:rPr>
     </w:pPr>
-  </w:p>
-[...8 lines deleted...]
-    <w:r w:rsidRPr="00087A0D">
+    <w:r w:rsidRPr="006B6F24">
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="es-ES"/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1">
-[...18 lines deleted...]
-          <wp:docPr id="13" name="Imagen 2"/>
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="20E6F1C0" wp14:editId="6CDB8534">
+          <wp:extent cx="1933575" cy="876300"/>
+          <wp:effectExtent l="0" t="0" r="9525" b="0"/>
+          <wp:docPr id="1558054771" name="Imagen 4"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="Imagen 2"/>
+                  <pic:cNvPr id="0" name="Picture 1"/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill>
-                  <a:blip r:embed="rId1"/>
+                  <a:blip r:embed="rId1">
+                    <a:extLst>
+                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                      </a:ext>
+                    </a:extLst>
+                  </a:blip>
                   <a:srcRect/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="3137535" cy="723900"/>
+                    <a:ext cx="1933575" cy="876300"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
-                  <a:ln w="9525">
+                  <a:ln>
                     <a:noFill/>
-                    <a:miter lim="800000"/>
-[...1 lines deleted...]
-                    <a:tailEnd/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
-        </wp:anchor>
+        </wp:inline>
       </w:drawing>
     </w:r>
-  </w:p>
-[...21 lines deleted...]
-    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4D2C657C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C6FC402C"/>
     <w:lvl w:ilvl="0" w:tplc="C8A286E0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cstheme="minorBidi" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -2151,192 +2155,198 @@
     <w:lvl w:ilvl="7" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="1242257937">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="841355215">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
-  <w:zoom w:percent="100"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="200"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="0064594B"/>
     <w:rsid w:val="0000462B"/>
     <w:rsid w:val="00040E5A"/>
     <w:rsid w:val="00087A0D"/>
     <w:rsid w:val="00096249"/>
     <w:rsid w:val="000C6396"/>
     <w:rsid w:val="000D3215"/>
     <w:rsid w:val="000F01F3"/>
     <w:rsid w:val="00157531"/>
     <w:rsid w:val="00181545"/>
     <w:rsid w:val="001834DA"/>
     <w:rsid w:val="001A1880"/>
     <w:rsid w:val="00201BDB"/>
     <w:rsid w:val="00223D44"/>
     <w:rsid w:val="002535E7"/>
     <w:rsid w:val="00275273"/>
     <w:rsid w:val="002F454B"/>
     <w:rsid w:val="00360C79"/>
     <w:rsid w:val="0039754B"/>
     <w:rsid w:val="00494E5B"/>
     <w:rsid w:val="004A5AFA"/>
     <w:rsid w:val="004B4C2F"/>
     <w:rsid w:val="004D77AD"/>
     <w:rsid w:val="004D7B9D"/>
     <w:rsid w:val="00523B8B"/>
     <w:rsid w:val="0055075F"/>
     <w:rsid w:val="005602D4"/>
     <w:rsid w:val="00590BDB"/>
     <w:rsid w:val="005D70E6"/>
     <w:rsid w:val="005D7F3C"/>
     <w:rsid w:val="005F669E"/>
     <w:rsid w:val="00641AB1"/>
     <w:rsid w:val="0064594B"/>
     <w:rsid w:val="00691509"/>
     <w:rsid w:val="006962F2"/>
     <w:rsid w:val="006B3028"/>
+    <w:rsid w:val="006B6F24"/>
     <w:rsid w:val="00747AB4"/>
+    <w:rsid w:val="008035EF"/>
     <w:rsid w:val="00884581"/>
     <w:rsid w:val="008B28F4"/>
     <w:rsid w:val="008F3045"/>
     <w:rsid w:val="009969C8"/>
     <w:rsid w:val="009D08BD"/>
     <w:rsid w:val="00A00936"/>
     <w:rsid w:val="00A65641"/>
     <w:rsid w:val="00AA0087"/>
     <w:rsid w:val="00AC19BB"/>
     <w:rsid w:val="00B4120A"/>
     <w:rsid w:val="00BB3DC2"/>
     <w:rsid w:val="00C15A2B"/>
     <w:rsid w:val="00CD6F5D"/>
+    <w:rsid w:val="00D4433A"/>
     <w:rsid w:val="00D777D6"/>
     <w:rsid w:val="00DA7731"/>
     <w:rsid w:val="00DB0738"/>
     <w:rsid w:val="00DF472F"/>
     <w:rsid w:val="00E2130B"/>
     <w:rsid w:val="00E36A49"/>
     <w:rsid w:val="00EA3FB7"/>
     <w:rsid w:val="00F600A6"/>
     <w:rsid w:val="00F93D61"/>
     <w:rsid w:val="00F94EE4"/>
     <w:rsid w:val="00FB4B12"/>
     <w:rsid w:val="00FC2084"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="es-ES"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
+  <w14:docId w14:val="005A735B"/>
   <w15:docId w15:val="{CB134AD3-107E-4FBF-B973-8125D0E0EF23}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="es-ES" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -2664,50 +2674,55 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00884581"/>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Fuentedeprrafopredeter">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Tablanormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
@@ -2729,91 +2744,87 @@
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Default">
     <w:name w:val="Default"/>
     <w:rsid w:val="006962F2"/>
     <w:pPr>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Encabezado">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="EncabezadoCar"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00201BDB"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4252"/>
         <w:tab w:val="right" w:pos="8504"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="EncabezadoCar">
     <w:name w:val="Encabezado Car"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:link w:val="Encabezado"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
     <w:rsid w:val="00201BDB"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Piedepgina">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="PiedepginaCar"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00201BDB"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4252"/>
         <w:tab w:val="right" w:pos="8504"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="PiedepginaCar">
     <w:name w:val="Pie de página Car"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:link w:val="Piedepgina"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
     <w:rsid w:val="00201BDB"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Textodeglobo">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="TextodegloboCar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00201BDB"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TextodegloboCar">
     <w:name w:val="Texto de globo Car"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:link w:val="Textodeglobo"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
@@ -2825,63 +2836,63 @@
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="Tablaconcuadrcula">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="Tablanormal"/>
     <w:uiPriority w:val="59"/>
     <w:rsid w:val="00494E5B"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.emf"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -3145,72 +3156,72 @@
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA Fifth Edition"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{24672C0F-C148-4016-9959-116EF63A3115}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>301</Words>
-  <Characters>1658</Characters>
+  <Characters>1657</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>13</Lines>
   <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Titulua</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr/>
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1956</CharactersWithSpaces>
+  <CharactersWithSpaces>1955</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>ebpurcal</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>