--- v0 (2026-03-12)
+++ v1 (2026-10-03)
@@ -1,1100 +1,1118 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
+  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00201BDB" w:rsidRPr="00494E5B" w:rsidRDefault="005F669E" w:rsidP="00494E5B">
+    <w:p w14:paraId="264377D7" w14:textId="77777777" w:rsidR="00201BDB" w:rsidRPr="00494E5B" w:rsidRDefault="005F669E" w:rsidP="00494E5B">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>INFORME DEL TRIBUNAL</w:t>
       </w:r>
       <w:r w:rsidR="00494E5B" w:rsidRPr="00494E5B">
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> DE </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">EVALUACIÓN </w:t>
       </w:r>
       <w:r w:rsidR="00494E5B" w:rsidRPr="00494E5B">
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>DEL TRABAJO FIN DE GRADO</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="9432" w:type="dxa"/>
+        <w:tblW w:w="9498" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3144"/>
         <w:gridCol w:w="1572"/>
         <w:gridCol w:w="1572"/>
-        <w:gridCol w:w="3144"/>
+        <w:gridCol w:w="3210"/>
       </w:tblGrid>
-      <w:tr w:rsidR="004A5AFA" w:rsidRPr="00494E5B" w:rsidTr="00201BDB">
+      <w:tr w:rsidR="004A5AFA" w:rsidRPr="00494E5B" w14:paraId="70D0F4C4" w14:textId="77777777" w:rsidTr="00504529">
         <w:trPr>
           <w:trHeight w:val="103"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9432" w:type="dxa"/>
+            <w:tcW w:w="9498" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
           </w:tcPr>
-          <w:p w:rsidR="004A5AFA" w:rsidRPr="00494E5B" w:rsidRDefault="004A5AFA" w:rsidP="004A5AFA">
+          <w:p w14:paraId="0559386B" w14:textId="77777777" w:rsidR="004A5AFA" w:rsidRPr="00494E5B" w:rsidRDefault="004A5AFA" w:rsidP="004A5AFA">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00494E5B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>TÍTULO DEL TRABAJO FIN DE GRADO</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00201BDB" w:rsidRPr="00494E5B" w:rsidRDefault="00201BDB" w:rsidP="004A5AFA">
+          <w:p w14:paraId="4AD61505" w14:textId="77777777" w:rsidR="00201BDB" w:rsidRPr="00494E5B" w:rsidRDefault="00201BDB" w:rsidP="004A5AFA">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="004A5AFA" w:rsidRPr="00494E5B" w:rsidRDefault="00681138" w:rsidP="00681138">
+          <w:p w14:paraId="11F14AD8" w14:textId="77777777" w:rsidR="004A5AFA" w:rsidRPr="00494E5B" w:rsidRDefault="00681138" w:rsidP="00681138">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1080"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:tab/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004A5AFA" w:rsidTr="00494E5B">
+      <w:tr w:rsidR="004A5AFA" w14:paraId="2B818038" w14:textId="77777777" w:rsidTr="00504529">
         <w:trPr>
           <w:trHeight w:val="103"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3144" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="004A5AFA" w:rsidRDefault="004A5AFA" w:rsidP="004A5AFA">
+          <w:p w14:paraId="1B4AFB2A" w14:textId="77777777" w:rsidR="004A5AFA" w:rsidRDefault="004A5AFA" w:rsidP="004A5AFA">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">DNI </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3144" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="004A5AFA" w:rsidRDefault="004A5AFA" w:rsidP="004A5AFA">
+          <w:p w14:paraId="26924CC1" w14:textId="77777777" w:rsidR="004A5AFA" w:rsidRDefault="004A5AFA" w:rsidP="004A5AFA">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">NOMBRE Y APELLIDOS </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3144" w:type="dxa"/>
+            <w:tcW w:w="3210" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="004A5AFA" w:rsidRDefault="004A5AFA" w:rsidP="004A5AFA">
+          <w:p w14:paraId="5597616D" w14:textId="77777777" w:rsidR="004A5AFA" w:rsidRDefault="004A5AFA" w:rsidP="004A5AFA">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004A5AFA" w:rsidTr="00494E5B">
+      <w:tr w:rsidR="004A5AFA" w14:paraId="536E8F51" w14:textId="77777777" w:rsidTr="00504529">
         <w:trPr>
           <w:trHeight w:val="103"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4716" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="004A5AFA" w:rsidRDefault="004A5AFA" w:rsidP="004A5AFA">
+          <w:p w14:paraId="2220B438" w14:textId="77777777" w:rsidR="004A5AFA" w:rsidRDefault="004A5AFA" w:rsidP="004A5AFA">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4716" w:type="dxa"/>
+            <w:tcW w:w="4782" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="004A5AFA" w:rsidRDefault="004A5AFA" w:rsidP="004A5AFA">
+          <w:p w14:paraId="5BAE93F2" w14:textId="77777777" w:rsidR="004A5AFA" w:rsidRDefault="004A5AFA" w:rsidP="004A5AFA">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="0064594B" w:rsidRPr="00201BDB" w:rsidRDefault="0064594B" w:rsidP="000F01F3">
+    <w:p w14:paraId="537CFF8D" w14:textId="77777777" w:rsidR="0064594B" w:rsidRPr="00201BDB" w:rsidRDefault="0064594B" w:rsidP="000F01F3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="Saretaduntaula"/>
+        <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="9414" w:type="dxa"/>
         <w:tblInd w:w="108" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7131"/>
         <w:gridCol w:w="787"/>
         <w:gridCol w:w="1496"/>
       </w:tblGrid>
-      <w:tr w:rsidR="001834DA" w:rsidRPr="005D7F3C" w:rsidTr="001834DA">
+      <w:tr w:rsidR="001834DA" w:rsidRPr="005D7F3C" w14:paraId="60AE515C" w14:textId="77777777" w:rsidTr="001834DA">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7131" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FDE9D9" w:themeFill="accent6" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="001834DA" w:rsidRPr="005D7F3C" w:rsidRDefault="001834DA" w:rsidP="001834DA">
-[...1 lines deleted...]
-              <w:pStyle w:val="Zerrenda-paragrafoa"/>
+          <w:p w14:paraId="7D6497FD" w14:textId="77777777" w:rsidR="001834DA" w:rsidRPr="005D7F3C" w:rsidRDefault="001834DA" w:rsidP="001834DA">
+            <w:pPr>
+              <w:pStyle w:val="Prrafodelista"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D7F3C">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>CALIDAD DE LA MEMORIA PRESENTADA</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve"> (7,5 puntos)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="787" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FDE9D9" w:themeFill="accent6" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="001834DA" w:rsidRPr="005D7F3C" w:rsidRDefault="001834DA" w:rsidP="001834DA">
-[...1 lines deleted...]
-              <w:pStyle w:val="Zerrenda-paragrafoa"/>
+          <w:p w14:paraId="1727C7F6" w14:textId="77777777" w:rsidR="001834DA" w:rsidRPr="005D7F3C" w:rsidRDefault="001834DA" w:rsidP="001834DA">
+            <w:pPr>
+              <w:pStyle w:val="Prrafodelista"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Máx.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1496" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="001834DA" w:rsidRPr="005D7F3C" w:rsidRDefault="001834DA" w:rsidP="001834DA">
-[...1 lines deleted...]
-              <w:pStyle w:val="Zerrenda-paragrafoa"/>
+          <w:p w14:paraId="6C2EF65D" w14:textId="77777777" w:rsidR="001834DA" w:rsidRPr="005D7F3C" w:rsidRDefault="001834DA" w:rsidP="001834DA">
+            <w:pPr>
+              <w:pStyle w:val="Prrafodelista"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D7F3C">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>CAL</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>I</w:t>
             </w:r>
             <w:r w:rsidRPr="005D7F3C">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>FICACIÓN</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000F01F3" w:rsidRPr="0055075F" w:rsidTr="001834DA">
+      <w:tr w:rsidR="000F01F3" w:rsidRPr="0055075F" w14:paraId="5068A0ED" w14:textId="77777777" w:rsidTr="001834DA">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7131" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="000F01F3" w:rsidRPr="0055075F" w:rsidRDefault="000F01F3" w:rsidP="00747AB4">
-[...1 lines deleted...]
-              <w:pStyle w:val="Zerrenda-paragrafoa"/>
+          <w:p w14:paraId="1A740EC4" w14:textId="77777777" w:rsidR="000F01F3" w:rsidRPr="0055075F" w:rsidRDefault="000F01F3" w:rsidP="00747AB4">
+            <w:pPr>
+              <w:pStyle w:val="Prrafodelista"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r w:rsidRPr="0055075F">
-              <w:t>Demuestra capacidad para elaborar una Memoria escrita con todos los elementos que debe incluir un trabajo fin de grado, con una redacción clara, correcta,  coherente y utilizando un lenguaje técnico apropiado</w:t>
+              <w:t xml:space="preserve">Demuestra capacidad para elaborar una Memoria escrita con todos los elementos que debe incluir un trabajo fin de grado, con una redacción clara, </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="0055075F">
+              <w:t>correcta,  coherente</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="0055075F">
+              <w:t xml:space="preserve"> y utilizando un lenguaje técnico apropiado</w:t>
             </w:r>
             <w:r w:rsidR="00747AB4">
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="787" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="000F01F3" w:rsidRPr="0055075F" w:rsidRDefault="00157531" w:rsidP="001834DA">
-[...1 lines deleted...]
-              <w:pStyle w:val="Zerrenda-paragrafoa"/>
+          <w:p w14:paraId="71672E98" w14:textId="77777777" w:rsidR="000F01F3" w:rsidRPr="0055075F" w:rsidRDefault="00157531" w:rsidP="001834DA">
+            <w:pPr>
+              <w:pStyle w:val="Prrafodelista"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>3</w:t>
             </w:r>
             <w:r w:rsidR="001834DA">
               <w:t>,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1496" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w:rsidR="000F01F3" w:rsidRPr="0055075F" w:rsidRDefault="000F01F3" w:rsidP="0055075F">
-[...1 lines deleted...]
-              <w:pStyle w:val="Zerrenda-paragrafoa"/>
+          <w:p w14:paraId="1E7382AB" w14:textId="77777777" w:rsidR="000F01F3" w:rsidRPr="0055075F" w:rsidRDefault="000F01F3" w:rsidP="0055075F">
+            <w:pPr>
+              <w:pStyle w:val="Prrafodelista"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00747AB4" w:rsidRPr="0055075F" w:rsidTr="001834DA">
+      <w:tr w:rsidR="00747AB4" w:rsidRPr="0055075F" w14:paraId="5C6184F5" w14:textId="77777777" w:rsidTr="001834DA">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7131" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00747AB4" w:rsidRPr="0055075F" w:rsidRDefault="00747AB4" w:rsidP="0055075F">
-[...1 lines deleted...]
-              <w:pStyle w:val="Zerrenda-paragrafoa"/>
+          <w:p w14:paraId="58F296E3" w14:textId="77777777" w:rsidR="00747AB4" w:rsidRPr="0055075F" w:rsidRDefault="00747AB4" w:rsidP="0055075F">
+            <w:pPr>
+              <w:pStyle w:val="Prrafodelista"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r w:rsidRPr="0055075F">
               <w:t>Demuestra capacidad para seleccionar las fuentes fundamentales, analizarlas e interpretarlas.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="787" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00747AB4" w:rsidRDefault="00157531" w:rsidP="001834DA">
+          <w:p w14:paraId="6D9366CB" w14:textId="77777777" w:rsidR="00747AB4" w:rsidRDefault="00157531" w:rsidP="001834DA">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidR="001834DA">
               <w:t>,5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1496" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w:rsidR="00747AB4" w:rsidRPr="0055075F" w:rsidRDefault="00747AB4" w:rsidP="0055075F">
-[...1 lines deleted...]
-              <w:pStyle w:val="Zerrenda-paragrafoa"/>
+          <w:p w14:paraId="4ADB5BE7" w14:textId="77777777" w:rsidR="00747AB4" w:rsidRPr="0055075F" w:rsidRDefault="00747AB4" w:rsidP="0055075F">
+            <w:pPr>
+              <w:pStyle w:val="Prrafodelista"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00747AB4" w:rsidRPr="0055075F" w:rsidTr="001834DA">
+      <w:tr w:rsidR="00747AB4" w:rsidRPr="0055075F" w14:paraId="1357303A" w14:textId="77777777" w:rsidTr="001834DA">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7131" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00747AB4" w:rsidRPr="0055075F" w:rsidRDefault="00747AB4" w:rsidP="0055075F">
-[...1 lines deleted...]
-              <w:pStyle w:val="Zerrenda-paragrafoa"/>
+          <w:p w14:paraId="24369541" w14:textId="77777777" w:rsidR="00747AB4" w:rsidRPr="0055075F" w:rsidRDefault="00747AB4" w:rsidP="0055075F">
+            <w:pPr>
+              <w:pStyle w:val="Prrafodelista"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r w:rsidRPr="0055075F">
               <w:t>Demuestra capacidad crítica para emitir juicios razonados apoyándose en los resultados obtenidos.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="787" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00747AB4" w:rsidRDefault="00747AB4" w:rsidP="001834DA">
+          <w:p w14:paraId="5D08A7D1" w14:textId="77777777" w:rsidR="00747AB4" w:rsidRDefault="00747AB4" w:rsidP="001834DA">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="00A83636">
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidR="001834DA">
               <w:t>,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1496" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w:rsidR="00747AB4" w:rsidRPr="0055075F" w:rsidRDefault="00747AB4" w:rsidP="0055075F">
-[...1 lines deleted...]
-              <w:pStyle w:val="Zerrenda-paragrafoa"/>
+          <w:p w14:paraId="301AE886" w14:textId="77777777" w:rsidR="00747AB4" w:rsidRPr="0055075F" w:rsidRDefault="00747AB4" w:rsidP="0055075F">
+            <w:pPr>
+              <w:pStyle w:val="Prrafodelista"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00747AB4" w:rsidRPr="0055075F" w:rsidTr="001834DA">
+      <w:tr w:rsidR="00747AB4" w:rsidRPr="0055075F" w14:paraId="5FD0A948" w14:textId="77777777" w:rsidTr="001834DA">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7131" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00747AB4" w:rsidRPr="0055075F" w:rsidRDefault="00747AB4" w:rsidP="00360C79">
-[...1 lines deleted...]
-              <w:pStyle w:val="Zerrenda-paragrafoa"/>
+          <w:p w14:paraId="12E1E8DB" w14:textId="77777777" w:rsidR="00747AB4" w:rsidRPr="0055075F" w:rsidRDefault="00747AB4" w:rsidP="00360C79">
+            <w:pPr>
+              <w:pStyle w:val="Prrafodelista"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r w:rsidRPr="0055075F">
-              <w:t xml:space="preserve">Integra los conocimientos adquiridos en el Grado (aplicando las teorías y el  razonamiento económico para la construcción del marco teórico o aplicando aprendizajes de estrategia, </w:t>
+              <w:t xml:space="preserve">Integra los conocimientos adquiridos en el Grado (aplicando las teorías y </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="0055075F">
+              <w:t>el  razonamiento</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="0055075F">
+              <w:t xml:space="preserve"> económico para la construcción del marco teórico o aplicando aprendizajes de estrategia, </w:t>
             </w:r>
             <w:r w:rsidR="00360C79">
               <w:t xml:space="preserve">de </w:t>
             </w:r>
             <w:r w:rsidRPr="0055075F">
               <w:t>organización o de financiación al diseño de planes de negocio reales o a trabajos de consultoría</w:t>
             </w:r>
             <w:r w:rsidR="00360C79">
               <w:t>,</w:t>
             </w:r>
             <w:r w:rsidRPr="0055075F">
               <w:t xml:space="preserve"> o empleando técnicas estadísticas y econométricas aplicables).</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="787" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00747AB4" w:rsidRDefault="00747AB4" w:rsidP="001834DA">
+          <w:p w14:paraId="7FAECD7B" w14:textId="77777777" w:rsidR="00747AB4" w:rsidRDefault="00747AB4" w:rsidP="001834DA">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidR="001834DA">
               <w:t>,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1496" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w:rsidR="00747AB4" w:rsidRPr="0055075F" w:rsidRDefault="00747AB4" w:rsidP="0055075F">
-[...1 lines deleted...]
-              <w:pStyle w:val="Zerrenda-paragrafoa"/>
+          <w:p w14:paraId="700DE32A" w14:textId="77777777" w:rsidR="00747AB4" w:rsidRPr="0055075F" w:rsidRDefault="00747AB4" w:rsidP="0055075F">
+            <w:pPr>
+              <w:pStyle w:val="Prrafodelista"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00523B8B" w:rsidRPr="00523B8B" w:rsidTr="001834DA">
+      <w:tr w:rsidR="00523B8B" w:rsidRPr="00523B8B" w14:paraId="71ADF4C6" w14:textId="77777777" w:rsidTr="001834DA">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9414" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w:rsidR="00523B8B" w:rsidRPr="002F454B" w:rsidRDefault="00523B8B" w:rsidP="00641AB1">
-[...1 lines deleted...]
-              <w:pStyle w:val="Zerrenda-paragrafoa"/>
+          <w:p w14:paraId="62FB2611" w14:textId="77777777" w:rsidR="00523B8B" w:rsidRPr="002F454B" w:rsidRDefault="00523B8B" w:rsidP="00641AB1">
+            <w:pPr>
+              <w:pStyle w:val="Prrafodelista"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r w:rsidRPr="00523B8B">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Observaciones</w:t>
             </w:r>
             <w:r w:rsidR="002F454B">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="002F454B" w:rsidRPr="002F454B">
               <w:t>(profundidad del tema, complejidad en el análisis, organ</w:t>
             </w:r>
             <w:r w:rsidR="00641AB1">
               <w:t xml:space="preserve">ización de contenidos, </w:t>
             </w:r>
             <w:r w:rsidR="001834DA">
               <w:t>etc.</w:t>
             </w:r>
             <w:r w:rsidR="002F454B" w:rsidRPr="002F454B">
               <w:t>)</w:t>
             </w:r>
             <w:r w:rsidRPr="002F454B">
               <w:t>:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00523B8B" w:rsidRPr="00523B8B" w:rsidRDefault="00523B8B" w:rsidP="00641AB1">
-[...1 lines deleted...]
-              <w:pStyle w:val="Zerrenda-paragrafoa"/>
+          <w:p w14:paraId="57F03E21" w14:textId="77777777" w:rsidR="00523B8B" w:rsidRPr="00523B8B" w:rsidRDefault="00523B8B" w:rsidP="00641AB1">
+            <w:pPr>
+              <w:pStyle w:val="Prrafodelista"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00523B8B" w:rsidRDefault="00523B8B" w:rsidP="00641AB1">
-[...21 lines deleted...]
-              <w:pStyle w:val="Zerrenda-paragrafoa"/>
+          <w:p w14:paraId="030BAB0E" w14:textId="77777777" w:rsidR="00523B8B" w:rsidRPr="00523B8B" w:rsidRDefault="00523B8B" w:rsidP="00A56533">
+            <w:pPr>
+              <w:pStyle w:val="Prrafodelista"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00DB0738" w:rsidRDefault="00DB0738" w:rsidP="00641AB1">
+    <w:p w14:paraId="39945515" w14:textId="77777777" w:rsidR="00DB0738" w:rsidRDefault="00DB0738" w:rsidP="00641AB1">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="284"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="Saretaduntaula"/>
+        <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="9356" w:type="dxa"/>
         <w:tblInd w:w="108" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7124"/>
         <w:gridCol w:w="736"/>
         <w:gridCol w:w="1496"/>
       </w:tblGrid>
-      <w:tr w:rsidR="001834DA" w:rsidRPr="005D7F3C" w:rsidTr="001834DA">
+      <w:tr w:rsidR="001834DA" w:rsidRPr="005D7F3C" w14:paraId="3DE31D22" w14:textId="77777777" w:rsidTr="001834DA">
         <w:trPr>
           <w:trHeight w:val="399"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7124" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FDE9D9" w:themeFill="accent6" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="001834DA" w:rsidRPr="005D7F3C" w:rsidRDefault="001834DA" w:rsidP="001834DA">
-[...1 lines deleted...]
-              <w:pStyle w:val="Zerrenda-paragrafoa"/>
+          <w:p w14:paraId="0A90C87F" w14:textId="77777777" w:rsidR="001834DA" w:rsidRPr="005D7F3C" w:rsidRDefault="001834DA" w:rsidP="001834DA">
+            <w:pPr>
+              <w:pStyle w:val="Prrafodelista"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D7F3C">
               <w:rPr>
                 <w:b/>
               </w:rPr>
-              <w:t xml:space="preserve">PRESENTACIÓN ORAL Y DEFENSA </w:t>
+              <w:t xml:space="preserve">PRESENTACIÓN ORAL Y </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="005D7F3C">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">DEFENSA </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
-              <w:t xml:space="preserve"> (2,5 puntos)</w:t>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>2,5 puntos)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="736" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FDE9D9" w:themeFill="accent6" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="001834DA" w:rsidRPr="005D7F3C" w:rsidRDefault="001834DA" w:rsidP="001834DA">
-[...1 lines deleted...]
-              <w:pStyle w:val="Zerrenda-paragrafoa"/>
+          <w:p w14:paraId="6F6856A6" w14:textId="77777777" w:rsidR="001834DA" w:rsidRPr="005D7F3C" w:rsidRDefault="001834DA" w:rsidP="001834DA">
+            <w:pPr>
+              <w:pStyle w:val="Prrafodelista"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Máx.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1496" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="001834DA" w:rsidRPr="005D7F3C" w:rsidRDefault="001834DA" w:rsidP="001834DA">
-[...1 lines deleted...]
-              <w:pStyle w:val="Zerrenda-paragrafoa"/>
+          <w:p w14:paraId="10D10615" w14:textId="77777777" w:rsidR="001834DA" w:rsidRPr="005D7F3C" w:rsidRDefault="001834DA" w:rsidP="001834DA">
+            <w:pPr>
+              <w:pStyle w:val="Prrafodelista"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D7F3C">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>CAL</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>I</w:t>
             </w:r>
             <w:r w:rsidRPr="005D7F3C">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>FICACIÓN</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005D7F3C" w:rsidRPr="00C15A2B" w:rsidTr="001834DA">
+      <w:tr w:rsidR="005D7F3C" w:rsidRPr="00C15A2B" w14:paraId="14204F3B" w14:textId="77777777" w:rsidTr="001834DA">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7124" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005D7F3C" w:rsidRPr="00C15A2B" w:rsidRDefault="005D7F3C" w:rsidP="00360C79">
-[...1 lines deleted...]
-              <w:pStyle w:val="Zerrenda-paragrafoa"/>
+          <w:p w14:paraId="4CE18275" w14:textId="77777777" w:rsidR="005D7F3C" w:rsidRPr="00C15A2B" w:rsidRDefault="005D7F3C" w:rsidP="00360C79">
+            <w:pPr>
+              <w:pStyle w:val="Prrafodelista"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r w:rsidRPr="00C15A2B">
               <w:t xml:space="preserve">Demuestra capacidad </w:t>
             </w:r>
             <w:r w:rsidR="00360C79">
               <w:t>para</w:t>
             </w:r>
             <w:r w:rsidRPr="00C15A2B">
               <w:t xml:space="preserve"> exponer el trabajo de una manera adecuada a la audiencia.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="736" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005D7F3C" w:rsidRPr="00C15A2B" w:rsidRDefault="001834DA" w:rsidP="001834DA">
-[...1 lines deleted...]
-              <w:pStyle w:val="Zerrenda-paragrafoa"/>
+          <w:p w14:paraId="0256ABEF" w14:textId="77777777" w:rsidR="005D7F3C" w:rsidRPr="00C15A2B" w:rsidRDefault="001834DA" w:rsidP="001834DA">
+            <w:pPr>
+              <w:pStyle w:val="Prrafodelista"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>0,75</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1496" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w:rsidR="005D7F3C" w:rsidRPr="002F454B" w:rsidRDefault="005D7F3C" w:rsidP="0055075F">
-[...1 lines deleted...]
-              <w:pStyle w:val="Zerrenda-paragrafoa"/>
+          <w:p w14:paraId="520E92BD" w14:textId="77777777" w:rsidR="005D7F3C" w:rsidRPr="002F454B" w:rsidRDefault="005D7F3C" w:rsidP="0055075F">
+            <w:pPr>
+              <w:pStyle w:val="Prrafodelista"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00641AB1" w:rsidRPr="00C15A2B" w:rsidTr="001834DA">
+      <w:tr w:rsidR="00641AB1" w:rsidRPr="00C15A2B" w14:paraId="14681B38" w14:textId="77777777" w:rsidTr="001834DA">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7124" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00641AB1" w:rsidRPr="00C15A2B" w:rsidRDefault="00641AB1" w:rsidP="0055075F">
-[...1 lines deleted...]
-              <w:pStyle w:val="Zerrenda-paragrafoa"/>
+          <w:p w14:paraId="368C4A80" w14:textId="77777777" w:rsidR="00641AB1" w:rsidRPr="00C15A2B" w:rsidRDefault="00641AB1" w:rsidP="0055075F">
+            <w:pPr>
+              <w:pStyle w:val="Prrafodelista"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r w:rsidRPr="00C15A2B">
               <w:t>Demuestra capacidad de síntesis</w:t>
             </w:r>
             <w:r>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="736" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00641AB1" w:rsidRPr="00C15A2B" w:rsidRDefault="001834DA" w:rsidP="001834DA">
-[...1 lines deleted...]
-              <w:pStyle w:val="Zerrenda-paragrafoa"/>
+          <w:p w14:paraId="3F12CF97" w14:textId="77777777" w:rsidR="00641AB1" w:rsidRPr="00C15A2B" w:rsidRDefault="001834DA" w:rsidP="001834DA">
+            <w:pPr>
+              <w:pStyle w:val="Prrafodelista"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>0,5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1496" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w:rsidR="00641AB1" w:rsidRPr="002F454B" w:rsidRDefault="00641AB1" w:rsidP="0055075F">
-[...1 lines deleted...]
-              <w:pStyle w:val="Zerrenda-paragrafoa"/>
+          <w:p w14:paraId="4FB2AB72" w14:textId="77777777" w:rsidR="00641AB1" w:rsidRPr="002F454B" w:rsidRDefault="00641AB1" w:rsidP="0055075F">
+            <w:pPr>
+              <w:pStyle w:val="Prrafodelista"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00641AB1" w:rsidRPr="00C15A2B" w:rsidTr="001834DA">
+      <w:tr w:rsidR="00641AB1" w:rsidRPr="00C15A2B" w14:paraId="225B6358" w14:textId="77777777" w:rsidTr="001834DA">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7124" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00641AB1" w:rsidRPr="00C15A2B" w:rsidRDefault="00641AB1" w:rsidP="00360C79">
-[...1 lines deleted...]
-              <w:pStyle w:val="Zerrenda-paragrafoa"/>
+          <w:p w14:paraId="78E8EEE9" w14:textId="77777777" w:rsidR="00641AB1" w:rsidRPr="00C15A2B" w:rsidRDefault="00641AB1" w:rsidP="00360C79">
+            <w:pPr>
+              <w:pStyle w:val="Prrafodelista"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r w:rsidRPr="00C15A2B">
               <w:t xml:space="preserve">Demuestra capacidad </w:t>
             </w:r>
             <w:r w:rsidR="00360C79">
               <w:t>para</w:t>
             </w:r>
             <w:r w:rsidRPr="00C15A2B">
               <w:t xml:space="preserve"> conectar ideas y </w:t>
             </w:r>
             <w:r w:rsidR="00360C79">
               <w:t>para</w:t>
             </w:r>
             <w:r w:rsidRPr="00C15A2B">
               <w:t xml:space="preserve"> responder de forma adecuada a las preguntas planteadas.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="736" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00641AB1" w:rsidRPr="00C15A2B" w:rsidRDefault="001834DA" w:rsidP="001834DA">
-[...1 lines deleted...]
-              <w:pStyle w:val="Zerrenda-paragrafoa"/>
+          <w:p w14:paraId="1B2249FF" w14:textId="77777777" w:rsidR="00641AB1" w:rsidRPr="00C15A2B" w:rsidRDefault="001834DA" w:rsidP="001834DA">
+            <w:pPr>
+              <w:pStyle w:val="Prrafodelista"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>0,75</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1496" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w:rsidR="00641AB1" w:rsidRPr="002F454B" w:rsidRDefault="00641AB1" w:rsidP="0055075F">
-[...1 lines deleted...]
-              <w:pStyle w:val="Zerrenda-paragrafoa"/>
+          <w:p w14:paraId="0D7D7E1A" w14:textId="77777777" w:rsidR="00641AB1" w:rsidRPr="002F454B" w:rsidRDefault="00641AB1" w:rsidP="0055075F">
+            <w:pPr>
+              <w:pStyle w:val="Prrafodelista"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00641AB1" w:rsidRPr="00C15A2B" w:rsidTr="001834DA">
+      <w:tr w:rsidR="00641AB1" w:rsidRPr="00C15A2B" w14:paraId="6AAF6423" w14:textId="77777777" w:rsidTr="001834DA">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7124" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00641AB1" w:rsidRPr="00C15A2B" w:rsidRDefault="00641AB1" w:rsidP="0055075F">
-[...1 lines deleted...]
-              <w:pStyle w:val="Zerrenda-paragrafoa"/>
+          <w:p w14:paraId="26FEEDC7" w14:textId="77777777" w:rsidR="00641AB1" w:rsidRPr="00C15A2B" w:rsidRDefault="00641AB1" w:rsidP="0055075F">
+            <w:pPr>
+              <w:pStyle w:val="Prrafodelista"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r w:rsidRPr="00C15A2B">
               <w:t xml:space="preserve">Demuestra capacidad </w:t>
             </w:r>
             <w:r>
               <w:t>para</w:t>
             </w:r>
             <w:r w:rsidRPr="00C15A2B">
               <w:t xml:space="preserve"> utilizar las TIC y los elementos visuales (gráficos, tablas, videos, etc.) de forma eficiente</w:t>
             </w:r>
             <w:r>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="736" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00641AB1" w:rsidRPr="00C15A2B" w:rsidRDefault="001834DA" w:rsidP="001834DA">
-[...1 lines deleted...]
-              <w:pStyle w:val="Zerrenda-paragrafoa"/>
+          <w:p w14:paraId="1CF4B7B9" w14:textId="77777777" w:rsidR="00641AB1" w:rsidRPr="00C15A2B" w:rsidRDefault="001834DA" w:rsidP="001834DA">
+            <w:pPr>
+              <w:pStyle w:val="Prrafodelista"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>0,5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1496" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w:rsidR="00641AB1" w:rsidRPr="002F454B" w:rsidRDefault="00641AB1" w:rsidP="0055075F">
-[...1 lines deleted...]
-              <w:pStyle w:val="Zerrenda-paragrafoa"/>
+          <w:p w14:paraId="7338F22C" w14:textId="77777777" w:rsidR="00641AB1" w:rsidRPr="002F454B" w:rsidRDefault="00641AB1" w:rsidP="0055075F">
+            <w:pPr>
+              <w:pStyle w:val="Prrafodelista"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00523B8B" w:rsidRPr="00523B8B" w:rsidTr="001834DA">
+      <w:tr w:rsidR="00523B8B" w:rsidRPr="00523B8B" w14:paraId="59A62D53" w14:textId="77777777" w:rsidTr="001834DA">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9356" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w:rsidR="00523B8B" w:rsidRPr="00523B8B" w:rsidRDefault="00523B8B" w:rsidP="0055075F">
-[...1 lines deleted...]
-              <w:pStyle w:val="Zerrenda-paragrafoa"/>
+          <w:p w14:paraId="65A1911E" w14:textId="77777777" w:rsidR="00523B8B" w:rsidRPr="00523B8B" w:rsidRDefault="00523B8B" w:rsidP="0055075F">
+            <w:pPr>
+              <w:pStyle w:val="Prrafodelista"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00523B8B">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Observaciones:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00523B8B" w:rsidRPr="00523B8B" w:rsidRDefault="00523B8B" w:rsidP="0055075F">
-[...1 lines deleted...]
-              <w:pStyle w:val="Zerrenda-paragrafoa"/>
+          <w:p w14:paraId="02491627" w14:textId="77777777" w:rsidR="00523B8B" w:rsidRPr="00523B8B" w:rsidRDefault="00523B8B" w:rsidP="0055075F">
+            <w:pPr>
+              <w:pStyle w:val="Prrafodelista"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00523B8B" w:rsidRPr="00523B8B" w:rsidRDefault="00523B8B" w:rsidP="0055075F">
-[...1 lines deleted...]
-              <w:pStyle w:val="Zerrenda-paragrafoa"/>
+          <w:p w14:paraId="48E37902" w14:textId="77777777" w:rsidR="00523B8B" w:rsidRPr="00523B8B" w:rsidRDefault="00523B8B" w:rsidP="0055075F">
+            <w:pPr>
+              <w:pStyle w:val="Prrafodelista"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00DB0738" w:rsidRDefault="001C2C70" w:rsidP="004A5AFA">
+    <w:p w14:paraId="5725B3B3" w14:textId="46D8B93B" w:rsidR="00DB0738" w:rsidRDefault="00DB0738" w:rsidP="004A5AFA">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5C6BBF1B" w14:textId="0346EA19" w:rsidR="00494E5B" w:rsidRPr="0055075F" w:rsidRDefault="00B42670" w:rsidP="0055075F">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:noProof/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7671F1CF" wp14:editId="78C86E19">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>5758815</wp:posOffset>
+                  <wp:posOffset>5782627</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>90805</wp:posOffset>
+                  <wp:posOffset>15240</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="593725" cy="266700"/>
                 <wp:effectExtent l="6350" t="12700" r="9525" b="6350"/>
                 <wp:wrapNone/>
                 <wp:docPr id="4" name="Rectangle 3"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr>
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="593725" cy="266700"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="FFFFFF"/>
                         </a:solidFill>
@@ -1102,130 +1120,124 @@
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:miter lim="800000"/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                       </wps:spPr>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:rect w14:anchorId="2E405512" id="Rectangle 3" o:spid="_x0000_s1026" style="position:absolute;margin-left:453.45pt;margin-top:7.15pt;width:46.75pt;height:21pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAfmCtnHwIAADsEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO0zAQfUfiHyy/06TdtruNmq5WXYqQ&#10;Flix8AFTx0ksHNuM3abl6xk73VIu4gHhB8vjGR+fOTOzvD10mu0lemVNycejnDNphK2UaUr++dPm&#10;1Q1nPoCpQFsjS36Unt+uXr5Y9q6QE9taXUlkBGJ80buStyG4Isu8aGUHfmSdNOSsLXYQyMQmqxB6&#10;Qu90NsnzedZbrBxaIb2n2/vByVcJv66lCB/q2svAdMmJW0g7pn0b92y1hKJBcK0SJxrwDyw6UIY+&#10;PUPdQwC2Q/UbVKcEWm/rMBK2y2xdKyFTDpTNOP8lm6cWnEy5kDjenWXy/w9WvN8/IlNVyaecGeio&#10;RB9JNDCNluwqytM7X1DUk3vEmKB3D1Z88czYdUtR8g7R9q2EikiNY3z204NoeHrKtv07WxE67IJN&#10;Sh1q7CIgacAOqSDHc0HkITBBl7PF1fVkxpkg12Q+v85TwTIonh879OGNtB2Lh5IjUU/gsH/wIZKB&#10;4jkkkbdaVRuldTKw2a41sj1Qb2zSSvwpx8swbVhf8sWMePwdIk/rTxCdCtTkWnUlvzkHQRFVe22q&#10;1IIBlB7ORFmbk4xRuaECW1sdSUW0QwfTxNGhtfiNs566t+T+6w5QcqbfGqrEYjydxnZPxnR2PSED&#10;Lz3bSw8YQVAlD5wNx3UYRmTnUDUt/TROuRt7R9WrVVI2VnZgdSJLHZoEP01THIFLO0X9mPnVdwAA&#10;AP//AwBQSwMEFAAGAAgAAAAhABwPu97eAAAACgEAAA8AAABkcnMvZG93bnJldi54bWxMj0FPg0AQ&#10;he8m/ofNmHizu5ZKhLI0RlMTjy29eBtgBCo7S9ilRX+921M9Tt6X977JNrPpxYlG11nW8LhQIIgr&#10;W3fcaDgU24dnEM4j19hbJg0/5GCT395kmNb2zDs67X0jQgm7FDW03g+plK5qyaBb2IE4ZF92NOjD&#10;OTayHvEcyk0vl0rF0mDHYaHFgV5bqr73k9FQdssD/u6Kd2WSbeQ/5uI4fb5pfX83v6xBeJr9FYaL&#10;flCHPDiVduLaiV5DouIkoCFYRSAugFJqBaLU8BRHIPNM/n8h/wMAAP//AwBQSwECLQAUAAYACAAA&#10;ACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQIt&#10;ABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQIt&#10;ABQABgAIAAAAIQAfmCtnHwIAADsEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBL&#10;AQItABQABgAIAAAAIQAcD7ve3gAAAAoBAAAPAAAAAAAAAAAAAAAAAHkEAABkcnMvZG93bnJldi54&#10;bWxQSwUGAAAAAAQABADzAAAAhAUAAAAA&#10;"/>
+              <v:rect w14:anchorId="0642E0E4" id="Rectangle 3" o:spid="_x0000_s1026" style="position:absolute;margin-left:455.3pt;margin-top:1.2pt;width:46.75pt;height:21pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAZ/bGbCAIAABUEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO0zAQfUfiHyy/06Sll23UdLXqUoS0&#10;LEgLH+A6TmLheMzYbVq+nrHbzVaAeED4wfJ47OMzZ45Xt8fOsINCr8GWfDzKOVNWQqVtU/KvX7Zv&#10;bjjzQdhKGLCq5Cfl+e369atV7wo1gRZMpZARiPVF70rehuCKLPOyVZ3wI3DKUrIG7ESgEJusQtET&#10;emeySZ7Psx6wcghSeU+79+ckXyf8ulYyfKprrwIzJSduIc2Y5l2cs/VKFA0K12p5oSH+gUUntKVH&#10;B6h7EQTbo/4NqtMSwUMdRhK6DOpaS5VqoGrG+S/VPLXCqVQLiePdIJP/f7Dy8fDkPmOk7t0DyG+e&#10;Wdi0wjbqDhH6VomKnhtHobLe+WK4EANPV9mu/wgVtVbsAyQNjjV2EZCqY8ck9WmQWh0Dk7Q5W75d&#10;TGacSUpN5vNFnlqRieL5skMf3ivoWFyUHKmTCVwcHnyIZETxfCSRB6OrrTYmBdjsNgbZQVDXt2kk&#10;/lTj9TFjWV/y5Yx4/B0iT+NPEJ0OZF+ju5LfDIdEEVV7Z6tkriC0Oa+JsrEXGaNy0aS+2EF1IhUR&#10;zt6kv0SLFvAHZz35suT++16g4sx8sNSJ5Xg6jUZOwXS2mFCA15nddUZYSVAlD5ydl5twNv/eoW5a&#10;emmcardwR92rdVL2hdWFLHkvCX75J9Hc13E69fKb1z8BAAD//wMAUEsDBBQABgAIAAAAIQDYknpa&#10;3QAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqJ1gVTTEqRCoSBzb9MJt&#10;kyxJIF5HsdMGvh73BMfRjGbe5NvFDuJEk+8dG0hWCgRx7ZqeWwPHcnf3AMIH5AYHx2Tgmzxsi+ur&#10;HLPGnXlPp0NoRSxhn6GBLoQxk9LXHVn0KzcSR+/DTRZDlFMrmwnPsdwOMlVqLS32HBc6HOm5o/rr&#10;MFsDVZ8e8Wdfviq72d2Ht6X8nN9fjLm9WZ4eQQRawl8YLvgRHYrIVLmZGy8GA5tErWPUQKpBXHyl&#10;dAKiMqC1Blnk8v+D4hcAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAZ/bGbCAIAABUEAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDYknpa3QAAAAkB&#10;AAAPAAAAAAAAAAAAAAAAAGIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAbAUAAAAA&#10;"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-    </w:p>
-[...7 lines deleted...]
-      <w:r w:rsidRPr="0055075F">
+      <w:r w:rsidR="006962F2" w:rsidRPr="0055075F">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">Reunido el Tribunal de Evaluación, </w:t>
       </w:r>
-      <w:r w:rsidRPr="0055075F">
+      <w:r w:rsidR="006962F2" w:rsidRPr="0055075F">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">ACUERDA </w:t>
       </w:r>
-      <w:r w:rsidRPr="0055075F">
+      <w:r w:rsidR="006962F2" w:rsidRPr="0055075F">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">otorgar al estudiante la </w:t>
       </w:r>
-      <w:r w:rsidRPr="001834DA">
+      <w:r w:rsidR="006962F2" w:rsidRPr="001834DA">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
         <w:t>calificación global</w:t>
       </w:r>
+      <w:r w:rsidR="006962F2" w:rsidRPr="0055075F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C8F49EC" w14:textId="0970F21A" w:rsidR="006962F2" w:rsidRPr="0055075F" w:rsidRDefault="006962F2" w:rsidP="00A56533">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="0055075F">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
-        <w:t xml:space="preserve"> de: </w:t>
+        <w:t xml:space="preserve">….……………………… </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006962F2" w:rsidRPr="0055075F" w:rsidRDefault="006962F2" w:rsidP="0055075F">
-[...14 lines deleted...]
-      <w:pPr>
+    <w:p w14:paraId="1013B7C8" w14:textId="77777777" w:rsidR="0064594B" w:rsidRDefault="001C2C70" w:rsidP="00B42670">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="702CEBE2" wp14:editId="06623909">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>-41910</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>19050</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="142875" cy="133350"/>
                 <wp:effectExtent l="6350" t="6985" r="12700" b="12065"/>
                 <wp:wrapNone/>
                 <wp:docPr id="3" name="Rectangle 2"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr>
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="142875" cy="133350"/>
                         </a:xfrm>
@@ -1259,69 +1271,69 @@
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:rect w14:anchorId="32FDCAD5" id="Rectangle 2" o:spid="_x0000_s1026" style="position:absolute;margin-left:-3.3pt;margin-top:1.5pt;width:11.25pt;height:10.5pt;z-index:251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBuoQ/qIQIAADsEAAAOAAAAZHJzL2Uyb0RvYy54bWysU1Fv0zAQfkfiP1h+p2nSlnVR02nqKEIa&#10;MDH4Aa7jNBaOz5zdpuXX7+x0pQOeEH6wfL7z5+++u1vcHDrD9gq9BlvxfDTmTFkJtbbbin/7un4z&#10;58wHYWthwKqKH5XnN8vXrxa9K1UBLZhaISMQ68veVbwNwZVZ5mWrOuFH4JQlZwPYiUAmbrMaRU/o&#10;ncmK8fht1gPWDkEq7+n2bnDyZcJvGiXD56bxKjBTceIW0o5p38Q9Wy5EuUXhWi1PNMQ/sOiEtvTp&#10;GepOBMF2qP+A6rRE8NCEkYQug6bRUqUcKJt8/Fs2j61wKuVC4nh3lsn/P1j5af+ATNcVn3BmRUcl&#10;+kKiCbs1ihVRnt75kqIe3QPGBL27B/ndMwurlqLULSL0rRI1kcpjfPbiQTQ8PWWb/iPUhC52AZJS&#10;hwa7CEgasEMqyPFcEHUITNJlPi3mVzPOJLnyyWQySwXLRPn82KEP7xV0LB4qjkQ9gYv9vQ+RjCif&#10;QxJ5MLpea2OSgdvNyiDbC+qNdVqJP+V4GWYs6yt+PStmCfmFz19CjNP6G0SnAzW50V3F5+cgUUbV&#10;3tk6tWAQ2gxnomzsScao3FCBDdRHUhFh6GCaODq0gD8566l7K+5/7AQqzswHS5W4zqfT2O7JmM6u&#10;CjLw0rO59AgrCarigbPhuArDiOwc6m1LP+Updwu3VL1GJ2VjZQdWJ7LUoUnw0zTFEbi0U9SvmV8+&#10;AQAA//8DAFBLAwQUAAYACAAAACEAONtLvdwAAAAGAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7D&#10;MBBE70j8g7VI3FqbFCIasqkQqEgc2/TCbRObJBCvo9hpA1+PeyrH0Yxm3uSb2fbiaEbfOUa4WyoQ&#10;hmunO24QDuV28QjCB2JNvWOD8GM8bIrrq5wy7U68M8d9aEQsYZ8RQhvCkEnp69ZY8ks3GI7epxst&#10;hSjHRuqRTrHc9jJRKpWWOo4LLQ3mpTX1936yCFWXHOh3V74pu96uwvtcfk0fr4i3N/PzE4hg5nAJ&#10;wxk/okMRmSo3sfaiR1ikaUwirOKjs/2wBlEhJPcKZJHL//jFHwAAAP//AwBQSwECLQAUAAYACAAA&#10;ACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQIt&#10;ABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQIt&#10;ABQABgAIAAAAIQBuoQ/qIQIAADsEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBL&#10;AQItABQABgAIAAAAIQA420u93AAAAAYBAAAPAAAAAAAAAAAAAAAAAHsEAABkcnMvZG93bnJldi54&#10;bWxQSwUGAAAAAAQABADzAAAAhAUAAAAA&#10;"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="00201BDB" w:rsidRPr="0055075F">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">     </w:t>
       </w:r>
       <w:r w:rsidR="006962F2" w:rsidRPr="0055075F">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Indicar, en su caso, si se propone la concesión de la mención Matrícula de Honor</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00446A14" w:rsidRPr="00B4120A" w:rsidRDefault="001C2C70" w:rsidP="00265FB9">
+    <w:p w14:paraId="5F7E2D59" w14:textId="77777777" w:rsidR="00446A14" w:rsidRPr="00B4120A" w:rsidRDefault="001C2C70" w:rsidP="00265FB9">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0132D289" wp14:editId="15C37118">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>-41910</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>11430</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="142875" cy="133350"/>
                 <wp:effectExtent l="6350" t="6985" r="12700" b="12065"/>
                 <wp:wrapNone/>
                 <wp:docPr id="2" name="Rectangle 4"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr>
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="142875" cy="133350"/>
                         </a:xfrm>
@@ -1390,217 +1402,236 @@
         </w:rPr>
         <w:t xml:space="preserve">se ha </w:t>
       </w:r>
       <w:r w:rsidR="00446A14">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>des</w:t>
       </w:r>
       <w:r w:rsidR="00CA7A2B">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>arrollado en colaboración con una</w:t>
       </w:r>
       <w:r w:rsidR="00446A14">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> empresa (con o sin convenio)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B4120A" w:rsidRDefault="00B4120A" w:rsidP="004A5AFA">
+    <w:p w14:paraId="069EAA4B" w14:textId="77777777" w:rsidR="00B4120A" w:rsidRDefault="00B4120A" w:rsidP="004A5AFA">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5E220E2D" w14:textId="77777777" w:rsidR="00A56533" w:rsidRDefault="00A56533" w:rsidP="004A5AFA">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10114" w:type="dxa"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3371"/>
         <w:gridCol w:w="3371"/>
         <w:gridCol w:w="3372"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00201BDB" w:rsidRPr="00201BDB" w:rsidTr="00265FB9">
+      <w:tr w:rsidR="00201BDB" w:rsidRPr="00201BDB" w14:paraId="1E26D8B8" w14:textId="77777777" w:rsidTr="00265FB9">
         <w:trPr>
           <w:trHeight w:val="103"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3371" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00201BDB" w:rsidRPr="00201BDB" w:rsidRDefault="00201BDB" w:rsidP="00265FB9">
+          <w:p w14:paraId="0FF7B57F" w14:textId="77777777" w:rsidR="00201BDB" w:rsidRPr="00201BDB" w:rsidRDefault="00201BDB" w:rsidP="00265FB9">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00201BDB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Fdo.: EL PRESIDENTE</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3371" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00201BDB" w:rsidRPr="00201BDB" w:rsidRDefault="00201BDB" w:rsidP="00265FB9">
+          <w:p w14:paraId="2CFA9018" w14:textId="77777777" w:rsidR="00201BDB" w:rsidRPr="00201BDB" w:rsidRDefault="00201BDB" w:rsidP="00265FB9">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00201BDB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Fdo.: SECRETARIO/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3372" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00201BDB" w:rsidRPr="00201BDB" w:rsidRDefault="00201BDB" w:rsidP="00265FB9">
+          <w:p w14:paraId="2376C316" w14:textId="77777777" w:rsidR="00201BDB" w:rsidRPr="00201BDB" w:rsidRDefault="00201BDB" w:rsidP="00265FB9">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00201BDB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Fdo.: VOCAL</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00201BDB" w:rsidRDefault="00201BDB" w:rsidP="001834DA">
+    <w:p w14:paraId="5354C763" w14:textId="77777777" w:rsidR="00201BDB" w:rsidRDefault="00201BDB" w:rsidP="001834DA">
       <w:pPr>
         <w:spacing w:before="240" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:t>En San Sebastián, a _____ de ________ de 20</w:t>
-[...2 lines deleted...]
-      <w:bookmarkEnd w:id="0"/>
+        <w:t xml:space="preserve">En San Sebastián, a _____ </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>de</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> ________ </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>de</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> 20</w:t>
+      </w:r>
       <w:r w:rsidR="00C15A2B">
         <w:t>..</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00201BDB" w:rsidSect="00446A14">
       <w:headerReference w:type="even" r:id="rId8"/>
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="142" w:right="1416" w:bottom="0" w:left="1276" w:header="567" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00D861E0" w:rsidRDefault="00D861E0" w:rsidP="00201BDB">
+    <w:p w14:paraId="7AA99C09" w14:textId="77777777" w:rsidR="007213EF" w:rsidRDefault="007213EF" w:rsidP="00201BDB">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00D861E0" w:rsidRDefault="00D861E0" w:rsidP="00201BDB">
+    <w:p w14:paraId="79AF5E0C" w14:textId="77777777" w:rsidR="007213EF" w:rsidRDefault="007213EF" w:rsidP="00201BDB">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
@@ -1612,219 +1643,205 @@
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00D861E0" w:rsidRDefault="00D861E0" w:rsidP="00201BDB">
+    <w:p w14:paraId="5D4BC268" w14:textId="77777777" w:rsidR="007213EF" w:rsidRDefault="007213EF" w:rsidP="00201BDB">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00D861E0" w:rsidRDefault="00D861E0" w:rsidP="00201BDB">
+    <w:p w14:paraId="1B013AEB" w14:textId="77777777" w:rsidR="007213EF" w:rsidRDefault="007213EF" w:rsidP="00201BDB">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w:rsidR="00AF1518" w:rsidRDefault="008445E0">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="4E43F79D" w14:textId="77777777" w:rsidR="00AF1518" w:rsidRDefault="008445E0">
     <w:r>
       <w:cr/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="Saretaduntaula"/>
+      <w:tblStyle w:val="Tablaconcuadrcula"/>
       <w:tblW w:w="9951" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="3936"/>
       <w:gridCol w:w="2409"/>
       <w:gridCol w:w="3606"/>
     </w:tblGrid>
-    <w:tr w:rsidR="00494E5B" w:rsidTr="00641AB1">
+    <w:tr w:rsidR="00494E5B" w14:paraId="45B6D455" w14:textId="77777777" w:rsidTr="00641AB1">
       <w:trPr>
         <w:trHeight w:val="987"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3936" w:type="dxa"/>
         </w:tcPr>
-        <w:p w:rsidR="00494E5B" w:rsidRDefault="00681138">
+        <w:p w14:paraId="4ADB29D3" w14:textId="14A13A2A" w:rsidR="00494E5B" w:rsidRDefault="00504529">
           <w:pPr>
-            <w:pStyle w:val="Goiburua"/>
+            <w:pStyle w:val="Encabezado"/>
           </w:pPr>
-          <w:r w:rsidRPr="00681138">
+          <w:r w:rsidRPr="00504529">
             <w:rPr>
               <w:noProof/>
-              <w:lang w:eastAsia="es-ES"/>
             </w:rPr>
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1">
-[...18 lines deleted...]
-                <wp:docPr id="1" name="Imagen 2"/>
+              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6910ABB4" wp14:editId="16BABAE9">
+                <wp:extent cx="1933575" cy="876300"/>
+                <wp:effectExtent l="0" t="0" r="9525" b="0"/>
+                <wp:docPr id="419785675" name="Imagen 4"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:nvPicPr>
-                        <pic:cNvPr id="0" name="Imagen 2"/>
+                        <pic:cNvPr id="0" name="Picture 1"/>
                         <pic:cNvPicPr>
                           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                         </pic:cNvPicPr>
                       </pic:nvPicPr>
                       <pic:blipFill>
-                        <a:blip r:embed="rId1"/>
+                        <a:blip r:embed="rId1">
+                          <a:extLst>
+                            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                            </a:ext>
+                          </a:extLst>
+                        </a:blip>
                         <a:srcRect/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="2355215" cy="542925"/>
+                          <a:ext cx="1933575" cy="876300"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
-                        <a:ln w="9525">
+                        <a:ln>
                           <a:noFill/>
-                          <a:miter lim="800000"/>
-[...1 lines deleted...]
-                          <a:tailEnd/>
                         </a:ln>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
-              </wp:anchor>
+              </wp:inline>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2409" w:type="dxa"/>
         </w:tcPr>
-        <w:p w:rsidR="00494E5B" w:rsidRDefault="00494E5B">
+        <w:p w14:paraId="54E073BE" w14:textId="77777777" w:rsidR="00494E5B" w:rsidRDefault="00494E5B">
           <w:pPr>
-            <w:pStyle w:val="Goiburua"/>
+            <w:pStyle w:val="Encabezado"/>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3606" w:type="dxa"/>
         </w:tcPr>
-        <w:p w:rsidR="00494E5B" w:rsidRDefault="00494E5B">
+        <w:p w14:paraId="41C53609" w14:textId="77777777" w:rsidR="00494E5B" w:rsidRDefault="00494E5B">
           <w:pPr>
-            <w:pStyle w:val="Goiburua"/>
+            <w:pStyle w:val="Encabezado"/>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w:rsidR="00201BDB" w:rsidRDefault="00201BDB" w:rsidP="00446A14">
+  <w:p w14:paraId="11FC8B49" w14:textId="77777777" w:rsidR="00201BDB" w:rsidRDefault="00201BDB" w:rsidP="00446A14">
     <w:pPr>
-      <w:pStyle w:val="Goiburua"/>
+      <w:pStyle w:val="Encabezado"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4D2C657C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C6FC402C"/>
     <w:lvl w:ilvl="0" w:tplc="C8A286E0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cstheme="minorBidi" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -2007,196 +2024,205 @@
     <w:lvl w:ilvl="7" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="450056768">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="970285575">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
-  <w:zoom w:percent="100"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="200"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="0064594B"/>
     <w:rsid w:val="000F01F3"/>
+    <w:rsid w:val="00111D9B"/>
     <w:rsid w:val="00157531"/>
     <w:rsid w:val="001834DA"/>
     <w:rsid w:val="001A1880"/>
     <w:rsid w:val="001A683A"/>
     <w:rsid w:val="001C2C70"/>
     <w:rsid w:val="00201BDB"/>
     <w:rsid w:val="00223D44"/>
     <w:rsid w:val="00265FB9"/>
     <w:rsid w:val="00275273"/>
     <w:rsid w:val="002773F7"/>
     <w:rsid w:val="002F454B"/>
     <w:rsid w:val="00360C79"/>
     <w:rsid w:val="003C16F0"/>
     <w:rsid w:val="00446A14"/>
     <w:rsid w:val="00494E5B"/>
     <w:rsid w:val="004A5AFA"/>
     <w:rsid w:val="004C2881"/>
     <w:rsid w:val="004D1CBB"/>
     <w:rsid w:val="004D77AD"/>
+    <w:rsid w:val="00504529"/>
     <w:rsid w:val="00523B8B"/>
     <w:rsid w:val="0055075F"/>
     <w:rsid w:val="005602D4"/>
     <w:rsid w:val="00570BD7"/>
     <w:rsid w:val="00590BDB"/>
     <w:rsid w:val="005A767B"/>
     <w:rsid w:val="005D70E6"/>
     <w:rsid w:val="005D7F3C"/>
     <w:rsid w:val="005F669E"/>
     <w:rsid w:val="00641AB1"/>
     <w:rsid w:val="0064594B"/>
     <w:rsid w:val="006464D4"/>
     <w:rsid w:val="00681138"/>
     <w:rsid w:val="00691509"/>
     <w:rsid w:val="006962F2"/>
+    <w:rsid w:val="006D5D60"/>
+    <w:rsid w:val="007213EF"/>
     <w:rsid w:val="00747AB4"/>
     <w:rsid w:val="008445E0"/>
     <w:rsid w:val="00884581"/>
     <w:rsid w:val="008B28F4"/>
+    <w:rsid w:val="009F7137"/>
+    <w:rsid w:val="00A56533"/>
     <w:rsid w:val="00A65641"/>
     <w:rsid w:val="00AA0087"/>
     <w:rsid w:val="00AF1518"/>
     <w:rsid w:val="00B4120A"/>
+    <w:rsid w:val="00B42670"/>
     <w:rsid w:val="00BB3DC2"/>
     <w:rsid w:val="00BD6CA1"/>
     <w:rsid w:val="00C15A2B"/>
     <w:rsid w:val="00CA7A2B"/>
     <w:rsid w:val="00D777D6"/>
     <w:rsid w:val="00D861E0"/>
     <w:rsid w:val="00DA7626"/>
     <w:rsid w:val="00DA7731"/>
     <w:rsid w:val="00DB0738"/>
     <w:rsid w:val="00DB14F0"/>
     <w:rsid w:val="00E3464B"/>
     <w:rsid w:val="00E36A49"/>
     <w:rsid w:val="00E74157"/>
     <w:rsid w:val="00EA3FB7"/>
     <w:rsid w:val="00ED655B"/>
     <w:rsid w:val="00F328C6"/>
     <w:rsid w:val="00F600A6"/>
     <w:rsid w:val="00F93D61"/>
     <w:rsid w:val="00F94EE4"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="es-ES"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="118253E6"/>
+  <w14:docId w14:val="22190466"/>
   <w15:docId w15:val="{228DB1D8-6B8B-4A39-B3F1-457236FC6113}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="es-ES" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -2524,222 +2550,225 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Normala">
+  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00884581"/>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="Paragrafoarenletra-tipolehenetsia">
+  <w:style w:type="character" w:default="1" w:styleId="Fuentedeprrafopredeter">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="Taulanormala">
+  <w:style w:type="table" w:default="1" w:styleId="Tablanormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="Zerrendarikez">
+  <w:style w:type="numbering" w:default="1" w:styleId="Sinlista">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Zerrenda-paragrafoa">
+  <w:style w:type="paragraph" w:styleId="Prrafodelista">
     <w:name w:val="List Paragraph"/>
-    <w:basedOn w:val="Normala"/>
+    <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="0064594B"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Default">
     <w:name w:val="Default"/>
     <w:rsid w:val="006962F2"/>
     <w:pPr>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Goiburua">
+  <w:style w:type="paragraph" w:styleId="Encabezado">
     <w:name w:val="header"/>
-    <w:basedOn w:val="Normala"/>
-    <w:link w:val="GoiburuaKar"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="EncabezadoCar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00201BDB"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4252"/>
         <w:tab w:val="right" w:pos="8504"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="GoiburuaKar">
-[...2 lines deleted...]
-    <w:link w:val="Goiburua"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="EncabezadoCar">
+    <w:name w:val="Encabezado Car"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:link w:val="Encabezado"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00201BDB"/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Orri-oina">
+  <w:style w:type="paragraph" w:styleId="Piedepgina">
     <w:name w:val="footer"/>
-    <w:basedOn w:val="Normala"/>
-    <w:link w:val="Orri-oinaKar"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="PiedepginaCar"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00201BDB"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4252"/>
         <w:tab w:val="right" w:pos="8504"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Orri-oinaKar">
-[...2 lines deleted...]
-    <w:link w:val="Orri-oina"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="PiedepginaCar">
+    <w:name w:val="Pie de página Car"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:link w:val="Piedepgina"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
     <w:rsid w:val="00201BDB"/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Bunbuiloarentestua">
+  <w:style w:type="paragraph" w:styleId="Textodeglobo">
     <w:name w:val="Balloon Text"/>
-    <w:basedOn w:val="Normala"/>
-    <w:link w:val="BunbuiloarentestuaKar"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="TextodegloboCar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00201BDB"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="BunbuiloarentestuaKar">
-[...2 lines deleted...]
-    <w:link w:val="Bunbuiloarentestua"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TextodegloboCar">
+    <w:name w:val="Texto de globo Car"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:link w:val="Textodeglobo"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00201BDB"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="Saretaduntaula">
+  <w:style w:type="table" w:styleId="Tablaconcuadrcula">
     <w:name w:val="Table Grid"/>
-    <w:basedOn w:val="Taulanormala"/>
+    <w:basedOn w:val="Tablanormal"/>
     <w:uiPriority w:val="59"/>
     <w:rsid w:val="00494E5B"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.emf"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -3002,73 +3031,73 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA Fifth Edition"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2F81FFCE-AF46-4D98-941D-1F404E36552B}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>300</Words>
-  <Characters>1653</Characters>
+  <Words>295</Words>
+  <Characters>1624</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>13</Lines>
   <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titulua</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr/>
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>SystemNet Computer</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1950</CharactersWithSpaces>
+  <CharactersWithSpaces>1916</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>ebpurcal</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>