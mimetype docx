--- v0 (2026-01-18)
+++ v1 (2026-08-14)
@@ -1,239 +1,243 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="jpeg" ContentType="image/jpeg"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00890F40" w:rsidRPr="00B803E1" w:rsidRDefault="00890F40" w:rsidP="00C05065">
+    <w:p w14:paraId="238143DD" w14:textId="77777777" w:rsidR="00890F40" w:rsidRPr="00B803E1" w:rsidRDefault="00890F40" w:rsidP="00C05065">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:lang w:val="eu-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:shd w:val="pct10" w:color="auto" w:fill="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9628"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00806A31" w:rsidRPr="00B803E1" w:rsidTr="00105924">
+      <w:tr w:rsidR="00806A31" w:rsidRPr="00B803E1" w14:paraId="14AF882B" w14:textId="77777777" w:rsidTr="00105924">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9778" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00806A31" w:rsidRPr="007D3335" w:rsidRDefault="007D3335" w:rsidP="00B803E1">
+          <w:p w14:paraId="31152EC2" w14:textId="77777777" w:rsidR="00806A31" w:rsidRPr="007D3335" w:rsidRDefault="007D3335" w:rsidP="00B803E1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="eu-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007D3335">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="eu-ES"/>
               </w:rPr>
               <w:t>GRADU AMAIERAKO LANAREN DEFENTSAREN TXOSTENA</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00725655" w:rsidRPr="00B803E1" w:rsidRDefault="00B803E1" w:rsidP="004D05B9">
+    <w:p w14:paraId="2D079C3C" w14:textId="77777777" w:rsidR="00725655" w:rsidRPr="00B803E1" w:rsidRDefault="00B803E1" w:rsidP="004D05B9">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="eu-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="eu-ES"/>
         </w:rPr>
         <w:t>GRADUKO IKASKETEN DATUAK</w:t>
       </w:r>
       <w:r w:rsidR="00725655" w:rsidRPr="00B803E1">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="eu-ES"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9628"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00725655" w:rsidRPr="00B803E1" w:rsidTr="00725655">
+      <w:tr w:rsidR="00725655" w:rsidRPr="00B803E1" w14:paraId="0A24586C" w14:textId="77777777" w:rsidTr="00725655">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9778" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00725655" w:rsidRPr="00B803E1" w:rsidRDefault="00B803E1" w:rsidP="00B803E1">
+          <w:p w14:paraId="18016FA2" w14:textId="77777777" w:rsidR="00725655" w:rsidRPr="00B803E1" w:rsidRDefault="00B803E1" w:rsidP="00B803E1">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="eu-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="eu-ES"/>
               </w:rPr>
               <w:t>EGINDAKO IKASKETAK</w:t>
             </w:r>
             <w:r w:rsidR="00D0755C" w:rsidRPr="00B803E1">
               <w:rPr>
                 <w:lang w:val="eu-ES"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
             <w:r w:rsidR="00D0755C" w:rsidRPr="00B803E1">
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="eu-ES"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="eu-ES"/>
               </w:rPr>
               <w:t>.................................. GRADUA</w:t>
             </w:r>
             <w:r w:rsidR="00D0755C" w:rsidRPr="00B803E1">
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="eu-ES"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00D41BDF">
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="eu-ES"/>
               </w:rPr>
               <w:t>……………………………………………………….</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D0755C" w:rsidRPr="00B803E1" w:rsidTr="00725655">
+      <w:tr w:rsidR="00D0755C" w:rsidRPr="00B803E1" w14:paraId="2FCD7FA5" w14:textId="77777777" w:rsidTr="00725655">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9778" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00D0755C" w:rsidRPr="00B803E1" w:rsidRDefault="00B803E1" w:rsidP="00D0755C">
+          <w:p w14:paraId="2F60CE0C" w14:textId="77777777" w:rsidR="00D0755C" w:rsidRPr="00B803E1" w:rsidRDefault="00B803E1" w:rsidP="00D0755C">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="eu-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="eu-ES"/>
               </w:rPr>
               <w:t>IKASTURTEA</w:t>
             </w:r>
             <w:r w:rsidR="00D0755C" w:rsidRPr="00B803E1">
               <w:rPr>
                 <w:lang w:val="eu-ES"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D0755C" w:rsidRPr="00FB37B7" w:rsidTr="00725655">
+      <w:tr w:rsidR="00D0755C" w:rsidRPr="00FB37B7" w14:paraId="0C90BEE4" w14:textId="77777777" w:rsidTr="00725655">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9778" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00D0755C" w:rsidRPr="00B803E1" w:rsidRDefault="00FB37B7" w:rsidP="00FB37B7">
+          <w:p w14:paraId="79A6BC3F" w14:textId="27834BA9" w:rsidR="00D0755C" w:rsidRPr="00B803E1" w:rsidRDefault="00FB37B7" w:rsidP="00FB37B7">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="eu-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:noProof/>
                 <w:u w:val="single"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
-                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251665408" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251665408" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="326A8B18" wp14:editId="3C66D995">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
                         <wp:posOffset>2975610</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
                         <wp:posOffset>30480</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="171450" cy="104775"/>
                       <wp:effectExtent l="9525" t="9525" r="9525" b="9525"/>
                       <wp:wrapNone/>
                       <wp:docPr id="7" name="Rectangle 9"/>
                       <wp:cNvGraphicFramePr>
                         <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                       </wp:cNvGraphicFramePr>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                           <wps:wsp>
                             <wps:cNvSpPr>
                               <a:spLocks noChangeArrowheads="1"/>
                             </wps:cNvSpPr>
                             <wps:spPr bwMode="auto">
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
                                 <a:ext cx="171450" cy="104775"/>
                               </a:xfrm>
@@ -262,51 +266,51 @@
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="page">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
                     <v:rect w14:anchorId="55902E4E" id="Rectangle 9" o:spid="_x0000_s1026" style="position:absolute;margin-left:234.3pt;margin-top:2.4pt;width:13.5pt;height:8.25pt;z-index:251665408;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCPLyywHwIAADsEAAAOAAAAZHJzL2Uyb0RvYy54bWysU1Fv0zAQfkfiP1h+p0mqlq5R02nqKEIa&#10;bGLwA66Ok1g4tjm7Tcev5+x0pQOeEH6wfL7z5+++u1tdH3vNDhK9sqbixSTnTBpha2Xain/9sn1z&#10;xZkPYGrQ1siKP0nPr9evX60GV8qp7ayuJTICMb4cXMW7EFyZZV50sgc/sU4acjYWewhkYpvVCAOh&#10;9zqb5vnbbLBYO7RCek+3t6OTrxN+00gR7pvGy8B0xYlbSDumfRf3bL2CskVwnRInGvAPLHpQhj49&#10;Q91CALZH9QdUrwRab5swEbbPbNMoIVMOlE2R/5bNYwdOplxIHO/OMvn/Bys+HR6QqbriC84M9FSi&#10;zyQamFZLtozyDM6XFPXoHjAm6N2dFd88M3bTUZS8QbRDJ6EmUkWMz148iIanp2w3fLQ1ocM+2KTU&#10;scE+ApIG7JgK8nQuiDwGJuiyWBSzOZVNkKvIZ4vFPP0A5fNjhz68l7Zn8VBxJOoJHA53PkQyUD6H&#10;JPJWq3qrtE4GtruNRnYA6o1tWid0fxmmDRsqvpxP5wn5hc9fQuRp/Q2iV4GaXKu+4lfnICijau9M&#10;nVowgNLjmShrc5IxKjdWYGfrJ1IR7djBNHF06Cz+4Gyg7q24/74HlJzpD4YqsSxms9juyZjNF1My&#10;8NKzu/SAEQRV8cDZeNyEcUT2DlXb0U9Fyt3YG6peo5KysbIjqxNZ6tAk+Gma4ghc2inq18yvfwIA&#10;AP//AwBQSwMEFAAGAAgAAAAhAIrwIeXdAAAACAEAAA8AAABkcnMvZG93bnJldi54bWxMj0FPg0AQ&#10;he8m/ofNmHizS2klLbI0RlMTjy29eBtgBJSdJezSor/e8aS3eXkvb76X7WbbqzONvnNsYLmIQBFX&#10;ru64MXAq9ncbUD4g19g7JgNf5GGXX19lmNbuwgc6H0OjpIR9igbaEIZUa1+1ZNEv3EAs3rsbLQaR&#10;Y6PrES9SbnsdR1GiLXYsH1oc6Kml6vM4WQNlF5/w+1C8RHa7X4XXufiY3p6Nub2ZHx9ABZrDXxh+&#10;8QUdcmEq3cS1V72BdbJJJCqHLBB/vb0XXRqIlyvQeab/D8h/AAAA//8DAFBLAQItABQABgAIAAAA&#10;IQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0A&#10;FAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0A&#10;FAAGAAgAAAAhAI8vLLAfAgAAOwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsB&#10;Ai0AFAAGAAgAAAAhAIrwIeXdAAAACAEAAA8AAAAAAAAAAAAAAAAAeQQAAGRycy9kb3ducmV2Lnht&#10;bFBLBQYAAAAABAAEAPMAAACDBQAAAAA=&#10;"/>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:noProof/>
                 <w:u w:val="single"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
-                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251668480" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251668480" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="50B5F601" wp14:editId="6FAB6C23">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
                         <wp:posOffset>2270760</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
                         <wp:posOffset>20955</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="171450" cy="104775"/>
                       <wp:effectExtent l="9525" t="9525" r="9525" b="9525"/>
                       <wp:wrapNone/>
                       <wp:docPr id="6" name="Rectangle 12"/>
                       <wp:cNvGraphicFramePr>
                         <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                       </wp:cNvGraphicFramePr>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                           <wps:wsp>
                             <wps:cNvSpPr>
                               <a:spLocks noChangeArrowheads="1"/>
                             </wps:cNvSpPr>
                             <wps:spPr bwMode="auto">
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
                                 <a:ext cx="171450" cy="104775"/>
                               </a:xfrm>
@@ -335,51 +339,51 @@
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="page">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
                     <v:rect w14:anchorId="589FFEC5" id="Rectangle 12" o:spid="_x0000_s1026" style="position:absolute;margin-left:178.8pt;margin-top:1.65pt;width:13.5pt;height:8.25pt;z-index:251668480;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAdzwWOIAIAADwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU1Fv0zAQfkfiP1h+p0mqdt2iptPUUYQ0&#10;YGLwA66Ok1g4tjm7Tcuv5+x0pQOeEH6wfL7z5+++u1veHnrN9hK9sqbixSTnTBpha2Xain/9snlz&#10;zZkPYGrQ1siKH6Xnt6vXr5aDK+XUdlbXEhmBGF8OruJdCK7MMi862YOfWCcNORuLPQQysc1qhIHQ&#10;e51N8/wqGyzWDq2Q3tPt/ejkq4TfNFKET03jZWC64sQtpB3Tvo17tlpC2SK4TokTDfgHFj0oQ5+e&#10;oe4hANuh+gOqVwKtt02YCNtntmmUkCkHyqbIf8vmqQMnUy4kjndnmfz/gxUf94/IVF3xK84M9FSi&#10;zyQamFZLVkyjPoPzJYU9uUeMGXr3YMU3z4xddxQm7xDt0EmoiVUR47MXD6Lh6SnbDh9sTfCwCzZJ&#10;dWiwj4AkAjukihzPFZGHwARdFotiNqe6CXIV+WyxmKcfoHx+7NCHd9L2LB4qjsQ9gcP+wYdIBsrn&#10;kETealVvlNbJwHa71sj2QM2xSeuE7i/DtGFDxW/m03lCfuHzlxB5Wn+D6FWgLteqr/j1OQjKqNpb&#10;U6ceDKD0eCbK2pxkjMqNFdja+kgqoh1bmEaODp3FH5wN1L4V9993gJIz/d5QJW6K2Sz2ezJm88WU&#10;DLz0bC89YARBVTxwNh7XYZyRnUPVdvRTkXI39o6q16ikbKzsyOpEllo0CX4apzgDl3aK+jX0q58A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCrx9+Z3QAAAAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BT4NA&#10;EIXvJv6HzZh4s4tFK0WWxmhq4rGlF28DjICys4RdWvTXO57qbV7elzfvZZvZ9upIo+8cG7hdRKCI&#10;K1d33Bg4FNubBJQPyDX2jsnAN3nY5JcXGaa1O/GOjvvQKAlhn6KBNoQh1dpXLVn0CzcQi/fhRotB&#10;5NjoesSThNteL6NopS12LB9aHOi5peprP1kDZbc84M+ueI3sehuHt7n4nN5fjLm+mp8eQQWawxmG&#10;v/pSHXLpVLqJa696A/H9w0pQOWJQ4sfJnehSwHUCOs/0/wH5LwAAAP//AwBQSwECLQAUAAYACAAA&#10;ACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQIt&#10;ABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQIt&#10;ABQABgAIAAAAIQAdzwWOIAIAADwEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBL&#10;AQItABQABgAIAAAAIQCrx9+Z3QAAAAgBAAAPAAAAAAAAAAAAAAAAAHoEAABkcnMvZG93bnJldi54&#10;bWxQSwUGAAAAAAQABADzAAAAhAUAAAAA&#10;"/>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:noProof/>
                 <w:u w:val="single"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
-                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251667456" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251667456" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1E606A83" wp14:editId="73E2D75D">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
                         <wp:posOffset>1442085</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
                         <wp:posOffset>20955</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="171450" cy="104775"/>
                       <wp:effectExtent l="9525" t="9525" r="9525" b="9525"/>
                       <wp:wrapNone/>
                       <wp:docPr id="5" name="Rectangle 11"/>
                       <wp:cNvGraphicFramePr>
                         <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                       </wp:cNvGraphicFramePr>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                           <wps:wsp>
                             <wps:cNvSpPr>
                               <a:spLocks noChangeArrowheads="1"/>
                             </wps:cNvSpPr>
                             <wps:spPr bwMode="auto">
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
                                 <a:ext cx="171450" cy="104775"/>
                               </a:xfrm>
@@ -414,79 +418,91 @@
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
                     <v:rect w14:anchorId="3C13DD6E" id="Rectangle 11" o:spid="_x0000_s1026" style="position:absolute;margin-left:113.55pt;margin-top:1.65pt;width:13.5pt;height:8.25pt;z-index:251667456;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAGn9OdHgIAADwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU1Fv0zAQfkfiP1h+p0mqlm5R02nqKEIa&#10;bGLwA1zHSSxsnzm7Tcev5+K0pQOeEH6wfL7z5+++u1veHKxhe4VBg6t4Mck5U05CrV1b8a9fNm+u&#10;OAtRuFoYcKrizyrwm9XrV8vel2oKHZhaISMQF8reV7yL0ZdZFmSnrAgT8MqRswG0IpKJbVaj6And&#10;mmya52+zHrD2CFKFQLd3o5OvEn7TKBkfmiaoyEzFiVtMO6Z9O+zZainKFoXvtDzSEP/Awgrt6NMz&#10;1J2Igu1Q/wFltUQI0MSJBJtB02ipUg6UTZH/ls1TJ7xKuZA4wZ9lCv8PVn7aPyLTdcXnnDlhqUSf&#10;STThWqNYUQz69D6UFPbkH3HIMPh7kN8Cc7DuKEzdIkLfKVETqxSfvXgwGIGesm3/EWqCF7sISapD&#10;g3YAJBHYIVXk+VwRdYhM0mWxKGZzqpskV5HPFov5wCgT5emxxxDfK7BsOFQciXsCF/v7EMfQU0gi&#10;D0bXG21MMrDdrg2yvaDm2KR1RA+XYcaxvuLX8+k8Ib/whUuIPK2/QVgdqcuNthW/OgeJclDtnatT&#10;D0ahzXim7IyjJE/KjRXYQv1MKiKMLUwjR4cO8AdnPbVvxcP3nUDFmfngqBLXxWw29HsyZvPFlAy8&#10;9GwvPcJJgqp45Gw8ruM4IzuPuu3opyLl7uCWqtfopOzAb2R1JEstmmpzHKdhBi7tFPVr6Fc/AQAA&#10;//8DAFBLAwQUAAYACAAAACEAJ5QcQN0AAAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPy07DMBBF&#10;90j8gzVI7KhTh0cb4lQIVCSWbbphN4mHJBDbUey0ga9nWJXl1T26cybfzLYXRxpD552G5SIBQa72&#10;pnONhkO5vVmBCBGdwd470vBNATbF5UWOmfEnt6PjPjaCR1zIUEMb45BJGeqWLIaFH8hx9+FHi5Hj&#10;2Egz4onHbS9VktxLi53jCy0O9NxS/bWfrIaqUwf82ZWviV1v0/g2l5/T+4vW11fz0yOISHM8w/Cn&#10;z+pQsFPlJ2eC6DUo9bBkVEOaguBe3d1yrhhcr0AWufz/QPELAAD//wMAUEsBAi0AFAAGAAgAAAAh&#10;ALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAU&#10;AAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAU&#10;AAYACAAAACEABp/TnR4CAAA8BAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwEC&#10;LQAUAAYACAAAACEAJ5QcQN0AAAAIAQAADwAAAAAAAAAAAAAAAAB4BAAAZHJzL2Rvd25yZXYueG1s&#10;UEsFBgAAAAAEAAQA8wAAAIIFAAAAAA==&#10;"/>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
             <w:r w:rsidR="00B803E1">
               <w:rPr>
                 <w:lang w:val="eu-ES"/>
               </w:rPr>
               <w:t>DEIALDIA</w:t>
             </w:r>
             <w:r w:rsidR="00D0755C" w:rsidRPr="00B803E1">
               <w:rPr>
                 <w:lang w:val="eu-ES"/>
               </w:rPr>
               <w:t xml:space="preserve">:        </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="eu-ES"/>
               </w:rPr>
-              <w:t xml:space="preserve">     Otsaila            Uztaila             Iraila           Urria</w:t>
+              <w:t xml:space="preserve">     Otsaila            </w:t>
+            </w:r>
+            <w:r w:rsidR="00113D88">
+              <w:rPr>
+                <w:lang w:val="eu-ES"/>
+              </w:rPr>
+              <w:t>Ekaina</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="eu-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve">             Iraila           Urria</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00A6776E" w:rsidRPr="00B803E1" w:rsidRDefault="00FB37B7" w:rsidP="004D05B9">
+    <w:p w14:paraId="27F7EA00" w14:textId="77777777" w:rsidR="00A6776E" w:rsidRPr="00B803E1" w:rsidRDefault="00FB37B7" w:rsidP="004D05B9">
       <w:pPr>
         <w:spacing w:before="200"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="eu-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251669504" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251669504" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="606CF854" wp14:editId="4F7F9DEF">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>3594735</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>-146685</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="171450" cy="104775"/>
                 <wp:effectExtent l="9525" t="9525" r="9525" b="9525"/>
                 <wp:wrapNone/>
                 <wp:docPr id="3" name="Rectangle 13"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr>
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="171450" cy="104775"/>
                         </a:xfrm>
@@ -533,629 +549,627 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="eu-ES"/>
         </w:rPr>
         <w:t>IKASLEAREN DATUAK</w:t>
       </w:r>
       <w:r w:rsidR="00914342" w:rsidRPr="00B803E1">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="eu-ES"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9628"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00A6776E" w:rsidRPr="00B803E1" w:rsidTr="00A6776E">
+      <w:tr w:rsidR="00A6776E" w:rsidRPr="00B803E1" w14:paraId="541DD3CE" w14:textId="77777777" w:rsidTr="00A6776E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9778" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A6776E" w:rsidRPr="00B803E1" w:rsidRDefault="00B803E1" w:rsidP="00B803E1">
+          <w:p w14:paraId="6CD8CC2D" w14:textId="77777777" w:rsidR="00A6776E" w:rsidRPr="00B803E1" w:rsidRDefault="00B803E1" w:rsidP="00B803E1">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:lang w:val="eu-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="eu-ES"/>
               </w:rPr>
               <w:t>Izena</w:t>
             </w:r>
             <w:r w:rsidR="00A6776E" w:rsidRPr="00B803E1">
               <w:rPr>
                 <w:lang w:val="eu-ES"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
             <w:r w:rsidR="00D0755C" w:rsidRPr="00B803E1">
               <w:rPr>
                 <w:lang w:val="eu-ES"/>
               </w:rPr>
               <w:t xml:space="preserve">                                                            </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="eu-ES"/>
               </w:rPr>
               <w:t>Abizenak</w:t>
             </w:r>
             <w:r w:rsidR="00D0755C" w:rsidRPr="00B803E1">
               <w:rPr>
                 <w:lang w:val="eu-ES"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A6776E" w:rsidRPr="00B803E1" w:rsidTr="00A6776E">
+      <w:tr w:rsidR="00A6776E" w:rsidRPr="00B803E1" w14:paraId="7713E44A" w14:textId="77777777" w:rsidTr="00A6776E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9778" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A6776E" w:rsidRPr="00B803E1" w:rsidRDefault="00B803E1" w:rsidP="00A6776E">
+          <w:p w14:paraId="1753709D" w14:textId="77777777" w:rsidR="00A6776E" w:rsidRPr="00B803E1" w:rsidRDefault="00B803E1" w:rsidP="00A6776E">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:lang w:val="eu-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="eu-ES"/>
               </w:rPr>
               <w:t>NAN</w:t>
             </w:r>
             <w:r w:rsidR="00D0755C" w:rsidRPr="00B803E1">
               <w:rPr>
                 <w:lang w:val="eu-ES"/>
               </w:rPr>
               <w:t>/PASAPORTE</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="eu-ES"/>
               </w:rPr>
               <w:t>A</w:t>
             </w:r>
             <w:r w:rsidR="00D0755C" w:rsidRPr="00B803E1">
               <w:rPr>
                 <w:lang w:val="eu-ES"/>
               </w:rPr>
               <w:t xml:space="preserve">:                                              </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00162512" w:rsidRPr="00B803E1" w:rsidRDefault="00B803E1" w:rsidP="004D05B9">
+    <w:p w14:paraId="5129DFFF" w14:textId="77777777" w:rsidR="00162512" w:rsidRPr="00B803E1" w:rsidRDefault="00B803E1" w:rsidP="004D05B9">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="eu-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="eu-ES"/>
         </w:rPr>
         <w:t>GRADU AMAIERAKO LANAREN IZENA</w:t>
       </w:r>
       <w:r w:rsidR="00162512" w:rsidRPr="00B803E1">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="eu-ES"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6175"/>
         <w:gridCol w:w="3424"/>
         <w:gridCol w:w="29"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00162512" w:rsidRPr="00B803E1" w:rsidTr="00A75012">
+      <w:tr w:rsidR="00162512" w:rsidRPr="00B803E1" w14:paraId="7CF20EE8" w14:textId="77777777" w:rsidTr="00A75012">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9628" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w:rsidR="00162512" w:rsidRPr="00B803E1" w:rsidRDefault="00162512" w:rsidP="00162512">
+          <w:p w14:paraId="4E830FE1" w14:textId="77777777" w:rsidR="00162512" w:rsidRPr="00B803E1" w:rsidRDefault="00162512" w:rsidP="00162512">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="eu-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00D0755C" w:rsidRPr="00B803E1" w:rsidRDefault="00D0755C" w:rsidP="00162512">
+          <w:p w14:paraId="15050734" w14:textId="77777777" w:rsidR="00D0755C" w:rsidRPr="00B803E1" w:rsidRDefault="00D0755C" w:rsidP="00162512">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="eu-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00567982" w:rsidRPr="00B803E1" w:rsidTr="00A75012">
+      <w:tr w:rsidR="00567982" w:rsidRPr="00B803E1" w14:paraId="5444E996" w14:textId="77777777" w:rsidTr="00A75012">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="30" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9598" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00725655" w:rsidRPr="00B803E1" w:rsidRDefault="00351FB1" w:rsidP="00C03BD5">
+          <w:p w14:paraId="6D32E33F" w14:textId="77777777" w:rsidR="00725655" w:rsidRPr="00B803E1" w:rsidRDefault="00351FB1" w:rsidP="00C03BD5">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="eu-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="eu-ES"/>
               </w:rPr>
               <w:t>ZUZENDARIA/TUTOREA</w:t>
             </w:r>
             <w:r w:rsidR="00D0755C" w:rsidRPr="00B803E1">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="eu-ES"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
-            <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-            <w:bookmarkEnd w:id="0"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A75012" w:rsidRPr="00B803E1" w:rsidTr="00545917">
+      <w:tr w:rsidR="00A75012" w:rsidRPr="00B803E1" w14:paraId="60096A25" w14:textId="77777777" w:rsidTr="00545917">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="31" w:type="dxa"/>
           <w:trHeight w:val="180"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6314" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A75012" w:rsidRPr="00B803E1" w:rsidRDefault="00A75012" w:rsidP="00C03BD5">
+          <w:p w14:paraId="72C20983" w14:textId="77777777" w:rsidR="00A75012" w:rsidRPr="00B803E1" w:rsidRDefault="00A75012" w:rsidP="00C03BD5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="eu-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="eu-ES"/>
               </w:rPr>
               <w:t>IZEN-ABIZENAK</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3260" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A75012" w:rsidRPr="00B803E1" w:rsidRDefault="00A75012" w:rsidP="00C03BD5">
+          <w:p w14:paraId="18F3E79E" w14:textId="77777777" w:rsidR="00A75012" w:rsidRPr="00B803E1" w:rsidRDefault="00A75012" w:rsidP="00C03BD5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="eu-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="eu-ES"/>
               </w:rPr>
               <w:t>UNIBERTSITATEA/ERAKUNDEA</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A75012" w:rsidRPr="00B803E1" w:rsidTr="00B43AC4">
+      <w:tr w:rsidR="00A75012" w:rsidRPr="00B803E1" w14:paraId="37B148E5" w14:textId="77777777" w:rsidTr="00B43AC4">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="30" w:type="dxa"/>
           <w:trHeight w:val="180"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6170" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A75012" w:rsidRPr="00B803E1" w:rsidRDefault="00A75012" w:rsidP="00C03BD5">
+          <w:p w14:paraId="6439EDCC" w14:textId="77777777" w:rsidR="00A75012" w:rsidRPr="00B803E1" w:rsidRDefault="00A75012" w:rsidP="00C03BD5">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="eu-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3284" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A75012" w:rsidRPr="00B803E1" w:rsidRDefault="00A75012" w:rsidP="00C03BD5">
+          <w:p w14:paraId="1D649B94" w14:textId="77777777" w:rsidR="00A75012" w:rsidRPr="00B803E1" w:rsidRDefault="00A75012" w:rsidP="00C03BD5">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="eu-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D0755C" w:rsidRPr="00B803E1" w:rsidTr="00A75012">
+      <w:tr w:rsidR="00D0755C" w:rsidRPr="00B803E1" w14:paraId="4280AF85" w14:textId="77777777" w:rsidTr="00A75012">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="30" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6170" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00D0755C" w:rsidRPr="00B803E1" w:rsidRDefault="00351FB1" w:rsidP="00C03BD5">
+          <w:p w14:paraId="274641A6" w14:textId="77777777" w:rsidR="00D0755C" w:rsidRPr="00B803E1" w:rsidRDefault="00351FB1" w:rsidP="00C03BD5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="eu-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="eu-ES"/>
               </w:rPr>
               <w:t>EPAIMAHAI</w:t>
             </w:r>
             <w:r w:rsidR="008B0749">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="eu-ES"/>
               </w:rPr>
               <w:t>A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3428" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00D0755C" w:rsidRPr="00B803E1" w:rsidRDefault="008B0749" w:rsidP="00C03BD5">
+          <w:p w14:paraId="4D514995" w14:textId="77777777" w:rsidR="00D0755C" w:rsidRPr="00B803E1" w:rsidRDefault="008B0749" w:rsidP="00C03BD5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="eu-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="eu-ES"/>
               </w:rPr>
               <w:t>EGINKIZUNA</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D0755C" w:rsidRPr="00B803E1" w:rsidTr="00A75012">
+      <w:tr w:rsidR="00D0755C" w:rsidRPr="00B803E1" w14:paraId="3934111E" w14:textId="77777777" w:rsidTr="00A75012">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="30" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6170" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00D0755C" w:rsidRPr="00B803E1" w:rsidRDefault="00D0755C" w:rsidP="00C03BD5">
+          <w:p w14:paraId="5DDA6BB7" w14:textId="77777777" w:rsidR="00D0755C" w:rsidRPr="00B803E1" w:rsidRDefault="00D0755C" w:rsidP="00C03BD5">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="eu-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3428" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00D0755C" w:rsidRPr="00B803E1" w:rsidRDefault="008B0749" w:rsidP="00C03BD5">
+          <w:p w14:paraId="1F6322A0" w14:textId="77777777" w:rsidR="00D0755C" w:rsidRPr="00B803E1" w:rsidRDefault="008B0749" w:rsidP="00C03BD5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:lang w:val="eu-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="eu-ES"/>
               </w:rPr>
               <w:t xml:space="preserve">Epaimahaiko </w:t>
             </w:r>
             <w:r w:rsidR="00351FB1">
               <w:rPr>
                 <w:lang w:val="eu-ES"/>
               </w:rPr>
               <w:t>burua</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D0755C" w:rsidRPr="00B803E1" w:rsidTr="00A75012">
+      <w:tr w:rsidR="00D0755C" w:rsidRPr="00B803E1" w14:paraId="38EB7B5C" w14:textId="77777777" w:rsidTr="00A75012">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="30" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6170" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00D0755C" w:rsidRPr="00B803E1" w:rsidRDefault="00D0755C" w:rsidP="00C03BD5">
+          <w:p w14:paraId="1D818032" w14:textId="77777777" w:rsidR="00D0755C" w:rsidRPr="00B803E1" w:rsidRDefault="00D0755C" w:rsidP="00C03BD5">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="eu-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3428" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00D0755C" w:rsidRPr="00B803E1" w:rsidRDefault="00D91BD4" w:rsidP="00D91BD4">
+          <w:p w14:paraId="0C1FBEE8" w14:textId="77777777" w:rsidR="00D0755C" w:rsidRPr="00B803E1" w:rsidRDefault="00D91BD4" w:rsidP="00D91BD4">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:lang w:val="eu-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="eu-ES"/>
               </w:rPr>
               <w:t xml:space="preserve">Idazkaria </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D0755C" w:rsidRPr="00B803E1" w:rsidTr="00A75012">
+      <w:tr w:rsidR="00D0755C" w:rsidRPr="00B803E1" w14:paraId="426239E7" w14:textId="77777777" w:rsidTr="00A75012">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="30" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6170" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00D0755C" w:rsidRPr="00B803E1" w:rsidRDefault="00D0755C" w:rsidP="00C03BD5">
+          <w:p w14:paraId="3CE8514A" w14:textId="77777777" w:rsidR="00D0755C" w:rsidRPr="00B803E1" w:rsidRDefault="00D0755C" w:rsidP="00C03BD5">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="eu-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3428" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00D0755C" w:rsidRPr="00B803E1" w:rsidRDefault="00D91BD4" w:rsidP="00C03BD5">
+          <w:p w14:paraId="378347B2" w14:textId="77777777" w:rsidR="00D0755C" w:rsidRPr="00B803E1" w:rsidRDefault="00D91BD4" w:rsidP="00C03BD5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:lang w:val="eu-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="eu-ES"/>
               </w:rPr>
               <w:t>Epaimahaiko kidea</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D0755C" w:rsidRPr="00B803E1" w:rsidTr="00A75012">
+      <w:tr w:rsidR="00D0755C" w:rsidRPr="00B803E1" w14:paraId="1C31EB40" w14:textId="77777777" w:rsidTr="00A75012">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="30" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6170" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00D0755C" w:rsidRPr="00B803E1" w:rsidRDefault="00D0755C" w:rsidP="00C03BD5">
+          <w:p w14:paraId="4D541C46" w14:textId="77777777" w:rsidR="00D0755C" w:rsidRPr="00B803E1" w:rsidRDefault="00D0755C" w:rsidP="00C03BD5">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="eu-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3428" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00D0755C" w:rsidRPr="00B803E1" w:rsidRDefault="00351FB1" w:rsidP="00C03BD5">
+          <w:p w14:paraId="2ECD7C9A" w14:textId="77777777" w:rsidR="00D0755C" w:rsidRPr="00B803E1" w:rsidRDefault="00351FB1" w:rsidP="00C03BD5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:lang w:val="eu-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="eu-ES"/>
               </w:rPr>
               <w:t>Ordezkoa</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00466A7B" w:rsidRPr="00B803E1" w:rsidRDefault="00466A7B" w:rsidP="00C03BD5">
+    <w:p w14:paraId="421ABEC8" w14:textId="77777777" w:rsidR="00466A7B" w:rsidRPr="00B803E1" w:rsidRDefault="00466A7B" w:rsidP="00C03BD5">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="eu-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9628"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00C05065" w:rsidRPr="00B803E1" w:rsidTr="00C05065">
+      <w:tr w:rsidR="00C05065" w:rsidRPr="00B803E1" w14:paraId="49BDA6D0" w14:textId="77777777" w:rsidTr="00C05065">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9778" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00C05065" w:rsidRPr="00B803E1" w:rsidRDefault="008B0749" w:rsidP="00C05065">
+          <w:p w14:paraId="1715D1E8" w14:textId="77777777" w:rsidR="00C05065" w:rsidRPr="00B803E1" w:rsidRDefault="008B0749" w:rsidP="00C05065">
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="eu-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="eu-ES"/>
               </w:rPr>
               <w:t>OHARRAK</w:t>
             </w:r>
             <w:r w:rsidR="00C05065" w:rsidRPr="00B803E1">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="eu-ES"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="008B0749" w:rsidRDefault="008B0749" w:rsidP="00567982">
+          <w:p w14:paraId="3B225D31" w14:textId="77777777" w:rsidR="008B0749" w:rsidRDefault="008B0749" w:rsidP="00567982">
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="eu-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="eu-ES"/>
               </w:rPr>
               <w:t xml:space="preserve">Egindako lana </w:t>
             </w:r>
             <w:r w:rsidR="00C05065" w:rsidRPr="00B803E1">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="eu-ES"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
@@ -1178,194 +1192,194 @@
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="eu-ES"/>
               </w:rPr>
               <w:t xml:space="preserve"> gaiaren garrant</w:t>
             </w:r>
             <w:r w:rsidR="00B1683D">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="eu-ES"/>
               </w:rPr>
               <w:t>zia, edukien antolaketa, idazket</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="eu-ES"/>
               </w:rPr>
               <w:t>a...):</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00B1683D" w:rsidRDefault="00B1683D" w:rsidP="008B0749">
+          <w:p w14:paraId="305DE536" w14:textId="77777777" w:rsidR="00B1683D" w:rsidRDefault="00B1683D" w:rsidP="008B0749">
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="eu-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00C05065" w:rsidRDefault="008B0749" w:rsidP="008B0749">
+          <w:p w14:paraId="1D2F1C3D" w14:textId="77777777" w:rsidR="00C05065" w:rsidRDefault="008B0749" w:rsidP="008B0749">
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="eu-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="eu-ES"/>
               </w:rPr>
               <w:t xml:space="preserve">Lanaren aurkezpena eta defentsa </w:t>
             </w:r>
             <w:r w:rsidR="00C05065" w:rsidRPr="00B803E1">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="eu-ES"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="eu-ES"/>
               </w:rPr>
               <w:t>aurkezpena eta epaimahaiaren galderei emandako erantzunen egokitasuna</w:t>
             </w:r>
             <w:r w:rsidR="00C05065" w:rsidRPr="00B803E1">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="eu-ES"/>
               </w:rPr>
               <w:t>):</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00105924" w:rsidRPr="00B803E1" w:rsidRDefault="00105924" w:rsidP="008B0749">
+          <w:p w14:paraId="335B1EE9" w14:textId="77777777" w:rsidR="00105924" w:rsidRPr="00B803E1" w:rsidRDefault="00105924" w:rsidP="008B0749">
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="eu-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00F072F6" w:rsidRDefault="00F072F6" w:rsidP="00567982">
+    <w:p w14:paraId="0BB54F0F" w14:textId="77777777" w:rsidR="00F072F6" w:rsidRDefault="00F072F6" w:rsidP="00567982">
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="eu-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="eu-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">Epaimahaiak, bilduta, </w:t>
       </w:r>
       <w:r w:rsidRPr="00F072F6">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="eu-ES"/>
         </w:rPr>
         <w:t>ERABAKI DU</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="eu-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> kalifikazio global hau ematea ikasleari:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D0755C" w:rsidRPr="00B803E1" w:rsidRDefault="004D05B9" w:rsidP="00567982">
+    <w:p w14:paraId="45A6AF97" w14:textId="77777777" w:rsidR="00D0755C" w:rsidRPr="00B803E1" w:rsidRDefault="004D05B9" w:rsidP="00567982">
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="eu-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B803E1">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="eu-ES"/>
         </w:rPr>
         <w:t>…………………………………………………………………………………………………………………………………………………………</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D0755C" w:rsidRPr="00B803E1" w:rsidRDefault="00FB37B7" w:rsidP="00567982">
+    <w:p w14:paraId="26AB1617" w14:textId="77777777" w:rsidR="00D0755C" w:rsidRPr="00B803E1" w:rsidRDefault="00FB37B7" w:rsidP="00567982">
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="eu-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251666432" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251666432" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6DDAB77B" wp14:editId="7ABDEBD5">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>70485</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>30480</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="114300" cy="104775"/>
                 <wp:effectExtent l="9525" t="8890" r="9525" b="10160"/>
                 <wp:wrapNone/>
                 <wp:docPr id="2" name="Rectangle 10"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr>
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="114300" cy="104775"/>
                         </a:xfrm>
@@ -1404,833 +1418,795 @@
               <v:rect w14:anchorId="02B6B41E" id="Rectangle 10" o:spid="_x0000_s1026" style="position:absolute;margin-left:5.55pt;margin-top:2.4pt;width:9pt;height:8.25pt;z-index:251666432;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC0llK3HwIAADwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8FuEzEQvSPxD5bvZHdDQttVNlWVEoRU&#10;oKLwAY7Xm7WwPWbsZBO+vmMnTVPghPDB8njGz2/ezMyud9awrcKgwTW8GpWcKSeh1W7d8O/flm8u&#10;OQtRuFYYcKrhexX49fz1q9ngazWGHkyrkBGIC/XgG97H6OuiCLJXVoQReOXI2QFaEcnEddGiGAjd&#10;mmJclu+KAbD1CFKFQLe3ByefZ/yuUzJ+6bqgIjMNJ24x75j3VdqL+UzUaxS+1/JIQ/wDCyu0o09P&#10;ULciCrZB/QeU1RIhQBdHEmwBXaelyjlQNlX5WzYPvfAq50LiBH+SKfw/WPl5e49Mtw0fc+aEpRJ9&#10;JdGEWxvFqqzP4ENNYQ/+HlOGwd+B/BGYg0VPYeoGEYZeiZZYVUnP4sWDZAR6ylbDJ2gJXmwiZKl2&#10;HdoESCKwXa7I/lQRtYtM0mVVTd6WVDdJrqqcXFxM8w+ifnrsMcQPCixLh4Yjcc/gYnsXYiIj6qeQ&#10;TB6MbpfamGzgerUwyLaCmmOZ1xE9nIcZx4aGX03H04z8whfOIcq8/gZhdaQuN9o2/PIUJOqk2nvX&#10;5h6MQpvDmSgbd5QxKZd6OdQraPekIsKhhWnk6NAD/uJsoPZtePi5Eag4Mx8dVeKqmkxSv2djMr0Y&#10;k4HnntW5RzhJUA2PnB2Oi3iYkY1Hve7ppyrn7uCGqtfprOwzqyNZatEs+HGc0gyc2znqeejnjwAA&#10;AP//AwBQSwMEFAAGAAgAAAAhAApSVP3aAAAABgEAAA8AAABkcnMvZG93bnJldi54bWxMj0FPg0AQ&#10;he8m/ofNmHizC9QYiyyN0dTEY0sv3gZ2BJSdJezSor/e8aSnyct7efO9Yru4QZ1oCr1nA+kqAUXc&#10;eNtza+BY7W7uQYWIbHHwTAa+KMC2vLwoMLf+zHs6HWKrpIRDjga6GMdc69B05DCs/Egs3rufHEaR&#10;U6vthGcpd4POkuROO+xZPnQ40lNHzedhdgbqPjvi9756Sdxmt46vS/Uxvz0bc321PD6AirTEvzD8&#10;4gs6lMJU+5ltUIPoNJWkgVsZIHa2EVnLTdegy0L/xy9/AAAA//8DAFBLAQItABQABgAIAAAAIQC2&#10;gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAG&#10;AAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAG&#10;AAgAAAAhALSWUrcfAgAAPAQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0A&#10;FAAGAAgAAAAhAApSVP3aAAAABgEAAA8AAAAAAAAAAAAAAAAAeQQAAGRycy9kb3ducmV2LnhtbFBL&#10;BQYAAAAABAAEAPMAAACABQAAAAA=&#10;"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="00F072F6">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="eu-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">       Jarri X bat laukian "ohorezko matrikula" ematea proposatzen bada. </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3365"/>
         <w:gridCol w:w="3371"/>
         <w:gridCol w:w="2892"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00466A7B" w:rsidRPr="00B803E1" w:rsidTr="00466A7B">
+      <w:tr w:rsidR="00466A7B" w:rsidRPr="00B803E1" w14:paraId="0CB5FA9A" w14:textId="77777777" w:rsidTr="00466A7B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3369" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00466A7B" w:rsidRPr="00B803E1" w:rsidRDefault="00761683" w:rsidP="00466A7B">
+          <w:p w14:paraId="0C7B28DB" w14:textId="77777777" w:rsidR="00466A7B" w:rsidRPr="00B803E1" w:rsidRDefault="00761683" w:rsidP="00466A7B">
             <w:pPr>
               <w:spacing w:before="100" w:after="100"/>
               <w:rPr>
                 <w:lang w:val="eu-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="eu-ES"/>
               </w:rPr>
               <w:t>Iz</w:t>
             </w:r>
             <w:r w:rsidR="00466A7B" w:rsidRPr="00B803E1">
               <w:rPr>
                 <w:lang w:val="eu-ES"/>
               </w:rPr>
               <w:t xml:space="preserve">.: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="eu-ES"/>
               </w:rPr>
               <w:t>EPAIMAHAIKO BURUA</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="004D05B9" w:rsidRPr="00B803E1" w:rsidRDefault="004D05B9" w:rsidP="00466A7B">
+          <w:p w14:paraId="6BDB0B62" w14:textId="77777777" w:rsidR="004D05B9" w:rsidRPr="00B803E1" w:rsidRDefault="004D05B9" w:rsidP="00466A7B">
             <w:pPr>
               <w:spacing w:before="100" w:after="100"/>
               <w:rPr>
                 <w:lang w:val="eu-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="004D05B9" w:rsidRPr="00B803E1" w:rsidRDefault="004D05B9" w:rsidP="00466A7B">
+          <w:p w14:paraId="4D50A6C9" w14:textId="77777777" w:rsidR="004D05B9" w:rsidRPr="00B803E1" w:rsidRDefault="004D05B9" w:rsidP="00466A7B">
             <w:pPr>
               <w:spacing w:before="100" w:after="100"/>
               <w:rPr>
                 <w:lang w:val="eu-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="004D05B9" w:rsidRPr="00B803E1" w:rsidRDefault="004D05B9" w:rsidP="00466A7B">
+          <w:p w14:paraId="2A1B5459" w14:textId="77777777" w:rsidR="004D05B9" w:rsidRPr="00B803E1" w:rsidRDefault="004D05B9" w:rsidP="00466A7B">
             <w:pPr>
               <w:spacing w:before="100" w:after="100"/>
               <w:rPr>
                 <w:lang w:val="eu-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3377" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00466A7B" w:rsidRPr="00B803E1" w:rsidRDefault="00761683" w:rsidP="00567982">
+          <w:p w14:paraId="757FA050" w14:textId="77777777" w:rsidR="00466A7B" w:rsidRPr="00B803E1" w:rsidRDefault="00761683" w:rsidP="00567982">
             <w:pPr>
               <w:spacing w:before="100" w:after="100"/>
               <w:rPr>
                 <w:lang w:val="eu-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="eu-ES"/>
               </w:rPr>
               <w:t>Iz</w:t>
             </w:r>
             <w:r w:rsidRPr="00B803E1">
               <w:rPr>
                 <w:lang w:val="eu-ES"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="eu-ES"/>
               </w:rPr>
               <w:t>: IDAZKARIA</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00466A7B" w:rsidRPr="00B803E1" w:rsidRDefault="00466A7B" w:rsidP="00D54472">
+          <w:p w14:paraId="3C360FEE" w14:textId="77777777" w:rsidR="00466A7B" w:rsidRPr="00B803E1" w:rsidRDefault="00466A7B" w:rsidP="00D54472">
             <w:pPr>
               <w:spacing w:before="100" w:after="100"/>
               <w:rPr>
                 <w:lang w:val="eu-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2896" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00466A7B" w:rsidRPr="00B803E1" w:rsidRDefault="00761683" w:rsidP="00567982">
+          <w:p w14:paraId="010DE279" w14:textId="77777777" w:rsidR="00466A7B" w:rsidRPr="00B803E1" w:rsidRDefault="00761683" w:rsidP="00567982">
             <w:pPr>
               <w:spacing w:before="100" w:after="100"/>
               <w:rPr>
                 <w:lang w:val="eu-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="eu-ES"/>
               </w:rPr>
               <w:t>Iz</w:t>
             </w:r>
             <w:r w:rsidRPr="00B803E1">
               <w:rPr>
                 <w:lang w:val="eu-ES"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="eu-ES"/>
               </w:rPr>
               <w:t>: EPAIMAHAIKO KIDEA</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="0067122B" w:rsidRDefault="0067122B" w:rsidP="00C03BD5">
+    <w:p w14:paraId="3C5B93BA" w14:textId="77777777" w:rsidR="0067122B" w:rsidRDefault="0067122B" w:rsidP="00C03BD5">
       <w:pPr>
         <w:spacing w:before="100" w:after="100"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="eu-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00567982" w:rsidRPr="00B803E1" w:rsidRDefault="00761683" w:rsidP="00C03BD5">
+    <w:p w14:paraId="203F2B3D" w14:textId="77777777" w:rsidR="00567982" w:rsidRPr="00B803E1" w:rsidRDefault="00761683" w:rsidP="00C03BD5">
       <w:pPr>
         <w:spacing w:before="100" w:after="100"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="eu-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="eu-ES"/>
         </w:rPr>
         <w:t>Bilb</w:t>
       </w:r>
       <w:r w:rsidR="004D05B9" w:rsidRPr="00B803E1">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="eu-ES"/>
         </w:rPr>
         <w:t>o, 20</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="eu-ES"/>
         </w:rPr>
         <w:t>.......(e)ko ...........</w:t>
       </w:r>
       <w:r w:rsidR="00BD108C">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="eu-ES"/>
         </w:rPr>
         <w:t>........................aren .</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="eu-ES"/>
         </w:rPr>
         <w:t>.....a</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00567982" w:rsidRPr="00B803E1" w:rsidSect="0067122B">
-      <w:headerReference w:type="default" r:id="rId6"/>
+      <w:headerReference w:type="even" r:id="rId6"/>
+      <w:headerReference w:type="default" r:id="rId7"/>
+      <w:footerReference w:type="even" r:id="rId8"/>
+      <w:footerReference w:type="default" r:id="rId9"/>
+      <w:headerReference w:type="first" r:id="rId10"/>
+      <w:footerReference w:type="first" r:id="rId11"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="90" w:right="1134" w:bottom="851" w:left="1134" w:header="421" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00D478F5" w:rsidRDefault="00D478F5" w:rsidP="0041016D">
+    <w:p w14:paraId="0BE01453" w14:textId="77777777" w:rsidR="000624D6" w:rsidRDefault="000624D6" w:rsidP="0041016D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00D478F5" w:rsidRDefault="00D478F5" w:rsidP="0041016D">
+    <w:p w14:paraId="5B0A0A39" w14:textId="77777777" w:rsidR="000624D6" w:rsidRDefault="000624D6" w:rsidP="0041016D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Unicode MS">
+    <w:altName w:val="Arial"/>
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="F7FFAFFF" w:usb1="E9DFFFFF" w:usb2="0000003F" w:usb3="00000000" w:csb0="003F01FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
+<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="2C075A8D" w14:textId="77777777" w:rsidR="006D6AF4" w:rsidRDefault="006D6AF4">
+    <w:pPr>
+      <w:pStyle w:val="Piedepgina"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="256B614C" w14:textId="77777777" w:rsidR="006D6AF4" w:rsidRDefault="006D6AF4">
+    <w:pPr>
+      <w:pStyle w:val="Piedepgina"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="68FAF2FA" w14:textId="77777777" w:rsidR="006D6AF4" w:rsidRDefault="006D6AF4">
+    <w:pPr>
+      <w:pStyle w:val="Piedepgina"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00D478F5" w:rsidRDefault="00D478F5" w:rsidP="0041016D">
+    <w:p w14:paraId="594FADC1" w14:textId="77777777" w:rsidR="000624D6" w:rsidRDefault="000624D6" w:rsidP="0041016D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00D478F5" w:rsidRDefault="00D478F5" w:rsidP="0041016D">
+    <w:p w14:paraId="30E3F3D3" w14:textId="77777777" w:rsidR="000624D6" w:rsidRDefault="000624D6" w:rsidP="0041016D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="53E98350" w14:textId="77777777" w:rsidR="006D6AF4" w:rsidRDefault="006D6AF4">
+    <w:pPr>
+      <w:pStyle w:val="Encabezado"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="10632" w:type="dxa"/>
       <w:tblInd w:w="-601" w:type="dxa"/>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="4537"/>
       <w:gridCol w:w="6095"/>
     </w:tblGrid>
-    <w:tr w:rsidR="0067122B" w:rsidTr="0067122B">
+    <w:tr w:rsidR="0067122B" w14:paraId="259CDBB6" w14:textId="77777777" w:rsidTr="0067122B">
       <w:trPr>
         <w:trHeight w:val="1714"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4537" w:type="dxa"/>
           <w:hideMark/>
         </w:tcPr>
-        <w:p w:rsidR="0067122B" w:rsidRDefault="0067122B">
+        <w:p w14:paraId="580EBE94" w14:textId="01A66981" w:rsidR="0067122B" w:rsidRDefault="004D5A4A">
           <w:pPr>
             <w:pStyle w:val="Encabezado"/>
             <w:tabs>
               <w:tab w:val="clear" w:pos="4252"/>
             </w:tabs>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:lang w:val="es-ES_tradnl"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
-              <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:noProof/>
-              <w:sz w:val="24"/>
-[...1 lines deleted...]
-              <w:lang w:eastAsia="es-ES"/>
             </w:rPr>
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1">
-[...10 lines deleted...]
-                <wp:docPr id="4" name="Imagen 1" descr="UPV_Campus de Excelencia_alta.jpg"/>
+              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="682A2625" wp14:editId="340640B2">
+                <wp:extent cx="2133600" cy="971550"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:docPr id="949648268" name="Imagen 1" descr="Texto&#10;&#10;El contenido generado por IA puede ser incorrecto."/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:nvPicPr>
-                        <pic:cNvPr id="0" name="Imagen 1" descr="UPV_Campus de Excelencia_alta.jpg"/>
+                        <pic:cNvPr id="949648268" name="Imagen 1" descr="Texto&#10;&#10;El contenido generado por IA puede ser incorrecto."/>
                         <pic:cNvPicPr>
                           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                         </pic:cNvPicPr>
                       </pic:nvPicPr>
                       <pic:blipFill>
-                        <a:blip r:embed="rId1"/>
+                        <a:blip r:embed="rId1" cstate="print">
+                          <a:extLst>
+                            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                            </a:ext>
+                          </a:extLst>
+                        </a:blip>
                         <a:srcRect/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="3114675" cy="1038225"/>
+                          <a:ext cx="2133600" cy="971550"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
+                        <a:ln>
+                          <a:noFill/>
+                        </a:ln>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
-              </wp:anchor>
+              </wp:inline>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="6095" w:type="dxa"/>
         </w:tcPr>
-        <w:p w:rsidR="0067122B" w:rsidRDefault="0067122B">
+        <w:p w14:paraId="48B20942" w14:textId="77777777" w:rsidR="0067122B" w:rsidRDefault="0067122B">
           <w:pPr>
             <w:pStyle w:val="Encabezado"/>
             <w:jc w:val="right"/>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="es-ES_tradnl"/>
             </w:rPr>
           </w:pPr>
         </w:p>
-        <w:p w:rsidR="0067122B" w:rsidRDefault="00FB37B7">
+        <w:p w14:paraId="711A0C7B" w14:textId="77777777" w:rsidR="0067122B" w:rsidRDefault="00FB37B7">
           <w:pPr>
             <w:pStyle w:val="Encabezado"/>
             <w:jc w:val="right"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:noProof/>
               <w:lang w:eastAsia="es-ES"/>
             </w:rPr>
             <mc:AlternateContent>
               <mc:Choice Requires="wps">
                 <w:drawing>
-                  <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+                  <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7B0A82F9" wp14:editId="5D4F9526">
                     <wp:simplePos x="0" y="0"/>
                     <wp:positionH relativeFrom="column">
                       <wp:posOffset>316230</wp:posOffset>
                     </wp:positionH>
                     <wp:positionV relativeFrom="paragraph">
                       <wp:posOffset>161925</wp:posOffset>
                     </wp:positionV>
                     <wp:extent cx="3303905" cy="538480"/>
                     <wp:effectExtent l="1905" t="4445" r="0" b="0"/>
                     <wp:wrapNone/>
                     <wp:docPr id="1" name="Text Box 3"/>
                     <wp:cNvGraphicFramePr>
                       <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                     </wp:cNvGraphicFramePr>
                     <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                       <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                         <wps:wsp>
                           <wps:cNvSpPr txBox="1">
                             <a:spLocks noChangeArrowheads="1"/>
                           </wps:cNvSpPr>
                           <wps:spPr bwMode="auto">
                             <a:xfrm>
                               <a:off x="0" y="0"/>
                               <a:ext cx="3303905" cy="538480"/>
                             </a:xfrm>
                             <a:prstGeom prst="rect">
                               <a:avLst/>
                             </a:prstGeom>
                             <a:solidFill>
                               <a:srgbClr val="FFFFFF"/>
                             </a:solidFill>
                             <a:ln>
                               <a:noFill/>
                             </a:ln>
                             <a:extLst>
                               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                                 <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                                   <a:solidFill>
                                     <a:srgbClr val="000000"/>
                                   </a:solidFill>
                                   <a:miter lim="800000"/>
                                   <a:headEnd/>
                                   <a:tailEnd/>
                                 </a14:hiddenLine>
                               </a:ext>
                             </a:extLst>
                           </wps:spPr>
                           <wps:txbx>
                             <w:txbxContent>
-                              <w:p w:rsidR="0067122B" w:rsidRDefault="0067122B" w:rsidP="0067122B">
-[...20 lines deleted...]
-                              <w:p w:rsidR="0067122B" w:rsidRDefault="0067122B" w:rsidP="0067122B">
+                              <w:p w14:paraId="6242F921" w14:textId="38CD7FB7" w:rsidR="0067122B" w:rsidRDefault="0067122B" w:rsidP="0067122B">
                                 <w:pPr>
                                   <w:spacing w:before="120"/>
                                   <w:jc w:val="right"/>
                                   <w:rPr>
                                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                     <w:sz w:val="16"/>
                                     <w:szCs w:val="16"/>
                                   </w:rPr>
                                 </w:pPr>
-                                <w:r>
-[...36 lines deleted...]
-                                </w:r>
                               </w:p>
                             </w:txbxContent>
                           </wps:txbx>
                           <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                             <a:noAutofit/>
                           </wps:bodyPr>
                         </wps:wsp>
                       </a:graphicData>
                     </a:graphic>
                     <wp14:sizeRelH relativeFrom="page">
                       <wp14:pctWidth>0</wp14:pctWidth>
                     </wp14:sizeRelH>
                     <wp14:sizeRelV relativeFrom="page">
                       <wp14:pctHeight>0</wp14:pctHeight>
                     </wp14:sizeRelV>
                   </wp:anchor>
                 </w:drawing>
               </mc:Choice>
               <mc:Fallback>
                 <w:pict>
-                  <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+                  <v:shapetype w14:anchorId="7B0A82F9" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                     <v:stroke joinstyle="miter"/>
                     <v:path gradientshapeok="t" o:connecttype="rect"/>
                   </v:shapetype>
-                  <v:shape id="Text Box 3" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:24.9pt;margin-top:12.75pt;width:260.15pt;height:42.4pt;z-index:251660288;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBEs5NzhgIAAA8FAAAOAAAAZHJzL2Uyb0RvYy54bWysVMtu2zAQvBfoPxC8O5JsObEEy0Gc1EWB&#10;9AEk/QCapCyiFMmStKU06L93SdmO+jgURXWQ+FgOZ3dmtbzuW4kO3DqhVYWzixQjrqhmQu0q/Plx&#10;M1lg5DxRjEiteIWfuMPXq9evlp0p+VQ3WjJuEYAoV3amwo33pkwSRxveEnehDVewWWvbEg9Tu0uY&#10;JR2gtzKZpull0mnLjNWUOwerd8MmXkX8uubUf6xrxz2SFQZuPr5tfG/DO1ktSbmzxDSCHmmQf2DR&#10;EqHg0jPUHfEE7a34DaoV1Gqna39BdZvouhaUxxwgmyz9JZuHhhgec4HiOHMuk/t/sPTD4ZNFgoF2&#10;GCnSgkSPvPdorXs0C9XpjCsh6MFAmO9hOUSGTJ251/SLQ0rfNkTt+I21ums4YcAuCyeT0dEBxwWQ&#10;bfdeM7iG7L2OQH1t2wAIxUCADio9nZUJVCgszmbprEjnGFHYm88W+SJKl5DydNpY599y3aIwqLAF&#10;5SM6Odw7H9iQ8hQS2Wsp2EZIGSd2t72VFh0IuGQTn5gAJDkOkyoEKx2ODYjDCpCEO8JeoBtVfy6y&#10;aZ6up8Vkc7m4muSbfD4prtLFJM2KdXGZ5kV+t/keCGZ52QjGuLoXip8cmOV/p/CxFwbvRA+irsLF&#10;fDofJBqzd+Mk0/j8KclWeGhIKdoKL85BpAzCvlEM0ialJ0IO4+Rn+rHKUIPTN1Yl2iAoP3jA99se&#10;UII3tpo9gSGsBr1AdfiLwKDR9htGHXRkhd3XPbEcI/lOgamKLM9DC8dJPr+awsSOd7bjHaIoQFXY&#10;YzQMb/3Q9ntjxa6BmwYbK30DRqxF9MgLq6N9oetiMsc/RGjr8TxGvfzHVj8AAAD//wMAUEsDBBQA&#10;BgAIAAAAIQB6pZ9e3gAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUhcELVT&#10;moaGOBUggbi29AM28TaJiNdR7Dbp32NO9Dia0cybYjvbXpxp9J1jDclCgSCunem40XD4/nh8BuED&#10;ssHeMWm4kIdteXtTYG7cxDs670MjYgn7HDW0IQy5lL5uyaJfuIE4ekc3WgxRjo00I06x3PZyqdRa&#10;Wuw4LrQ40HtL9c/+ZDUcv6aHdDNVn+GQ7VbrN+yyyl20vr+bX19ABJrDfxj+8CM6lJGpcic2XvQa&#10;VptIHjQs0xRE9NNMJSCqGEzUE8iykNcPyl8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;RLOTc4YCAAAPBQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAeqWfXt4AAAAJAQAADwAAAAAAAAAAAAAAAADgBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAOsFAAAAAA==&#10;" stroked="f">
+                  <v:shape id="Text Box 3" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:24.9pt;margin-top:12.75pt;width:260.15pt;height:42.4pt;z-index:251660288;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC2ZTj48wEAAMoDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO0zAQfUfiHyy/0/QK3ajpaumqCGlZ&#10;kBY+wHGcxMLxmLHbpHw9Y6fbrZY3RB4sj8c+M+fMyeZ26Aw7KvQabMFnkylnykqotG0K/uP7/t2a&#10;Mx+ErYQBqwp+Up7fbt++2fQuV3NowVQKGYFYn/eu4G0ILs8yL1vVCT8Bpywla8BOBAqxySoUPaF3&#10;JptPp++zHrByCFJ5T6f3Y5JvE35dKxm+1rVXgZmCU28hrZjWMq7ZdiPyBoVrtTy3If6hi05oS0Uv&#10;UPciCHZA/RdUpyWChzpMJHQZ1LWWKnEgNrPpKzZPrXAqcSFxvLvI5P8frHw8PrlvyMLwEQYaYCLh&#10;3QPIn55Z2LXCNuoOEfpWiYoKz6JkWe98fn4apfa5jyBl/wUqGrI4BEhAQ41dVIV4MkKnAZwuoqsh&#10;MEmHi8V0cTNdcSYpt1qsl+s0lUzkz68d+vBJQcfipuBIQ03o4vjgQ+xG5M9XYjEPRld7bUwKsCl3&#10;BtlRkAH26UsEXl0zNl62EJ+NiPEk0YzMRo5hKAdKRrolVCcijDAain4A2rSAvznryUwF978OAhVn&#10;5rMl0W5my2V0XwqWqw9zCvA6U15nhJUEVfDA2bjdhdGxB4e6aanSOCYLdyR0rZMGL12d+ybDJGnO&#10;5o6OvI7TrZdfcPsHAAD//wMAUEsDBBQABgAIAAAAIQB6pZ9e3gAAAAkBAAAPAAAAZHJzL2Rvd25y&#10;ZXYueG1sTI/BTsMwEETvSPyDtUhcELVTmoaGOBUggbi29AM28TaJiNdR7Dbp32NO9Dia0cybYjvb&#10;Xpxp9J1jDclCgSCunem40XD4/nh8BuEDssHeMWm4kIdteXtTYG7cxDs670MjYgn7HDW0IQy5lL5u&#10;yaJfuIE4ekc3WgxRjo00I06x3PZyqdRaWuw4LrQ40HtL9c/+ZDUcv6aHdDNVn+GQ7VbrN+yyyl20&#10;vr+bX19ABJrDfxj+8CM6lJGpcic2XvQaVptIHjQs0xRE9NNMJSCqGEzUE8iykNcPyl8AAAD//wMA&#10;UEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5&#10;cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3Jl&#10;bHMvLnJlbHNQSwECLQAUAAYACAAAACEAtmU4+PMBAADKAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJz&#10;L2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAeqWfXt4AAAAJAQAADwAAAAAAAAAAAAAAAABNBAAA&#10;ZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAFgFAAAAAA==&#10;" stroked="f">
                     <v:textbox>
                       <w:txbxContent>
-                        <w:p w:rsidR="0067122B" w:rsidRDefault="0067122B" w:rsidP="0067122B">
-[...20 lines deleted...]
-                        <w:p w:rsidR="0067122B" w:rsidRDefault="0067122B" w:rsidP="0067122B">
+                        <w:p w14:paraId="6242F921" w14:textId="38CD7FB7" w:rsidR="0067122B" w:rsidRDefault="0067122B" w:rsidP="0067122B">
                           <w:pPr>
                             <w:spacing w:before="120"/>
                             <w:jc w:val="right"/>
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:sz w:val="16"/>
                               <w:szCs w:val="16"/>
                             </w:rPr>
                           </w:pPr>
-                          <w:r>
-[...16 lines deleted...]
-                          </w:r>
                         </w:p>
                       </w:txbxContent>
                     </v:textbox>
                   </v:shape>
                 </w:pict>
               </mc:Fallback>
             </mc:AlternateContent>
           </w:r>
         </w:p>
-        <w:p w:rsidR="0067122B" w:rsidRDefault="0067122B">
+        <w:p w14:paraId="0F5DACEB" w14:textId="77777777" w:rsidR="0067122B" w:rsidRDefault="0067122B">
           <w:pPr>
             <w:pStyle w:val="Encabezado"/>
             <w:jc w:val="right"/>
           </w:pPr>
         </w:p>
-        <w:p w:rsidR="0067122B" w:rsidRDefault="0067122B">
+        <w:p w14:paraId="17BF6BF2" w14:textId="77777777" w:rsidR="0067122B" w:rsidRDefault="0067122B">
           <w:pPr>
             <w:pStyle w:val="Encabezado"/>
             <w:jc w:val="right"/>
             <w:rPr>
               <w:lang w:val="es-ES_tradnl"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w:rsidR="0041016D" w:rsidRDefault="0041016D">
+  <w:p w14:paraId="0DA5A2D2" w14:textId="77777777" w:rsidR="0041016D" w:rsidRDefault="0041016D">
+    <w:pPr>
+      <w:pStyle w:val="Encabezado"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="12A1628E" w14:textId="77777777" w:rsidR="006D6AF4" w:rsidRDefault="006D6AF4">
     <w:pPr>
       <w:pStyle w:val="Encabezado"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="709"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="6145"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="0041016D"/>
+    <w:rsid w:val="000624D6"/>
     <w:rsid w:val="000C702A"/>
     <w:rsid w:val="000E3C9E"/>
     <w:rsid w:val="00100836"/>
     <w:rsid w:val="0010441C"/>
     <w:rsid w:val="00105924"/>
+    <w:rsid w:val="00113D88"/>
     <w:rsid w:val="00162512"/>
     <w:rsid w:val="00185C97"/>
     <w:rsid w:val="001B702B"/>
     <w:rsid w:val="00231021"/>
     <w:rsid w:val="00282EBF"/>
+    <w:rsid w:val="003068D2"/>
     <w:rsid w:val="0033429A"/>
     <w:rsid w:val="00347310"/>
     <w:rsid w:val="00351FB1"/>
     <w:rsid w:val="00394D29"/>
     <w:rsid w:val="00396BEE"/>
     <w:rsid w:val="0041016D"/>
     <w:rsid w:val="00466A7B"/>
     <w:rsid w:val="004D05B9"/>
+    <w:rsid w:val="004D5A4A"/>
     <w:rsid w:val="00567982"/>
     <w:rsid w:val="005A409F"/>
     <w:rsid w:val="005F0F22"/>
     <w:rsid w:val="00600350"/>
     <w:rsid w:val="00646136"/>
     <w:rsid w:val="00650CE2"/>
     <w:rsid w:val="0067122B"/>
     <w:rsid w:val="006819F2"/>
+    <w:rsid w:val="006D6AF4"/>
     <w:rsid w:val="0071781C"/>
     <w:rsid w:val="007221AD"/>
     <w:rsid w:val="00725655"/>
     <w:rsid w:val="00761683"/>
     <w:rsid w:val="0076192C"/>
     <w:rsid w:val="007D3335"/>
     <w:rsid w:val="007D6E6D"/>
     <w:rsid w:val="00806A31"/>
     <w:rsid w:val="00890F40"/>
     <w:rsid w:val="008B0749"/>
     <w:rsid w:val="00907691"/>
     <w:rsid w:val="00914342"/>
     <w:rsid w:val="00A31A87"/>
+    <w:rsid w:val="00A56248"/>
     <w:rsid w:val="00A6776E"/>
     <w:rsid w:val="00A75012"/>
+    <w:rsid w:val="00AB0DC2"/>
     <w:rsid w:val="00B06298"/>
     <w:rsid w:val="00B1683D"/>
     <w:rsid w:val="00B803E1"/>
     <w:rsid w:val="00B84CA3"/>
     <w:rsid w:val="00BD108C"/>
     <w:rsid w:val="00C03BD5"/>
     <w:rsid w:val="00C05065"/>
     <w:rsid w:val="00C41F5F"/>
     <w:rsid w:val="00C86391"/>
     <w:rsid w:val="00CB6B6D"/>
     <w:rsid w:val="00D0755C"/>
     <w:rsid w:val="00D1396F"/>
     <w:rsid w:val="00D41BDF"/>
     <w:rsid w:val="00D478F5"/>
     <w:rsid w:val="00D54472"/>
     <w:rsid w:val="00D91BD4"/>
     <w:rsid w:val="00E2406E"/>
     <w:rsid w:val="00EE3ADB"/>
     <w:rsid w:val="00EF64E0"/>
     <w:rsid w:val="00F072F6"/>
     <w:rsid w:val="00F90136"/>
     <w:rsid w:val="00FA1E35"/>
     <w:rsid w:val="00FB37B7"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="es-ES"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="6145"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="0EADB04A"/>
+  <w14:docId w14:val="36CD3B5B"/>
   <w15:docId w15:val="{204A8133-104D-4EC8-B23E-02C9F9351578}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="es-ES" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -2558,50 +2534,55 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00890F40"/>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Fuentedeprrafopredeter">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Tablanormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
@@ -2618,67 +2599,65 @@
     <w:basedOn w:val="Normal"/>
     <w:link w:val="EncabezadoCar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0041016D"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4252"/>
         <w:tab w:val="right" w:pos="8504"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="EncabezadoCar">
     <w:name w:val="Encabezado Car"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:link w:val="Encabezado"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="0041016D"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Piedepgina">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="PiedepginaCar"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0041016D"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4252"/>
         <w:tab w:val="right" w:pos="8504"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="PiedepginaCar">
     <w:name w:val="Pie de página Car"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:link w:val="Piedepgina"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
     <w:rsid w:val="0041016D"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Textodeglobo">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="TextodegloboCar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0041016D"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TextodegloboCar">
     <w:name w:val="Texto de globo Car"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:link w:val="Textodeglobo"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
@@ -2690,51 +2669,51 @@
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="Tablaconcuadrcula">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="Tablanormal"/>
     <w:uiPriority w:val="59"/>
     <w:rsid w:val="00806A31"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="522866161">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="834153370">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -2752,55 +2731,55 @@
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1800108724">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
 </file>
 
-<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
+<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -3048,76 +3027,76 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>182</Words>
-  <Characters>1005</Characters>
+  <Characters>1004</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>8</Lines>
   <Paragraphs>2</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Titulua</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr/>
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>UPV-EHU</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1185</CharactersWithSpaces>
+  <CharactersWithSpaces>1184</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>efpgades</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>