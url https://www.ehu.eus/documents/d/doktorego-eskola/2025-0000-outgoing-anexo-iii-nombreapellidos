--- v0 (2026-01-18)
+++ v1 (2026-05-31)
@@ -2918,95 +2918,98 @@
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>___.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00B35234" w:rsidRPr="00987817" w:rsidRDefault="00B35234" w:rsidP="00B35234">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00703755" w:rsidRPr="00987817" w:rsidRDefault="00703755" w:rsidP="00B35234">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblW w:w="9209" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2235"/>
+        <w:gridCol w:w="2122"/>
+        <w:gridCol w:w="2551"/>
         <w:gridCol w:w="2268"/>
-        <w:gridCol w:w="2126"/>
-        <w:gridCol w:w="2126"/>
+        <w:gridCol w:w="2268"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00F374FB" w:rsidRPr="00987817" w:rsidTr="00F374FB">
+      <w:tr w:rsidR="00F374FB" w:rsidRPr="00987817" w:rsidTr="000C0043">
+        <w:trPr>
+          <w:trHeight w:val="763"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2235" w:type="dxa"/>
+            <w:tcW w:w="2122" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w:rsidR="00F374FB" w:rsidRPr="00987817" w:rsidRDefault="00F374FB" w:rsidP="0098752A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00987817">
               <w:rPr>
                 <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Doctorando o doctoranda de la UPV/EHU</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcW w:w="2551" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w:rsidR="00F374FB" w:rsidRPr="00987817" w:rsidRDefault="00F374FB" w:rsidP="00A34588">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00987817">
               <w:rPr>
                 <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Director o Directora</w:t>
             </w:r>
             <w:r w:rsidR="00AA6B33" w:rsidRPr="00987817">
               <w:rPr>
                 <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
@@ -3018,239 +3021,394 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00AA6B33" w:rsidRPr="00987817">
               <w:rPr>
                 <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:r w:rsidRPr="00987817">
               <w:rPr>
                 <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>de la tesis</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2126" w:type="dxa"/>
+            <w:tcW w:w="2268" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00F374FB" w:rsidRPr="00987817" w:rsidRDefault="00F374FB" w:rsidP="00C86CE4">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00987817">
               <w:rPr>
                 <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Coordinador/a del programa de doctorado</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2126" w:type="dxa"/>
+            <w:tcW w:w="2268" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00F374FB" w:rsidRPr="00987817" w:rsidRDefault="00F374FB" w:rsidP="00C86CE4">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00987817">
               <w:rPr>
                 <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Responsable de la Escuela de Doctorado </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F374FB" w:rsidRPr="00987817" w:rsidTr="00AA6B33">
+      <w:tr w:rsidR="00552CA0" w:rsidRPr="00987817" w:rsidTr="000C0043">
         <w:trPr>
-          <w:trHeight w:val="2372"/>
+          <w:trHeight w:val="1621"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2235" w:type="dxa"/>
+            <w:tcW w:w="2122" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00F374FB" w:rsidRPr="00987817" w:rsidRDefault="00F374FB" w:rsidP="0098752A">
+          <w:p w:rsidR="00552CA0" w:rsidRPr="00987817" w:rsidRDefault="00552CA0" w:rsidP="0098752A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00F374FB" w:rsidRPr="00987817" w:rsidRDefault="00F374FB" w:rsidP="0098752A">
+          <w:p w:rsidR="00552CA0" w:rsidRPr="00987817" w:rsidRDefault="00552CA0" w:rsidP="0098752A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00F374FB" w:rsidRPr="00987817" w:rsidRDefault="00F374FB" w:rsidP="0098752A">
+          <w:p w:rsidR="00552CA0" w:rsidRPr="00987817" w:rsidRDefault="00552CA0" w:rsidP="0098752A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00F374FB" w:rsidRPr="00987817" w:rsidRDefault="00F374FB" w:rsidP="0098752A">
+          <w:p w:rsidR="00552CA0" w:rsidRPr="00987817" w:rsidRDefault="00552CA0" w:rsidP="0098752A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2551" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="00552CA0" w:rsidRPr="00987817" w:rsidRDefault="00552CA0" w:rsidP="0098752A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w:rsidR="00F374FB" w:rsidRPr="00987817" w:rsidRDefault="00F374FB" w:rsidP="0098752A">
-[...47 lines deleted...]
-          <w:p w:rsidR="00070A7A" w:rsidRPr="00987817" w:rsidRDefault="00070A7A" w:rsidP="0098752A">
+          <w:p w:rsidR="00552CA0" w:rsidRPr="00987817" w:rsidRDefault="00552CA0" w:rsidP="0098752A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w:rsidR="00552CA0" w:rsidRPr="00987817" w:rsidRDefault="00552CA0" w:rsidP="0098752A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00552CA0" w:rsidRPr="00987817" w:rsidTr="000C0043">
+        <w:trPr>
+          <w:trHeight w:val="1702"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2122" w:type="dxa"/>
+            <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00070A7A" w:rsidRPr="00987817" w:rsidRDefault="00070A7A" w:rsidP="0098752A">
+          <w:p w:rsidR="00552CA0" w:rsidRPr="00987817" w:rsidRDefault="00552CA0" w:rsidP="0098752A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2126" w:type="dxa"/>
+            <w:tcW w:w="2551" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00070A7A" w:rsidRPr="00987817" w:rsidRDefault="00070A7A" w:rsidP="0098752A">
+          <w:p w:rsidR="00552CA0" w:rsidRPr="000C0043" w:rsidRDefault="00552CA0" w:rsidP="0098752A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000C0043">
+              <w:rPr>
+                <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>(Segundo director/a; opcional)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="00552CA0" w:rsidRPr="00987817" w:rsidRDefault="00552CA0" w:rsidP="0098752A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2126" w:type="dxa"/>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00070A7A" w:rsidRPr="00987817" w:rsidRDefault="00703755" w:rsidP="0098752A">
+          <w:p w:rsidR="00552CA0" w:rsidRPr="00987817" w:rsidRDefault="00552CA0" w:rsidP="0098752A">
             <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00552CA0" w:rsidRPr="00987817" w:rsidTr="000C0043">
+        <w:trPr>
+          <w:trHeight w:val="1618"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2122" w:type="dxa"/>
+            <w:vMerge/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="00552CA0" w:rsidRPr="00987817" w:rsidRDefault="00552CA0" w:rsidP="0098752A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2551" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="00552CA0" w:rsidRPr="000C0043" w:rsidRDefault="00552CA0" w:rsidP="0098752A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000C0043">
+              <w:rPr>
+                <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>(Tercer director/a; opcional)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="00552CA0" w:rsidRPr="00987817" w:rsidRDefault="00552CA0" w:rsidP="0098752A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="00552CA0" w:rsidRPr="00987817" w:rsidRDefault="00552CA0" w:rsidP="0098752A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00070A7A" w:rsidRPr="00987817" w:rsidTr="000C0043">
+        <w:trPr>
+          <w:trHeight w:val="558"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2122" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="00070A7A" w:rsidRPr="00987817" w:rsidRDefault="00070A7A" w:rsidP="00552CA0">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2551" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="00070A7A" w:rsidRPr="00987817" w:rsidRDefault="00070A7A" w:rsidP="00552CA0">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00070A7A" w:rsidRPr="00987817" w:rsidRDefault="00070A7A" w:rsidP="00552CA0">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00070A7A" w:rsidRPr="00987817" w:rsidRDefault="00703755" w:rsidP="00552CA0">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00987817">
               <w:rPr>
                 <w:rFonts w:ascii="EHUSans" w:eastAsia="Calibri" w:hAnsi="EHUSans" w:cs="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">*Esta firma será añadida por la </w:t>
             </w:r>
             <w:r w:rsidR="005E15BC" w:rsidRPr="00987817">
               <w:rPr>
                 <w:rFonts w:ascii="EHUSans" w:eastAsia="Calibri" w:hAnsi="EHUSans" w:cs="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>E</w:t>
             </w:r>
             <w:r w:rsidRPr="00987817">
@@ -3266,412 +3424,514 @@
               <w:rPr>
                 <w:rFonts w:ascii="EHUSans" w:eastAsia="Calibri" w:hAnsi="EHUSans" w:cs="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>D</w:t>
             </w:r>
             <w:r w:rsidRPr="00987817">
               <w:rPr>
                 <w:rFonts w:ascii="EHUSans" w:eastAsia="Calibri" w:hAnsi="EHUSans" w:cs="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>octorado</w:t>
             </w:r>
             <w:r w:rsidR="005E15BC" w:rsidRPr="00987817">
               <w:rPr>
                 <w:rFonts w:ascii="EHUSans" w:eastAsia="Calibri" w:hAnsi="EHUSans" w:cs="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> tras su envío</w:t>
+            </w:r>
+            <w:r w:rsidR="00552CA0">
+              <w:rPr>
+                <w:rFonts w:ascii="EHUSans" w:eastAsia="Calibri" w:hAnsi="EHUSans" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00B35234" w:rsidRDefault="00B35234" w:rsidP="00703755">
-      <w:pPr>
+    <w:p w:rsidR="00B35234" w:rsidRDefault="00B35234" w:rsidP="00552CA0">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="009B6138" w:rsidRDefault="009B6138" w:rsidP="00703755">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="009B6138" w:rsidRDefault="009B6138" w:rsidP="00703755">
-[...6 lines deleted...]
-      </w:pPr>
+    <w:p w:rsidR="00552CA0" w:rsidRPr="00552CA0" w:rsidRDefault="00552CA0" w:rsidP="00552CA0">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:ind w:left="720" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">*Este documento será enviado al contacto administrativo del programa de doctorado, que tramitará la firma de la responsable de la DOKe a través de un procedimiento interno. Ver todos los contactos </w:t>
+      </w:r>
+      <w:r w:rsidR="009735D5">
+        <w:rPr>
+          <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">administrativos </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="2" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="2"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">en la página de contacto de la web de la DOKe: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r w:rsidRPr="0039228D">
+          <w:rPr>
+            <w:rStyle w:val="Hipervnculo"/>
+            <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:t>https://www.ehu.eus/es/web/doktorego-eskola/harremanetarako1</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
     </w:p>
     <w:p w:rsidR="009B6138" w:rsidRDefault="009B6138" w:rsidP="00703755">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="009B6138" w:rsidRDefault="009B6138" w:rsidP="00703755">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="009B6138" w:rsidRPr="00987817" w:rsidRDefault="009B6138" w:rsidP="009B6138">
       <w:pPr>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="009B6138" w:rsidRPr="00987817" w:rsidSect="009B6138">
-      <w:headerReference w:type="even" r:id="rId8"/>
-[...4 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId13"/>
+      <w:headerReference w:type="even" r:id="rId9"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="even" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
+      <w:headerReference w:type="first" r:id="rId13"/>
+      <w:footerReference w:type="first" r:id="rId14"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11907" w:h="16840" w:code="9"/>
       <w:pgMar w:top="2048" w:right="1417" w:bottom="1418" w:left="1418" w:header="567" w:footer="567" w:gutter="0"/>
       <w:cols w:space="709"/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="004F6CA4" w:rsidRDefault="004F6CA4" w:rsidP="00055684">
+    <w:p w:rsidR="00603332" w:rsidRDefault="00603332" w:rsidP="00055684">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="004F6CA4" w:rsidRDefault="004F6CA4" w:rsidP="00055684">
+    <w:p w:rsidR="00603332" w:rsidRDefault="00603332" w:rsidP="00055684">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="decorative"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="decorative"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Bookman Old Style">
     <w:panose1 w:val="02050604050505020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="New York">
+    <w:altName w:val="Tahoma"/>
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="EHUSans">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="80000027" w:usb1="4000004A" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-  </w:font>
-[...6 lines deleted...]
-    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:p w:rsidR="004E0940" w:rsidRDefault="004E0940">
+  <w:p w:rsidR="008F6804" w:rsidRDefault="008F6804">
     <w:pPr>
       <w:pStyle w:val="Piedepgina"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:p w:rsidR="009B6138" w:rsidRPr="009B6138" w:rsidRDefault="009B6138" w:rsidP="009B6138">
+  <w:p w:rsidR="009B6138" w:rsidRPr="009B6138" w:rsidRDefault="009B6138" w:rsidP="008F6804">
     <w:pPr>
+      <w:ind w:right="-567"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
         <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="009B6138">
       <w:rPr>
         <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
         <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t>Última actualización: 31.10.2025</w:t>
+      <w:t xml:space="preserve">Última actualización: </w:t>
+    </w:r>
+    <w:r w:rsidR="00552CA0">
+      <w:rPr>
+        <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
+        <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t>6</w:t>
+    </w:r>
+    <w:r w:rsidRPr="009B6138">
+      <w:rPr>
+        <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
+        <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t>.0</w:t>
+    </w:r>
+    <w:r w:rsidR="00552CA0">
+      <w:rPr>
+        <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
+        <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t>5</w:t>
+    </w:r>
+    <w:r w:rsidRPr="009B6138">
+      <w:rPr>
+        <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
+        <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t>.202</w:t>
+    </w:r>
+    <w:r w:rsidR="00552CA0">
+      <w:rPr>
+        <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
+        <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t>6</w:t>
     </w:r>
   </w:p>
   <w:p w:rsidR="009B6138" w:rsidRDefault="009B6138">
     <w:pPr>
       <w:pStyle w:val="Piedepgina"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:p w:rsidR="004E0940" w:rsidRDefault="004E0940">
+  <w:p w:rsidR="008F6804" w:rsidRDefault="008F6804">
     <w:pPr>
       <w:pStyle w:val="Piedepgina"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="004F6CA4" w:rsidRDefault="004F6CA4" w:rsidP="00055684">
+    <w:p w:rsidR="00603332" w:rsidRDefault="00603332" w:rsidP="00055684">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="004F6CA4" w:rsidRDefault="004F6CA4" w:rsidP="00055684">
+    <w:p w:rsidR="00603332" w:rsidRDefault="00603332" w:rsidP="00055684">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
     <w:p w:rsidR="00703755" w:rsidRPr="0095473F" w:rsidRDefault="00703755" w:rsidP="00703755">
       <w:pPr>
         <w:pStyle w:val="Textonotapie"/>
         <w:rPr>
           <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0095473F">
         <w:rPr>
           <w:rStyle w:val="Refdenotaalpie"/>
           <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="0095473F">
         <w:rPr>
           <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="0095473F">
         <w:rPr>
           <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>En el supuesto de estar contratado con la UPV/EHU deberá solicitar la correspondiente licencia.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:p w:rsidR="004E0940" w:rsidRDefault="004E0940">
+  <w:p w:rsidR="008F6804" w:rsidRDefault="008F6804">
     <w:pPr>
       <w:pStyle w:val="Encabezado"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:p w:rsidR="009755C1" w:rsidRPr="00846417" w:rsidRDefault="009B6138" w:rsidP="009B6138">
     <w:pPr>
       <w:pStyle w:val="Encabezado"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4252"/>
         <w:tab w:val="clear" w:pos="8504"/>
         <w:tab w:val="left" w:pos="5685"/>
         <w:tab w:val="left" w:pos="6060"/>
       </w:tabs>
       <w:rPr>
         <w:color w:val="808080"/>
       </w:rPr>
     </w:pPr>
-    <w:bookmarkStart w:id="2" w:name="_GoBack"/>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:color w:val="808080"/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0">
           <wp:extent cx="1712065" cy="749030"/>
           <wp:effectExtent l="0" t="0" r="2540" b="635"/>
           <wp:docPr id="2" name="Imagen 2"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="2" name="DOKe EHU logo escuela doctorado 2025.png"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1742084" cy="762163"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
-    <w:bookmarkEnd w:id="2"/>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:p w:rsidR="004E0940" w:rsidRDefault="004E0940">
+  <w:p w:rsidR="008F6804" w:rsidRDefault="008F6804">
     <w:pPr>
       <w:pStyle w:val="Encabezado"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="010D037F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9B940202"/>
     <w:lvl w:ilvl="0" w:tplc="0C0A0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2143" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
@@ -5076,50 +5336,162 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6469" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7189" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="612C1D37"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="A3DE088A"/>
+    <w:lvl w:ilvl="0" w:tplc="2FD690C6">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:eastAsia="Times New Roman" w:hAnsi="Symbol" w:cs="New York" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="040A0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="040A0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="040A0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="040A0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="040A0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="040A0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="040A0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="040A0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="675872AB"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="79260F5A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
@@ -5193,51 +5565,51 @@
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="2160"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6846022F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DFE01C00"/>
     <w:lvl w:ilvl="0" w:tplc="A2CACA3E">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans" w:hint="default"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="es-ES"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1637" w:hanging="360"/>
@@ -5306,51 +5678,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C0A0019">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C0A001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="718969EF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="8660B786"/>
     <w:lvl w:ilvl="0" w:tplc="0C0A0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -5419,51 +5791,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="785A5B69"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CC289AC2"/>
     <w:lvl w:ilvl="0" w:tplc="80D4B540">
       <w:start w:val="3"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1494" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="EHUSans" w:eastAsia="Times New Roman" w:hAnsi="EHUSans" w:cs="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -5542,149 +5914,152 @@
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C0A0005">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="4">
-    <w:abstractNumId w:val="14"/>
+    <w:abstractNumId w:val="15"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="5">
-    <w:abstractNumId w:val="16"/>
+    <w:abstractNumId w:val="17"/>
     <w:lvlOverride w:ilvl="0"/>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="8">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="9">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="10">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="11">
-    <w:abstractNumId w:val="15"/>
+    <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="12">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="13">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="14">
-    <w:abstractNumId w:val="13"/>
+    <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="15">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="16">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="17">
     <w:abstractNumId w:val="4"/>
   </w:num>
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
-  <w:zoom w:percent="130"/>
+  <w:zoom w:percent="100"/>
   <w:embedSystemFonts/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="0"/>
   <w:doNotHyphenateCaps/>
   <w:drawingGridHorizontalSpacing w:val="120"/>
   <w:drawingGridVerticalSpacing w:val="120"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="3"/>
   <w:doNotShadeFormData/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:doNotValidateAgainstSchema/>
   <w:doNotDemarcateInvalidXml/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
@@ -5695,84 +6070,86 @@
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00A14A31"/>
     <w:rsid w:val="00007746"/>
     <w:rsid w:val="00031BD8"/>
     <w:rsid w:val="00033EDA"/>
     <w:rsid w:val="00037E89"/>
     <w:rsid w:val="00040CA8"/>
     <w:rsid w:val="00052DD6"/>
     <w:rsid w:val="00055684"/>
     <w:rsid w:val="00070A7A"/>
     <w:rsid w:val="00083A62"/>
     <w:rsid w:val="00086582"/>
     <w:rsid w:val="00091404"/>
     <w:rsid w:val="00091458"/>
     <w:rsid w:val="00092B46"/>
     <w:rsid w:val="00094F13"/>
     <w:rsid w:val="00097502"/>
     <w:rsid w:val="000A246F"/>
     <w:rsid w:val="000B4592"/>
     <w:rsid w:val="000B57AB"/>
+    <w:rsid w:val="000C0043"/>
     <w:rsid w:val="000C0E1F"/>
     <w:rsid w:val="000C1C7F"/>
     <w:rsid w:val="000C2711"/>
     <w:rsid w:val="000C630B"/>
     <w:rsid w:val="000E1A77"/>
     <w:rsid w:val="000E350E"/>
     <w:rsid w:val="000F4CE6"/>
     <w:rsid w:val="00100B92"/>
     <w:rsid w:val="0010334C"/>
     <w:rsid w:val="00117FC2"/>
     <w:rsid w:val="00120E6E"/>
     <w:rsid w:val="0012169C"/>
     <w:rsid w:val="00136152"/>
     <w:rsid w:val="00146D96"/>
     <w:rsid w:val="00147B99"/>
     <w:rsid w:val="001557D6"/>
     <w:rsid w:val="001636F2"/>
     <w:rsid w:val="001653A7"/>
     <w:rsid w:val="001674E8"/>
     <w:rsid w:val="00175D19"/>
     <w:rsid w:val="00184919"/>
     <w:rsid w:val="00197DB0"/>
     <w:rsid w:val="001A55D7"/>
     <w:rsid w:val="001B1534"/>
     <w:rsid w:val="001C23B5"/>
     <w:rsid w:val="001C2D0B"/>
     <w:rsid w:val="001C33B1"/>
     <w:rsid w:val="001C44EF"/>
     <w:rsid w:val="001C6053"/>
     <w:rsid w:val="001D0605"/>
     <w:rsid w:val="001E1E6E"/>
     <w:rsid w:val="001E3B39"/>
     <w:rsid w:val="001F0577"/>
     <w:rsid w:val="001F0586"/>
+    <w:rsid w:val="001F6888"/>
     <w:rsid w:val="00214EB1"/>
     <w:rsid w:val="002209D0"/>
     <w:rsid w:val="00222D5B"/>
     <w:rsid w:val="00223CDD"/>
     <w:rsid w:val="002248BE"/>
     <w:rsid w:val="0022666E"/>
     <w:rsid w:val="00233304"/>
     <w:rsid w:val="00235269"/>
     <w:rsid w:val="0025425C"/>
     <w:rsid w:val="00264B37"/>
     <w:rsid w:val="00267A12"/>
     <w:rsid w:val="0027403B"/>
     <w:rsid w:val="002756B7"/>
     <w:rsid w:val="002900F4"/>
     <w:rsid w:val="00295DA9"/>
     <w:rsid w:val="002B45CD"/>
     <w:rsid w:val="002B48B9"/>
     <w:rsid w:val="002C398C"/>
     <w:rsid w:val="002C78BF"/>
     <w:rsid w:val="002F3CB6"/>
     <w:rsid w:val="002F5A56"/>
     <w:rsid w:val="0030258B"/>
     <w:rsid w:val="00310F16"/>
     <w:rsid w:val="00311251"/>
     <w:rsid w:val="00321290"/>
@@ -5804,80 +6181,83 @@
     <w:rsid w:val="00451EDF"/>
     <w:rsid w:val="004660C5"/>
     <w:rsid w:val="00476336"/>
     <w:rsid w:val="00476729"/>
     <w:rsid w:val="004837BE"/>
     <w:rsid w:val="00485FFB"/>
     <w:rsid w:val="00487551"/>
     <w:rsid w:val="004959ED"/>
     <w:rsid w:val="004C7A16"/>
     <w:rsid w:val="004D31D7"/>
     <w:rsid w:val="004D6AD0"/>
     <w:rsid w:val="004E0940"/>
     <w:rsid w:val="004E149C"/>
     <w:rsid w:val="004E5480"/>
     <w:rsid w:val="004E5A57"/>
     <w:rsid w:val="004F058F"/>
     <w:rsid w:val="004F6CA4"/>
     <w:rsid w:val="00501D4D"/>
     <w:rsid w:val="00502109"/>
     <w:rsid w:val="00506B3A"/>
     <w:rsid w:val="00510C14"/>
     <w:rsid w:val="00521923"/>
     <w:rsid w:val="00532ABF"/>
     <w:rsid w:val="00541D5B"/>
     <w:rsid w:val="0054375E"/>
+    <w:rsid w:val="00552CA0"/>
     <w:rsid w:val="005567CB"/>
     <w:rsid w:val="00560323"/>
     <w:rsid w:val="00567F78"/>
     <w:rsid w:val="00582324"/>
     <w:rsid w:val="00582811"/>
     <w:rsid w:val="005839F9"/>
     <w:rsid w:val="00593F88"/>
     <w:rsid w:val="005940DB"/>
     <w:rsid w:val="005A4316"/>
     <w:rsid w:val="005B685F"/>
     <w:rsid w:val="005C1AB1"/>
     <w:rsid w:val="005D040A"/>
     <w:rsid w:val="005E0400"/>
     <w:rsid w:val="005E15BC"/>
     <w:rsid w:val="005E18C6"/>
     <w:rsid w:val="005E2041"/>
     <w:rsid w:val="005E40D6"/>
+    <w:rsid w:val="00603332"/>
     <w:rsid w:val="00605499"/>
     <w:rsid w:val="00607383"/>
     <w:rsid w:val="00613D01"/>
     <w:rsid w:val="0061707E"/>
     <w:rsid w:val="00625D06"/>
     <w:rsid w:val="006336FB"/>
     <w:rsid w:val="006547C0"/>
     <w:rsid w:val="00662CDB"/>
     <w:rsid w:val="00666C4F"/>
     <w:rsid w:val="00675AD6"/>
     <w:rsid w:val="00681855"/>
     <w:rsid w:val="00690288"/>
     <w:rsid w:val="00694324"/>
+    <w:rsid w:val="006B321B"/>
     <w:rsid w:val="006B49EA"/>
     <w:rsid w:val="006B5604"/>
     <w:rsid w:val="006B565C"/>
     <w:rsid w:val="006B70AE"/>
     <w:rsid w:val="006C2CC0"/>
     <w:rsid w:val="006D1AE9"/>
     <w:rsid w:val="006D3788"/>
     <w:rsid w:val="006E79E2"/>
     <w:rsid w:val="00702122"/>
     <w:rsid w:val="00703755"/>
     <w:rsid w:val="00704D0A"/>
     <w:rsid w:val="00710D8A"/>
     <w:rsid w:val="00716F57"/>
     <w:rsid w:val="00730298"/>
     <w:rsid w:val="00747061"/>
     <w:rsid w:val="007813A2"/>
     <w:rsid w:val="007915A0"/>
     <w:rsid w:val="00793389"/>
     <w:rsid w:val="00797C6F"/>
     <w:rsid w:val="007B4E80"/>
     <w:rsid w:val="007C2E02"/>
     <w:rsid w:val="007C7ACB"/>
     <w:rsid w:val="007F1238"/>
     <w:rsid w:val="00814930"/>
     <w:rsid w:val="008158BF"/>
@@ -5891,80 +6271,83 @@
     <w:rsid w:val="0084743E"/>
     <w:rsid w:val="00850C02"/>
     <w:rsid w:val="00856A7D"/>
     <w:rsid w:val="00860940"/>
     <w:rsid w:val="00860D51"/>
     <w:rsid w:val="00861FA7"/>
     <w:rsid w:val="00862680"/>
     <w:rsid w:val="00881680"/>
     <w:rsid w:val="00883217"/>
     <w:rsid w:val="00886584"/>
     <w:rsid w:val="0089295F"/>
     <w:rsid w:val="008933EA"/>
     <w:rsid w:val="0089450C"/>
     <w:rsid w:val="00895C97"/>
     <w:rsid w:val="00896C80"/>
     <w:rsid w:val="008A579B"/>
     <w:rsid w:val="008B2403"/>
     <w:rsid w:val="008B3DF7"/>
     <w:rsid w:val="008C2229"/>
     <w:rsid w:val="008C4D51"/>
     <w:rsid w:val="008D0B91"/>
     <w:rsid w:val="008D495C"/>
     <w:rsid w:val="008D759B"/>
     <w:rsid w:val="008E31D0"/>
     <w:rsid w:val="008F2A5C"/>
+    <w:rsid w:val="008F6804"/>
     <w:rsid w:val="009009C0"/>
     <w:rsid w:val="00901406"/>
     <w:rsid w:val="00901628"/>
     <w:rsid w:val="0091709D"/>
     <w:rsid w:val="00922569"/>
     <w:rsid w:val="00923BA0"/>
     <w:rsid w:val="00932895"/>
     <w:rsid w:val="0094579E"/>
     <w:rsid w:val="00946612"/>
     <w:rsid w:val="009471E2"/>
     <w:rsid w:val="0095473F"/>
     <w:rsid w:val="009571C9"/>
     <w:rsid w:val="0096011F"/>
     <w:rsid w:val="00964D49"/>
     <w:rsid w:val="00965406"/>
     <w:rsid w:val="0097010F"/>
+    <w:rsid w:val="009735D5"/>
     <w:rsid w:val="009755C1"/>
     <w:rsid w:val="009817F4"/>
     <w:rsid w:val="0098752A"/>
     <w:rsid w:val="00987817"/>
     <w:rsid w:val="00987B24"/>
     <w:rsid w:val="00987FDC"/>
     <w:rsid w:val="009917AE"/>
     <w:rsid w:val="009A2435"/>
     <w:rsid w:val="009A5EFB"/>
     <w:rsid w:val="009A7913"/>
     <w:rsid w:val="009B6138"/>
     <w:rsid w:val="009C2919"/>
     <w:rsid w:val="009C38D1"/>
     <w:rsid w:val="009C4070"/>
+    <w:rsid w:val="009C6FC8"/>
     <w:rsid w:val="009D03AF"/>
     <w:rsid w:val="009D3F5D"/>
     <w:rsid w:val="009E161A"/>
     <w:rsid w:val="009E56BC"/>
     <w:rsid w:val="009F019D"/>
     <w:rsid w:val="009F1247"/>
     <w:rsid w:val="009F2152"/>
     <w:rsid w:val="009F35A9"/>
     <w:rsid w:val="00A1484B"/>
     <w:rsid w:val="00A14A31"/>
     <w:rsid w:val="00A176BB"/>
     <w:rsid w:val="00A25AA5"/>
     <w:rsid w:val="00A34588"/>
     <w:rsid w:val="00A34D36"/>
     <w:rsid w:val="00A42C32"/>
     <w:rsid w:val="00A47FCB"/>
     <w:rsid w:val="00A53C0D"/>
     <w:rsid w:val="00A57BE3"/>
     <w:rsid w:val="00A62716"/>
     <w:rsid w:val="00A82E80"/>
     <w:rsid w:val="00A85354"/>
     <w:rsid w:val="00A91495"/>
     <w:rsid w:val="00A937B8"/>
     <w:rsid w:val="00A96346"/>
     <w:rsid w:val="00AA6B33"/>
@@ -6101,50 +6484,51 @@
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="es-ES"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
+  <w14:docId w14:val="64B40CF1"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{20D579A0-E31C-BB4A-85E2-FBE811758FD7}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="es-ES" w:eastAsia="es-ES_tradnl" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -7048,50 +7432,62 @@
     <w:basedOn w:val="Textocomentario"/>
     <w:next w:val="Textocomentario"/>
     <w:link w:val="AsuntodelcomentarioCar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00C25293"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="AsuntodelcomentarioCar">
     <w:name w:val="Asunto del comentario Car"/>
     <w:link w:val="Asuntodelcomentario"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00C25293"/>
     <w:rPr>
       <w:rFonts w:ascii="New York" w:hAnsi="New York" w:cs="New York"/>
       <w:b/>
       <w:bCs/>
       <w:lang w:val="es-ES_tradnl"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="character" w:styleId="Mencinsinresolver">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00552CA0"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:divs>
     <w:div w:id="158430676">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="183324581">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
@@ -7573,51 +7969,51 @@
           </w:divBdr>
         </w:div>
       </w:divsChild>
     </w:div>
     <w:div w:id="2017926176">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ehu.eus/es/web/doktorego-eskola/harremanetarako1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
@@ -7884,92 +8280,92 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA Fifth Edition"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DFE34343-FBAE-604D-B790-3B0842411BC2}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{04845260-8480-2445-9571-33B0108748F2}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>421</Words>
-  <Characters>2318</Characters>
+  <Words>493</Words>
+  <Characters>2714</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>19</Lines>
-  <Paragraphs>5</Paragraphs>
+  <Lines>22</Lines>
+  <Paragraphs>6</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Titulua</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>Outgoing - Anexo III</vt:lpstr>
       <vt:lpstr>31 de mayo de 2006</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company>cidir</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2734</CharactersWithSpaces>
+  <CharactersWithSpaces>3201</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Outgoing - Anexo III</dc:title>
   <dc:subject/>
   <dc:creator>cidir - A Vallejo</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
 </cp:coreProperties>
 </file>