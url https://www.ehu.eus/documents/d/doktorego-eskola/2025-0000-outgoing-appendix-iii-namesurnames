--- v0 (2025-12-18)
+++ v1 (2026-05-29)
@@ -1,45 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
     <w:p w:rsidR="00B35234" w:rsidRPr="00BB639B" w:rsidRDefault="00FE7527" w:rsidP="00B35234">
       <w:pPr>
         <w:pStyle w:val="Ttulo2"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
@@ -2284,95 +2280,95 @@
     <w:p w:rsidR="00BE0861" w:rsidRPr="00BB639B" w:rsidRDefault="00BE0861" w:rsidP="007C7ACB">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:spacing w:before="120"/>
         <w:ind w:left="0" w:right="425" w:firstLine="0"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00B35234" w:rsidRPr="00BB639B" w:rsidRDefault="00B35234" w:rsidP="00B35234">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblW w:w="9067" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2235"/>
+        <w:gridCol w:w="2438"/>
+        <w:gridCol w:w="2126"/>
         <w:gridCol w:w="2268"/>
-        <w:gridCol w:w="2126"/>
-        <w:gridCol w:w="2126"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00FE7527" w:rsidRPr="00BB639B" w:rsidTr="00F374FB">
+      <w:tr w:rsidR="00FE7527" w:rsidRPr="00BB639B" w:rsidTr="00EE3886">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2235" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w:rsidR="00F374FB" w:rsidRPr="00BB639B" w:rsidRDefault="00FE7527" w:rsidP="0098752A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB639B">
               <w:rPr>
                 <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>UPV/EHU doctoral student</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcW w:w="2438" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w:rsidR="00F374FB" w:rsidRPr="00BB639B" w:rsidRDefault="00FE7527" w:rsidP="00A34588">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB639B">
               <w:rPr>
                 <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Thesis director</w:t>
             </w:r>
             <w:r w:rsidR="00FE1A97" w:rsidRPr="00BB639B">
               <w:rPr>
                 <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
@@ -2384,284 +2380,531 @@
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w:rsidR="00F374FB" w:rsidRPr="00BB639B" w:rsidRDefault="00FE7527" w:rsidP="00C86CE4">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB639B">
               <w:rPr>
                 <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Doctoral programme coordinator</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2126" w:type="dxa"/>
+            <w:tcW w:w="2268" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w:rsidR="00F374FB" w:rsidRPr="00BB639B" w:rsidRDefault="00FE7527" w:rsidP="00C86CE4">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB639B">
               <w:rPr>
                 <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Person responsible for the Doctoral School </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FE7527" w:rsidRPr="00BB639B" w:rsidTr="00F374FB">
+      <w:tr w:rsidR="00723800" w:rsidRPr="00BB639B" w:rsidTr="00EE3886">
         <w:trPr>
-          <w:trHeight w:val="2082"/>
+          <w:trHeight w:val="1468"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2235" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00F374FB" w:rsidRPr="00BB639B" w:rsidRDefault="00F374FB" w:rsidP="0098752A">
-[...26 lines deleted...]
-          <w:p w:rsidR="00F374FB" w:rsidRPr="00BB639B" w:rsidRDefault="00F374FB" w:rsidP="0098752A">
+          <w:p w:rsidR="00723800" w:rsidRPr="00BB639B" w:rsidRDefault="00723800" w:rsidP="0098752A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00723800" w:rsidRPr="00BB639B" w:rsidRDefault="00723800" w:rsidP="0098752A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00723800" w:rsidRPr="00BB639B" w:rsidRDefault="00723800" w:rsidP="0098752A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00723800" w:rsidRPr="00BB639B" w:rsidRDefault="00723800" w:rsidP="0098752A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2438" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="00723800" w:rsidRPr="00BB639B" w:rsidRDefault="00723800" w:rsidP="0098752A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="00723800" w:rsidRPr="00BB639B" w:rsidRDefault="00723800" w:rsidP="0098752A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00F374FB" w:rsidRPr="00BB639B" w:rsidRDefault="00F374FB" w:rsidP="0098752A">
-[...6 lines deleted...]
-            </w:pPr>
+          <w:p w:rsidR="00723800" w:rsidRPr="00BB639B" w:rsidRDefault="00723800" w:rsidP="0098752A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00723800" w:rsidRPr="00BB639B" w:rsidTr="00EE3886">
+        <w:trPr>
+          <w:trHeight w:val="1419"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2235" w:type="dxa"/>
+            <w:vMerge/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="00723800" w:rsidRPr="00BB639B" w:rsidRDefault="00723800" w:rsidP="0098752A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2438" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="00723800" w:rsidRPr="00723800" w:rsidRDefault="00723800" w:rsidP="0098752A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00723800">
+              <w:rPr>
+                <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00723800">
+              <w:rPr>
+                <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>nd</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00723800">
+              <w:rPr>
+                <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> supervisor (optional)</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
+            <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00F374FB" w:rsidRPr="00BB639B" w:rsidRDefault="00F374FB" w:rsidP="0098752A">
-[...6 lines deleted...]
-            </w:pPr>
+          <w:p w:rsidR="00723800" w:rsidRPr="00BB639B" w:rsidRDefault="00723800" w:rsidP="0098752A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:vMerge/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="00723800" w:rsidRPr="00BB639B" w:rsidRDefault="00723800" w:rsidP="0098752A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00723800" w:rsidRPr="00BB639B" w:rsidTr="00EE3886">
+        <w:trPr>
+          <w:trHeight w:val="1538"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2235" w:type="dxa"/>
+            <w:vMerge/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="00723800" w:rsidRPr="00BB639B" w:rsidRDefault="00723800" w:rsidP="0098752A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2438" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="00723800" w:rsidRPr="00723800" w:rsidRDefault="00723800" w:rsidP="0098752A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00723800">
+              <w:rPr>
+                <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00723800">
+              <w:rPr>
+                <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>rd</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00723800">
+              <w:rPr>
+                <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> supervisor (optional)</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
+            <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00F374FB" w:rsidRPr="00BB639B" w:rsidRDefault="00F374FB" w:rsidP="0098752A">
+          <w:p w:rsidR="00723800" w:rsidRPr="00BB639B" w:rsidRDefault="00723800" w:rsidP="0098752A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:vMerge/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="00723800" w:rsidRPr="00BB639B" w:rsidRDefault="00723800" w:rsidP="0098752A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008E7AC6" w:rsidRPr="00BB639B" w:rsidTr="008E7AC6">
+      <w:tr w:rsidR="008E7AC6" w:rsidRPr="00BB639B" w:rsidTr="00EE3886">
         <w:trPr>
           <w:trHeight w:val="685"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2235" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w:rsidR="008E7AC6" w:rsidRPr="00BB639B" w:rsidRDefault="008E7AC6" w:rsidP="0098752A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcW w:w="2438" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w:rsidR="008E7AC6" w:rsidRPr="00BB639B" w:rsidRDefault="008E7AC6" w:rsidP="0098752A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w:rsidR="008E7AC6" w:rsidRPr="00BB639B" w:rsidRDefault="008E7AC6" w:rsidP="0098752A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2126" w:type="dxa"/>
+            <w:tcW w:w="2268" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w:rsidR="008E7AC6" w:rsidRPr="00BB639B" w:rsidRDefault="008E7AC6" w:rsidP="0098752A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB639B">
               <w:rPr>
                 <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">*This signature will be added by the Doctoral School </w:t>
             </w:r>
             <w:r w:rsidR="001A501E" w:rsidRPr="00BB639B">
               <w:rPr>
                 <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>after submission</w:t>
             </w:r>
+            <w:r w:rsidR="00723800">
+              <w:rPr>
+                <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>*</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00B35234" w:rsidRPr="00BB639B" w:rsidRDefault="00B35234" w:rsidP="00B35234">
+    <w:p w:rsidR="00B35234" w:rsidRDefault="00B35234" w:rsidP="00B35234">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="00B35234" w:rsidRPr="00BB639B" w:rsidSect="00CA1CF9">
-      <w:headerReference w:type="even" r:id="rId8"/>
+    <w:p w:rsidR="00723800" w:rsidRPr="00BB639B" w:rsidRDefault="00723800" w:rsidP="00B35234">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00723800">
+        <w:rPr>
+          <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">*This document will be sent to the administrative contact for the PhD programme, who will arrange for it to be signed by the head of the DOKe via an internal procedure. See all </w:t>
+      </w:r>
+      <w:r w:rsidR="00EE3886">
+        <w:rPr>
+          <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">administrative contacts </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00723800">
+        <w:rPr>
+          <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">on the contact page of the DOKe website: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r w:rsidRPr="0039228D">
+          <w:rPr>
+            <w:rStyle w:val="Hipervnculo"/>
+            <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans" w:cs="New York"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:t>https://www.ehu.eus/en/web/doktorego-eskola/harremanetarako1</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="2" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="2"/>
+    </w:p>
+    <w:sectPr w:rsidR="00723800" w:rsidRPr="00BB639B" w:rsidSect="00CA1CF9">
       <w:headerReference w:type="default" r:id="rId9"/>
-      <w:footerReference w:type="even" r:id="rId10"/>
-[...2 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId13"/>
+      <w:footerReference w:type="default" r:id="rId10"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11907" w:h="16840" w:code="9"/>
       <w:pgMar w:top="1804" w:right="1418" w:bottom="1418" w:left="1418" w:header="567" w:footer="567" w:gutter="0"/>
       <w:cols w:space="709"/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00561C4B" w:rsidRDefault="00561C4B">
+    <w:p w:rsidR="00B266AB" w:rsidRDefault="00B266AB">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00561C4B" w:rsidRDefault="00561C4B">
+    <w:p w:rsidR="00B266AB" w:rsidRDefault="00B266AB">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="decorative"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -2719,214 +2962,218 @@
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:p w:rsidR="006B0BC7" w:rsidRDefault="006B0BC7">
+  <w:p w:rsidR="00CA1CF9" w:rsidRPr="00CA1CF9" w:rsidRDefault="00CA1CF9" w:rsidP="00723800">
     <w:pPr>
       <w:pStyle w:val="Piedepgina"/>
-    </w:pPr>
-[...8 lines deleted...]
-      <w:pStyle w:val="Piedepgina"/>
+      <w:ind w:right="-710"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
         <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00CA1CF9">
       <w:rPr>
         <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
         <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t>Last update: 31.10.2025</w:t>
+      <w:t xml:space="preserve">Last update: </w:t>
     </w:r>
-  </w:p>
-[...8 lines deleted...]
-    </w:pPr>
+    <w:r w:rsidR="00723800">
+      <w:rPr>
+        <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
+        <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t>6</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00CA1CF9">
+      <w:rPr>
+        <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
+        <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t>.</w:t>
+    </w:r>
+    <w:r w:rsidR="00723800">
+      <w:rPr>
+        <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
+        <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t>05</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00CA1CF9">
+      <w:rPr>
+        <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
+        <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t>.202</w:t>
+    </w:r>
+    <w:r w:rsidR="00723800">
+      <w:rPr>
+        <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
+        <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t>6</w:t>
+    </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00561C4B" w:rsidRDefault="00561C4B" w:rsidP="00055684">
+    <w:p w:rsidR="00B266AB" w:rsidRDefault="00B266AB" w:rsidP="00055684">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00561C4B" w:rsidRDefault="00561C4B" w:rsidP="00055684">
+    <w:p w:rsidR="00B266AB" w:rsidRDefault="00B266AB" w:rsidP="00055684">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
     <w:p w:rsidR="00BE0861" w:rsidRPr="00E1309E" w:rsidRDefault="00BE0861" w:rsidP="00BE0861">
       <w:pPr>
         <w:pStyle w:val="Textonotapie"/>
         <w:rPr>
           <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E1309E">
         <w:rPr>
           <w:rStyle w:val="Refdenotaalpie"/>
           <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00E1309E">
         <w:rPr>
           <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
         </w:rPr>
         <w:t xml:space="preserve"> If the person in question has a contract with the UPV/EHU, they must apply for the corresponding licence.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-[...8 lines deleted...]
-<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:p w:rsidR="009755C1" w:rsidRPr="00B60AAC" w:rsidRDefault="00CA1CF9" w:rsidP="0061707E">
     <w:pPr>
       <w:pStyle w:val="Encabezado"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4252"/>
         <w:tab w:val="clear" w:pos="8504"/>
         <w:tab w:val="left" w:pos="5685"/>
         <w:tab w:val="left" w:pos="6060"/>
       </w:tabs>
       <w:rPr>
         <w:color w:val="808080"/>
       </w:rPr>
     </w:pPr>
-    <w:bookmarkStart w:id="2" w:name="_GoBack"/>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:color w:val="808080"/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0">
           <wp:extent cx="1667599" cy="729575"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
-          <wp:docPr id="2" name="Imagen 2"/>
+          <wp:docPr id="1" name="Imagen 1"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="2" name="DOKe EHU logo escuela doctorado 2025.png"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1711653" cy="748849"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
-    <w:bookmarkEnd w:id="2"/>
-[...9 lines deleted...]
-    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="010D037F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9B940202"/>
     <w:lvl w:ilvl="0" w:tplc="9CE0ED72">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2143" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="F0523486" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
@@ -4892,51 +5139,51 @@
     <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="12">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="13">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="14">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="15">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="16">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="17">
     <w:abstractNumId w:val="4"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
-  <w:zoom w:percent="130"/>
+  <w:zoom w:percent="100"/>
   <w:embedSystemFonts/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="0"/>
   <w:doNotHyphenateCaps/>
   <w:drawingGridHorizontalSpacing w:val="120"/>
   <w:drawingGridVerticalSpacing w:val="120"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="3"/>
   <w:doNotShadeFormData/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:doNotValidateAgainstSchema/>
   <w:doNotDemarcateInvalidXml/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
@@ -5086,50 +5333,51 @@
     <w:rsid w:val="005E2041"/>
     <w:rsid w:val="005E40D6"/>
     <w:rsid w:val="00605499"/>
     <w:rsid w:val="00607383"/>
     <w:rsid w:val="00613D01"/>
     <w:rsid w:val="0061707E"/>
     <w:rsid w:val="00625D06"/>
     <w:rsid w:val="006336FB"/>
     <w:rsid w:val="006547C0"/>
     <w:rsid w:val="00675AD6"/>
     <w:rsid w:val="00681855"/>
     <w:rsid w:val="00690288"/>
     <w:rsid w:val="00694324"/>
     <w:rsid w:val="006B0BC7"/>
     <w:rsid w:val="006B49EA"/>
     <w:rsid w:val="006B5604"/>
     <w:rsid w:val="006B565C"/>
     <w:rsid w:val="006B70AE"/>
     <w:rsid w:val="006C2CC0"/>
     <w:rsid w:val="006D1AE9"/>
     <w:rsid w:val="006D3788"/>
     <w:rsid w:val="006E69B7"/>
     <w:rsid w:val="006E79E2"/>
     <w:rsid w:val="00704D0A"/>
     <w:rsid w:val="00716F57"/>
+    <w:rsid w:val="00723800"/>
     <w:rsid w:val="00730298"/>
     <w:rsid w:val="00747061"/>
     <w:rsid w:val="007813A2"/>
     <w:rsid w:val="007915A0"/>
     <w:rsid w:val="0079193F"/>
     <w:rsid w:val="00793389"/>
     <w:rsid w:val="00797C6F"/>
     <w:rsid w:val="007C2E02"/>
     <w:rsid w:val="007C7ACB"/>
     <w:rsid w:val="007E1FDB"/>
     <w:rsid w:val="007F1238"/>
     <w:rsid w:val="00814930"/>
     <w:rsid w:val="008158BF"/>
     <w:rsid w:val="008274FE"/>
     <w:rsid w:val="00830F59"/>
     <w:rsid w:val="008358DF"/>
     <w:rsid w:val="00836229"/>
     <w:rsid w:val="00845B0F"/>
     <w:rsid w:val="0084743E"/>
     <w:rsid w:val="00850C02"/>
     <w:rsid w:val="00856A7D"/>
     <w:rsid w:val="00860940"/>
     <w:rsid w:val="00860D51"/>
     <w:rsid w:val="00861FA7"/>
     <w:rsid w:val="00862680"/>
@@ -5195,50 +5443,51 @@
     <w:rsid w:val="00A25AA5"/>
     <w:rsid w:val="00A34588"/>
     <w:rsid w:val="00A34D36"/>
     <w:rsid w:val="00A42C32"/>
     <w:rsid w:val="00A47FCB"/>
     <w:rsid w:val="00A53C0D"/>
     <w:rsid w:val="00A62716"/>
     <w:rsid w:val="00A64369"/>
     <w:rsid w:val="00A82E80"/>
     <w:rsid w:val="00A85354"/>
     <w:rsid w:val="00A91495"/>
     <w:rsid w:val="00A937B8"/>
     <w:rsid w:val="00AB64F6"/>
     <w:rsid w:val="00AC4E6B"/>
     <w:rsid w:val="00AD07B5"/>
     <w:rsid w:val="00AD3E50"/>
     <w:rsid w:val="00AD5F37"/>
     <w:rsid w:val="00AE26C8"/>
     <w:rsid w:val="00AE3A38"/>
     <w:rsid w:val="00B10018"/>
     <w:rsid w:val="00B13990"/>
     <w:rsid w:val="00B13B12"/>
     <w:rsid w:val="00B22429"/>
     <w:rsid w:val="00B22468"/>
     <w:rsid w:val="00B24AFC"/>
+    <w:rsid w:val="00B266AB"/>
     <w:rsid w:val="00B2716B"/>
     <w:rsid w:val="00B323DB"/>
     <w:rsid w:val="00B34D6A"/>
     <w:rsid w:val="00B35234"/>
     <w:rsid w:val="00B36DF3"/>
     <w:rsid w:val="00B41838"/>
     <w:rsid w:val="00B42461"/>
     <w:rsid w:val="00B46704"/>
     <w:rsid w:val="00B47EC5"/>
     <w:rsid w:val="00B5348F"/>
     <w:rsid w:val="00B60AAC"/>
     <w:rsid w:val="00B61A13"/>
     <w:rsid w:val="00B6277F"/>
     <w:rsid w:val="00B677BE"/>
     <w:rsid w:val="00B72A94"/>
     <w:rsid w:val="00B744F8"/>
     <w:rsid w:val="00B75D57"/>
     <w:rsid w:val="00B81B20"/>
     <w:rsid w:val="00B82E2A"/>
     <w:rsid w:val="00B834CA"/>
     <w:rsid w:val="00B8505A"/>
     <w:rsid w:val="00B903CD"/>
     <w:rsid w:val="00BA2A70"/>
     <w:rsid w:val="00BA3CEA"/>
     <w:rsid w:val="00BA59AE"/>
@@ -5300,98 +5549,101 @@
     <w:rsid w:val="00DE7887"/>
     <w:rsid w:val="00DF0DC8"/>
     <w:rsid w:val="00DF1731"/>
     <w:rsid w:val="00E0214B"/>
     <w:rsid w:val="00E12209"/>
     <w:rsid w:val="00E1309E"/>
     <w:rsid w:val="00E229EC"/>
     <w:rsid w:val="00E22E32"/>
     <w:rsid w:val="00E300A7"/>
     <w:rsid w:val="00E31F96"/>
     <w:rsid w:val="00E41075"/>
     <w:rsid w:val="00E47BFF"/>
     <w:rsid w:val="00E647E0"/>
     <w:rsid w:val="00E674FE"/>
     <w:rsid w:val="00E736BC"/>
     <w:rsid w:val="00E73F89"/>
     <w:rsid w:val="00E94600"/>
     <w:rsid w:val="00E975BE"/>
     <w:rsid w:val="00EA5AAB"/>
     <w:rsid w:val="00EA78D7"/>
     <w:rsid w:val="00ED061C"/>
     <w:rsid w:val="00ED24C8"/>
     <w:rsid w:val="00ED5D0E"/>
     <w:rsid w:val="00ED6621"/>
     <w:rsid w:val="00EE0B53"/>
+    <w:rsid w:val="00EE3886"/>
     <w:rsid w:val="00EF3195"/>
     <w:rsid w:val="00EF6590"/>
     <w:rsid w:val="00F12D65"/>
+    <w:rsid w:val="00F27C86"/>
     <w:rsid w:val="00F374FB"/>
     <w:rsid w:val="00F528A5"/>
     <w:rsid w:val="00F6110D"/>
     <w:rsid w:val="00F73FD5"/>
     <w:rsid w:val="00FA0E79"/>
     <w:rsid w:val="00FA4AF8"/>
     <w:rsid w:val="00FA785B"/>
     <w:rsid w:val="00FB2AB9"/>
     <w:rsid w:val="00FB2C87"/>
     <w:rsid w:val="00FB50AE"/>
     <w:rsid w:val="00FC0E42"/>
     <w:rsid w:val="00FC18F4"/>
     <w:rsid w:val="00FD4E65"/>
     <w:rsid w:val="00FD6057"/>
     <w:rsid w:val="00FE1A97"/>
     <w:rsid w:val="00FE2192"/>
     <w:rsid w:val="00FE7527"/>
     <w:rsid w:val="00FF3E92"/>
     <w:rsid w:val="00FF5954"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="es-ES"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
+  <w14:docId w14:val="1D5DEF52"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{119BBF85-0CA7-6E44-8179-5662AF977F92}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="es-ES" w:eastAsia="es-ES_tradnl" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -6291,65 +6543,77 @@
     <w:basedOn w:val="Textocomentario"/>
     <w:next w:val="Textocomentario"/>
     <w:link w:val="AsuntodelcomentarioCar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00C25293"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="AsuntodelcomentarioCar">
     <w:name w:val="Asunto del comentario Car"/>
     <w:link w:val="Asuntodelcomentario"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00C25293"/>
     <w:rPr>
       <w:rFonts w:ascii="New York" w:hAnsi="New York" w:cs="New York"/>
       <w:b/>
       <w:bCs/>
       <w:lang w:val="en-GB"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="character" w:styleId="Mencinsinresolver">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00723800"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ehu.eus/en/web/doktorego-eskola/harremanetarako1" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
-<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
@@ -6613,92 +6877,92 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA Fifth Edition"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0FEB7394-E3C4-394A-9697-4BEC6700F579}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{95409DF9-3C0B-C545-864C-A815EB362479}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>352</Words>
-  <Characters>1938</Characters>
+  <Words>420</Words>
+  <Characters>2312</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>16</Lines>
-  <Paragraphs>4</Paragraphs>
+  <Lines>19</Lines>
+  <Paragraphs>5</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Titulua</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>Outgoing - Appendix III</vt:lpstr>
       <vt:lpstr>31 de mayo de 2006</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company>cidir</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2286</CharactersWithSpaces>
+  <CharactersWithSpaces>2727</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Outgoing - Appendix III</dc:title>
   <dc:subject>PRO20-2240_TAR20-2838</dc:subject>
   <dc:creator>BITEZ SL - Petra Mahon + A Vallejo</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
 </cp:coreProperties>
 </file>