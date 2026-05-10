--- v0 (2026-01-05)
+++ v1 (2026-05-10)
@@ -499,51 +499,51 @@
         <w:rPr>
           <w:rFonts w:ascii="EHUSerif" w:hAnsi="EHUSerif"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="eu-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblpPr w:leftFromText="141" w:rightFromText="141" w:vertAnchor="text" w:horzAnchor="page" w:tblpX="2895" w:tblpY="75"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6062"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00764B4C" w:rsidRPr="004A17A0" w:rsidTr="003A708A">
+      <w:tr w:rsidR="00764B4C" w:rsidRPr="00D07179" w:rsidTr="003A708A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6062" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="003A45A1" w:rsidRPr="004A17A0" w:rsidRDefault="00764B4C" w:rsidP="00F148A1">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="EHUSerif" w:hAnsi="EHUSerif"/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="eu-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004A17A0">
               <w:rPr>
                 <w:rFonts w:ascii="EHUSerif" w:eastAsia="EHUSans" w:hAnsi="EHUSerif"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="eu-ES"/>
               </w:rPr>
               <w:t>(Doktorego programako koordinatzailearen izen-abizenak)</w:t>
             </w:r>
@@ -2431,441 +2431,691 @@
         <w:pStyle w:val="Prrafodelista"/>
         <w:spacing w:before="120"/>
         <w:ind w:left="0" w:right="425" w:firstLine="0"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="EHUSerif" w:hAnsi="EHUSerif"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="eu-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00B35234" w:rsidRPr="004A17A0" w:rsidRDefault="00B35234" w:rsidP="00B35234">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="EHUSerif" w:hAnsi="EHUSerif"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="eu-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblW w:w="9209" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2235"/>
-        <w:gridCol w:w="2126"/>
+        <w:gridCol w:w="2296"/>
+        <w:gridCol w:w="2410"/>
         <w:gridCol w:w="2268"/>
-        <w:gridCol w:w="2126"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00764B4C" w:rsidRPr="004A17A0" w:rsidTr="004A17A0">
+      <w:tr w:rsidR="00764B4C" w:rsidRPr="004A17A0" w:rsidTr="00713D7D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2235" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w:rsidR="00F374FB" w:rsidRPr="004A17A0" w:rsidRDefault="00764B4C" w:rsidP="0098752A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="EHUSerif" w:hAnsi="EHUSerif"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="eu-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004A17A0">
               <w:rPr>
                 <w:rFonts w:ascii="EHUSerif" w:eastAsia="EHUSans" w:hAnsi="EHUSerif"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="eu-ES"/>
               </w:rPr>
               <w:t>UPV/EHUko doktoregaia</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2126" w:type="dxa"/>
+            <w:tcW w:w="2296" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w:rsidR="00F374FB" w:rsidRPr="004A17A0" w:rsidRDefault="00764B4C" w:rsidP="00A34588">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="EHUSerif" w:hAnsi="EHUSerif"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="eu-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004A17A0">
               <w:rPr>
                 <w:rFonts w:ascii="EHUSerif" w:eastAsia="EHUSans" w:hAnsi="EHUSerif"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="eu-ES"/>
               </w:rPr>
               <w:t>Tesi zuzendaria</w:t>
             </w:r>
             <w:r w:rsidR="00CB7D49" w:rsidRPr="004A17A0">
               <w:rPr>
                 <w:rFonts w:ascii="EHUSerif" w:eastAsia="EHUSans" w:hAnsi="EHUSerif"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="eu-ES"/>
               </w:rPr>
               <w:t>(k)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F374FB" w:rsidRPr="004A17A0" w:rsidRDefault="00764B4C" w:rsidP="00C86CE4">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="EHUSerif" w:hAnsi="EHUSerif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="eu-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004A17A0">
+              <w:rPr>
+                <w:rFonts w:ascii="EHUSerif" w:eastAsia="EHUSans" w:hAnsi="EHUSerif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="eu-ES"/>
+              </w:rPr>
+              <w:t>Doktorego programaren koordinatzailea</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w:rsidR="00F374FB" w:rsidRPr="004A17A0" w:rsidRDefault="00764B4C" w:rsidP="00C86CE4">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="EHUSerif" w:hAnsi="EHUSerif"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="eu-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004A17A0">
               <w:rPr>
                 <w:rFonts w:ascii="EHUSerif" w:eastAsia="EHUSans" w:hAnsi="EHUSerif"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="eu-ES"/>
               </w:rPr>
-              <w:t>Doktorego programaren koordinatzailea</w:t>
-[...24 lines deleted...]
-              </w:rPr>
               <w:t xml:space="preserve">Doktorego Eskolaren arduraduna </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00764B4C" w:rsidRPr="004A17A0" w:rsidTr="004A17A0">
+      <w:tr w:rsidR="002C4A58" w:rsidRPr="004A17A0" w:rsidTr="00713D7D">
         <w:trPr>
-          <w:trHeight w:val="2467"/>
+          <w:trHeight w:val="1723"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2235" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00F374FB" w:rsidRPr="004A17A0" w:rsidRDefault="00F374FB" w:rsidP="0098752A">
-[...29 lines deleted...]
-          <w:p w:rsidR="00F374FB" w:rsidRPr="004A17A0" w:rsidRDefault="00F374FB" w:rsidP="0098752A">
+          <w:p w:rsidR="002C4A58" w:rsidRPr="004A17A0" w:rsidRDefault="002C4A58" w:rsidP="0098752A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="EHUSerif" w:hAnsi="EHUSerif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="eu-ES"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="002C4A58" w:rsidRPr="004A17A0" w:rsidRDefault="002C4A58" w:rsidP="0098752A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="EHUSerif" w:hAnsi="EHUSerif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="eu-ES"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="002C4A58" w:rsidRPr="004A17A0" w:rsidRDefault="002C4A58" w:rsidP="0098752A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="EHUSerif" w:hAnsi="EHUSerif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="eu-ES"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="002C4A58" w:rsidRPr="004A17A0" w:rsidRDefault="002C4A58" w:rsidP="0098752A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="EHUSerif" w:hAnsi="EHUSerif"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="eu-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2126" w:type="dxa"/>
+            <w:tcW w:w="2296" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00F374FB" w:rsidRPr="004A17A0" w:rsidRDefault="00F374FB" w:rsidP="0098752A">
+          <w:p w:rsidR="002C4A58" w:rsidRPr="004A17A0" w:rsidRDefault="002C4A58" w:rsidP="0098752A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="EHUSerif" w:hAnsi="EHUSerif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="eu-ES"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="002C4A58" w:rsidRPr="004A17A0" w:rsidRDefault="002C4A58" w:rsidP="0098752A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="EHUSerif" w:hAnsi="EHUSerif"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="eu-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00F374FB" w:rsidRPr="004A17A0" w:rsidRDefault="00F374FB" w:rsidP="0098752A">
+          <w:p w:rsidR="002C4A58" w:rsidRPr="004A17A0" w:rsidRDefault="002C4A58" w:rsidP="0098752A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="EHUSerif" w:hAnsi="EHUSerif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="eu-ES"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002C4A58" w:rsidRPr="004A17A0" w:rsidTr="00713D7D">
+        <w:trPr>
+          <w:trHeight w:val="1559"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2235" w:type="dxa"/>
+            <w:vMerge/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="002C4A58" w:rsidRPr="004A17A0" w:rsidRDefault="002C4A58" w:rsidP="0098752A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="EHUSerif" w:hAnsi="EHUSerif"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="eu-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2126" w:type="dxa"/>
+            <w:tcW w:w="2296" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00F374FB" w:rsidRPr="004A17A0" w:rsidRDefault="00F374FB" w:rsidP="0098752A">
+          <w:p w:rsidR="002C4A58" w:rsidRPr="002C4A58" w:rsidRDefault="002C4A58" w:rsidP="0098752A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="EHUSerif" w:hAnsi="EHUSerif"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="eu-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C4A58">
+              <w:rPr>
+                <w:rFonts w:ascii="EHUSerif" w:hAnsi="EHUSerif"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="eu-ES"/>
+              </w:rPr>
+              <w:t>2. zuzendaria (aukerakoa)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:vMerge/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="002C4A58" w:rsidRPr="004A17A0" w:rsidRDefault="002C4A58" w:rsidP="0098752A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="EHUSerif" w:hAnsi="EHUSerif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="eu-ES"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:vMerge/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="002C4A58" w:rsidRPr="004A17A0" w:rsidRDefault="002C4A58" w:rsidP="0098752A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="EHUSerif" w:hAnsi="EHUSerif"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="eu-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00720A21" w:rsidRPr="004A17A0" w:rsidTr="004A17A0">
+      <w:tr w:rsidR="002C4A58" w:rsidRPr="004A17A0" w:rsidTr="00713D7D">
+        <w:trPr>
+          <w:trHeight w:val="1553"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2235" w:type="dxa"/>
+            <w:vMerge/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="002C4A58" w:rsidRPr="004A17A0" w:rsidRDefault="002C4A58" w:rsidP="002C4A58">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="EHUSerif" w:hAnsi="EHUSerif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="eu-ES"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2296" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="002C4A58" w:rsidRPr="002C4A58" w:rsidRDefault="002C4A58" w:rsidP="002C4A58">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="EHUSerif" w:hAnsi="EHUSerif"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="eu-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="EHUSerif" w:hAnsi="EHUSerif"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="eu-ES"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002C4A58">
+              <w:rPr>
+                <w:rFonts w:ascii="EHUSerif" w:hAnsi="EHUSerif"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="eu-ES"/>
+              </w:rPr>
+              <w:t>. zuzendaria (aukerakoa)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:vMerge/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="002C4A58" w:rsidRPr="004A17A0" w:rsidRDefault="002C4A58" w:rsidP="002C4A58">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="EHUSerif" w:hAnsi="EHUSerif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="eu-ES"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:vMerge/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="002C4A58" w:rsidRPr="004A17A0" w:rsidRDefault="002C4A58" w:rsidP="002C4A58">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="EHUSerif" w:hAnsi="EHUSerif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="eu-ES"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002C4A58" w:rsidRPr="004A17A0" w:rsidTr="00713D7D">
         <w:trPr>
           <w:trHeight w:val="779"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2235" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00720A21" w:rsidRPr="004A17A0" w:rsidRDefault="00720A21" w:rsidP="0098752A">
+          <w:p w:rsidR="002C4A58" w:rsidRPr="004A17A0" w:rsidRDefault="002C4A58" w:rsidP="002C4A58">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="EHUSerif" w:hAnsi="EHUSerif"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="eu-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2126" w:type="dxa"/>
+            <w:tcW w:w="2296" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00720A21" w:rsidRPr="004A17A0" w:rsidRDefault="00720A21" w:rsidP="0098752A">
+          <w:p w:rsidR="002C4A58" w:rsidRPr="004A17A0" w:rsidRDefault="002C4A58" w:rsidP="002C4A58">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="EHUSerif" w:hAnsi="EHUSerif"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="eu-ES"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="002C4A58" w:rsidRPr="004A17A0" w:rsidRDefault="002C4A58" w:rsidP="002C4A58">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="EHUSerif" w:hAnsi="EHUSerif"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="eu-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00720A21" w:rsidRPr="004A17A0" w:rsidRDefault="00720A21" w:rsidP="0098752A">
-[...15 lines deleted...]
-          <w:p w:rsidR="00720A21" w:rsidRPr="004A17A0" w:rsidRDefault="00720A21" w:rsidP="00720A21">
+          <w:p w:rsidR="002C4A58" w:rsidRPr="004A17A0" w:rsidRDefault="002C4A58" w:rsidP="002C4A58">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="EHUSerif" w:hAnsi="EHUSerif"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="eu-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004A17A0">
               <w:rPr>
                 <w:rFonts w:ascii="EHUSerif" w:hAnsi="EHUSerif"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="eu-ES"/>
               </w:rPr>
               <w:t>* Sin</w:t>
             </w:r>
-            <w:r w:rsidR="004A17A0">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="EHUSerif" w:hAnsi="EHUSerif"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="eu-ES"/>
               </w:rPr>
               <w:t>a</w:t>
             </w:r>
             <w:r w:rsidRPr="004A17A0">
               <w:rPr>
                 <w:rFonts w:ascii="EHUSerif" w:hAnsi="EHUSerif"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="eu-ES"/>
               </w:rPr>
-              <w:t xml:space="preserve">dura hau Doktorego Eskolak gehituko du </w:t>
+              <w:t>dura hau Doktorego Eskolak gehituko du dokumentua jaso ondoren</w:t>
             </w:r>
-            <w:r w:rsidR="00CB7D49" w:rsidRPr="004A17A0">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="EHUSerif" w:hAnsi="EHUSerif"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="eu-ES"/>
               </w:rPr>
-              <w:t xml:space="preserve">dokumentua </w:t>
-[...17 lines deleted...]
-              <w:t>ondoren</w:t>
+              <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00B35234" w:rsidRPr="004A17A0" w:rsidRDefault="00B35234" w:rsidP="00B35234">
+    <w:p w:rsidR="00B35234" w:rsidRDefault="00B35234" w:rsidP="00B35234">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="EHUSerif" w:hAnsi="EHUSerif"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="eu-ES"/>
         </w:rPr>
       </w:pPr>
+    </w:p>
+    <w:p w:rsidR="002C4A58" w:rsidRPr="00D07179" w:rsidRDefault="002C4A58" w:rsidP="00B35234">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="EHUSerif" w:hAnsi="EHUSerif"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002C4A58">
+        <w:rPr>
+          <w:rFonts w:ascii="EHUSerif" w:hAnsi="EHUSerif"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">* Dokumentu </w:t>
+      </w:r>
+      <w:r w:rsidR="001E638C">
+        <w:rPr>
+          <w:rFonts w:ascii="EHUSerif" w:hAnsi="EHUSerif"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">hau </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002C4A58">
+        <w:rPr>
+          <w:rFonts w:ascii="EHUSerif" w:hAnsi="EHUSerif"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">doktorego-programaren administrazio-kontaktuari bidaliko zaio, eta hark izapidetuko du DOKeko arduradunaren sinadura, barne-prozedura baten bidez. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D07179">
+        <w:rPr>
+          <w:rFonts w:ascii="EHUSerif" w:hAnsi="EHUSerif"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ikusi </w:t>
+      </w:r>
+      <w:r w:rsidR="00D07179" w:rsidRPr="00D07179">
+        <w:rPr>
+          <w:rFonts w:ascii="EHUSerif" w:hAnsi="EHUSerif"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>administrazio</w:t>
+      </w:r>
+      <w:r w:rsidR="00D07179">
+        <w:rPr>
+          <w:rFonts w:ascii="EHUSerif" w:hAnsi="EHUSerif"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
       <w:bookmarkStart w:id="2" w:name="_GoBack"/>
       <w:bookmarkEnd w:id="2"/>
+      <w:r w:rsidRPr="00D07179">
+        <w:rPr>
+          <w:rFonts w:ascii="EHUSerif" w:hAnsi="EHUSerif"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">kontaktu guztiak DOKeren webguneko harremanetarako orrian: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r w:rsidR="001E638C" w:rsidRPr="00D07179">
+          <w:rPr>
+            <w:rStyle w:val="Hipervnculo"/>
+            <w:rFonts w:ascii="EHUSerif" w:hAnsi="EHUSerif" w:cs="New York"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+            <w:lang w:val="en-US"/>
+          </w:rPr>
+          <w:t>https://www.ehu.eus/eu/web/doktorego-eskola/harremanetarako1</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="001E638C" w:rsidRPr="00D07179">
+        <w:rPr>
+          <w:rFonts w:ascii="EHUSerif" w:hAnsi="EHUSerif"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00B35234" w:rsidRPr="004A17A0" w:rsidSect="00FE0B69">
-[...1 lines deleted...]
-      <w:footerReference w:type="default" r:id="rId9"/>
+    <w:sectPr w:rsidR="002C4A58" w:rsidRPr="00D07179" w:rsidSect="00FE0B69">
+      <w:headerReference w:type="default" r:id="rId9"/>
+      <w:footerReference w:type="default" r:id="rId10"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11907" w:h="16840" w:code="9"/>
       <w:pgMar w:top="2258" w:right="1418" w:bottom="1418" w:left="1418" w:header="567" w:footer="567" w:gutter="0"/>
       <w:cols w:space="709"/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00401ABF" w:rsidRDefault="00401ABF" w:rsidP="00055684">
+    <w:p w:rsidR="00D7003D" w:rsidRDefault="00D7003D" w:rsidP="00055684">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00401ABF" w:rsidRDefault="00401ABF" w:rsidP="00055684">
+    <w:p w:rsidR="00D7003D" w:rsidRDefault="00D7003D" w:rsidP="00055684">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="decorative"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -2931,85 +3181,131 @@
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="EHUSerif">
     <w:panose1 w:val="02000503050000020004"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800000A7" w:usb1="4000004A" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:p w:rsidR="00FE0B69" w:rsidRPr="00FE0B69" w:rsidRDefault="00FE0B69" w:rsidP="00FE0B69">
+  <w:p w:rsidR="00FE0B69" w:rsidRPr="00FE0B69" w:rsidRDefault="00FE0B69" w:rsidP="001E638C">
     <w:pPr>
       <w:pStyle w:val="Piedepgina"/>
+      <w:ind w:right="-427"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
         <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00FE0B69">
       <w:rPr>
         <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
         <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t>Azken eguneraketa: 2025.10.31</w:t>
+      <w:t>Azken eguneraketa: 202</w:t>
+    </w:r>
+    <w:r w:rsidR="001E638C">
+      <w:rPr>
+        <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
+        <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t>6</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00FE0B69">
+      <w:rPr>
+        <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
+        <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t>.</w:t>
+    </w:r>
+    <w:r w:rsidR="001E638C">
+      <w:rPr>
+        <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
+        <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t>05</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00FE0B69">
+      <w:rPr>
+        <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
+        <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t>.</w:t>
+    </w:r>
+    <w:r w:rsidR="001E638C">
+      <w:rPr>
+        <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
+        <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t>06</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00401ABF" w:rsidRDefault="00401ABF" w:rsidP="00055684">
+    <w:p w:rsidR="00D7003D" w:rsidRDefault="00D7003D" w:rsidP="00055684">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00401ABF" w:rsidRDefault="00401ABF" w:rsidP="00055684">
+    <w:p w:rsidR="00D7003D" w:rsidRDefault="00D7003D" w:rsidP="00055684">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
     <w:p w:rsidR="006D3788" w:rsidRPr="004A17A0" w:rsidRDefault="006D3788">
       <w:pPr>
         <w:pStyle w:val="Textonotapie"/>
         <w:rPr>
           <w:rFonts w:ascii="EHUSerif" w:hAnsi="EHUSerif"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004A17A0">
         <w:rPr>
           <w:rStyle w:val="Refdenotaalpie"/>
           <w:rFonts w:ascii="EHUSerif" w:hAnsi="EHUSerif"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidR="00764B4C" w:rsidRPr="004A17A0">
         <w:rPr>
           <w:rFonts w:ascii="EHUSerif" w:eastAsia="New York" w:hAnsi="EHUSerif"/>
           <w:lang w:val="eu-ES"/>
@@ -3065,532 +3361,532 @@
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1841911" cy="805836"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="010D037F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9B940202"/>
-    <w:lvl w:ilvl="0">
+    <w:lvl w:ilvl="0" w:tplc="710A056C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2143" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="55A89F34" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2149" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="3AD0D1D0" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2869" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="D19E52B6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3589" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="A05EC612" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4309" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="599E570E" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="5029" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="22E27F10" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5749" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="E9EA34CE" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6469" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="30800C5C" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7189" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="04A02C45"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="54AE155A"/>
-    <w:lvl w:ilvl="0">
+    <w:lvl w:ilvl="0" w:tplc="44CEDED2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1429" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="975AD81A" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2149" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="DB54ACAC" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2869" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="C3006C0C" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3589" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="A7AE3580" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4309" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="0102F136" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5029" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="53AA0AD6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5749" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="184A5352" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6469" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="EE7E1010" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7189" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0A8A0477"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="87E005D4"/>
-    <w:lvl w:ilvl="0">
+    <w:lvl w:ilvl="0" w:tplc="DABA9B02">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="06761B8C" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="1DD6F148" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="01A0C00C" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="2D78DF8C" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="7A3A8F3E" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="D944C4CE" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="CBE0DBEA" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="238AE8CE" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="11FD4EB3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CAC216D2"/>
-    <w:lvl w:ilvl="0">
+    <w:lvl w:ilvl="0" w:tplc="B1546310">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:b w:val="0"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1">
+    <w:lvl w:ilvl="1" w:tplc="DA6C179E">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="905823B0" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="7C9A8DDC" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="C6BE02B2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="E45C43B2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="52308934" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="0D4A51F8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="17A0DA78" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="13067020"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="91A861BC"/>
-    <w:lvl w:ilvl="0">
+    <w:lvl w:ilvl="0" w:tplc="7C3436C4">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1">
+    <w:lvl w:ilvl="1" w:tplc="807446AE">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2">
+    <w:lvl w:ilvl="2" w:tplc="0CCEAA5A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="D50828A0" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="FF1C73E8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="25628EFA" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="97D447EC" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="B9CAF312" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="824C0AFA" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="14441DB3"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="2606104E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="928" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
@@ -3678,519 +3974,519 @@
       <w:pPr>
         <w:ind w:left="4680" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="26276BDA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C5A01DAC"/>
-    <w:lvl w:ilvl="0">
+    <w:lvl w:ilvl="0" w:tplc="58B6CC5A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="2A94C9EC" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="D6E0EEDC" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="32F8C934" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="5EF0768E" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="A7760438" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="56E0391E" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="AD02D7D0" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="ECCE5102" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="30125D72"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="382C46A8"/>
-    <w:lvl w:ilvl="0">
+    <w:lvl w:ilvl="0" w:tplc="1E74C94C">
       <w:start w:val="4"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="920"/>
         </w:tabs>
         <w:ind w:left="920" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Times New Roman" w:hAnsi="Bookman Old Style" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1">
+    <w:lvl w:ilvl="1" w:tplc="F4B6A00A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1640"/>
         </w:tabs>
         <w:ind w:left="1640" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2">
+    <w:lvl w:ilvl="2" w:tplc="0DD051AA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2360"/>
         </w:tabs>
         <w:ind w:left="2360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3">
+    <w:lvl w:ilvl="3" w:tplc="511E4C98">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3080"/>
         </w:tabs>
         <w:ind w:left="3080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4">
+    <w:lvl w:ilvl="4" w:tplc="D0B41512">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3800"/>
         </w:tabs>
         <w:ind w:left="3800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5">
+    <w:lvl w:ilvl="5" w:tplc="91D667F8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4520"/>
         </w:tabs>
         <w:ind w:left="4520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6">
+    <w:lvl w:ilvl="6" w:tplc="278EDA06">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5240"/>
         </w:tabs>
         <w:ind w:left="5240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7">
+    <w:lvl w:ilvl="7" w:tplc="B0F64542">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5960"/>
         </w:tabs>
         <w:ind w:left="5960" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8">
+    <w:lvl w:ilvl="8" w:tplc="44E0D5AE">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6680"/>
         </w:tabs>
         <w:ind w:left="6680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="37EB6C28"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1E1EDFB6"/>
-    <w:lvl w:ilvl="0">
+    <w:lvl w:ilvl="0" w:tplc="B0B0DB2C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="650" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="C59C6842" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1370" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="0448BF48" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2090" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="E144872A" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2810" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="C6F8D17C" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3530" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="3DD44138" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4250" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="6D526142" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4970" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="7F0EE0F4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5690" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="6FDA8EF0" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6410" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3CAF3B4F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F0B605D8"/>
-    <w:lvl w:ilvl="0">
+    <w:lvl w:ilvl="0" w:tplc="27E4A08A">
       <w:start w:val="2"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2143" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="6D7C8FD6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2149" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="92C4F528" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2869" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="92160494" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3589" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="DF7E98CC" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4309" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="6686A9FC" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="5029" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="DD56A6D0" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5749" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="2910D7E6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6469" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="35322090" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7189" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="45B85B97"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="43A20E9A"/>
     <w:lvl w:ilvl="0" w:tplc="FEDCF66C">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:eastAsia="Times New Roman" w:hAnsi="Symbol" w:cs="New York" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040A0003" w:tentative="1">
@@ -4389,260 +4685,260 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5D0C62EA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="787C8A40"/>
-    <w:lvl w:ilvl="0">
+    <w:lvl w:ilvl="0" w:tplc="D5302F7A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="A9AEEFBC" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="86000F70" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="91F4B098" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="35E88472" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="95926B72" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="63B0D71A" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="8256C44A" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="BFAA5EB2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5FD83C93"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="085C188E"/>
-    <w:lvl w:ilvl="0">
+    <w:lvl w:ilvl="0" w:tplc="C0E6F324">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1429" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="5F5497D8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2149" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="DA8E1982" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2869" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="18FCF678" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3589" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="F23682D0" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4309" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="F1CCE79E" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5029" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="2C2AC878" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5749" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="4A224C6A" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6469" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="07CA1254" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7189" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="675872AB"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="79260F5A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -4733,260 +5029,260 @@
       <w:pPr>
         <w:ind w:left="4680" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="2160"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6846022F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DFE01C00"/>
-    <w:lvl w:ilvl="0">
+    <w:lvl w:ilvl="0" w:tplc="A2A05D74">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans" w:hint="default"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="es-ES"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1">
+    <w:lvl w:ilvl="1" w:tplc="8160B818">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1637" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2">
+    <w:lvl w:ilvl="2" w:tplc="DEF4B996">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3">
+    <w:lvl w:ilvl="3" w:tplc="30FEDECE">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4">
+    <w:lvl w:ilvl="4" w:tplc="110E9144">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5">
+    <w:lvl w:ilvl="5" w:tplc="73201426">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6">
+    <w:lvl w:ilvl="6" w:tplc="72A82DFC">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7">
+    <w:lvl w:ilvl="7" w:tplc="74D2401A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8">
+    <w:lvl w:ilvl="8" w:tplc="A98272E8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="718969EF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="8660B786"/>
-    <w:lvl w:ilvl="0">
+    <w:lvl w:ilvl="0" w:tplc="10CE0FB8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="6BAAC78C" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="E23C99DA" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="C4E4DF3C" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="914C9468" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="D2E4FDEE" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="3D50985C" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="9A42604C" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="B084597C" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="73C63D18"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="91A861BC"/>
     <w:lvl w:ilvl="0" w:tplc="2758D724">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -5048,147 +5344,147 @@
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="5B509204" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="499AE786" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="785A5B69"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CC289AC2"/>
-    <w:lvl w:ilvl="0">
+    <w:lvl w:ilvl="0" w:tplc="EE7CA9EA">
       <w:start w:val="3"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1494" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="EHUSans" w:eastAsia="Times New Roman" w:hAnsi="EHUSans" w:cs="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1">
+    <w:lvl w:ilvl="1" w:tplc="05A4CACA">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2">
+    <w:lvl w:ilvl="2" w:tplc="33BAF27A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3">
+    <w:lvl w:ilvl="3" w:tplc="EF728F32">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4">
+    <w:lvl w:ilvl="4" w:tplc="E6ACE34A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5">
+    <w:lvl w:ilvl="5" w:tplc="0C0EB7F2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6">
+    <w:lvl w:ilvl="6" w:tplc="4336E258">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7">
+    <w:lvl w:ilvl="7" w:tplc="0F188E1A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8">
+    <w:lvl w:ilvl="8" w:tplc="FC62D646">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="15"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
@@ -5271,51 +5567,51 @@
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="14">
     <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="15">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="16">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="17">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="18">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="19">
     <w:abstractNumId w:val="17"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
-  <w:zoom w:percent="130"/>
+  <w:zoom w:percent="100"/>
   <w:embedSystemFonts/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="0"/>
   <w:doNotHyphenateCaps/>
   <w:drawingGridHorizontalSpacing w:val="120"/>
   <w:drawingGridVerticalSpacing w:val="120"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="3"/>
   <w:doNotShadeFormData/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:doNotValidateAgainstSchema/>
   <w:doNotDemarcateInvalidXml/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
@@ -5354,66 +5650,68 @@
     <w:rsid w:val="000F4CE6"/>
     <w:rsid w:val="00100B92"/>
     <w:rsid w:val="0010334C"/>
     <w:rsid w:val="00117FC2"/>
     <w:rsid w:val="00120E6E"/>
     <w:rsid w:val="0012169C"/>
     <w:rsid w:val="00136152"/>
     <w:rsid w:val="00146D96"/>
     <w:rsid w:val="00147B99"/>
     <w:rsid w:val="001557D6"/>
     <w:rsid w:val="001636F2"/>
     <w:rsid w:val="001653A7"/>
     <w:rsid w:val="001674E8"/>
     <w:rsid w:val="00175D19"/>
     <w:rsid w:val="00184919"/>
     <w:rsid w:val="00197DB0"/>
     <w:rsid w:val="001A55D7"/>
     <w:rsid w:val="001B1534"/>
     <w:rsid w:val="001C23B5"/>
     <w:rsid w:val="001C2D0B"/>
     <w:rsid w:val="001C33B1"/>
     <w:rsid w:val="001C44EF"/>
     <w:rsid w:val="001C6053"/>
     <w:rsid w:val="001D0605"/>
     <w:rsid w:val="001E3B39"/>
+    <w:rsid w:val="001E638C"/>
     <w:rsid w:val="001F0577"/>
     <w:rsid w:val="00214EB1"/>
     <w:rsid w:val="002209D0"/>
     <w:rsid w:val="00222D5B"/>
     <w:rsid w:val="00223CDD"/>
     <w:rsid w:val="002248BE"/>
     <w:rsid w:val="0022666E"/>
     <w:rsid w:val="00233304"/>
     <w:rsid w:val="0025425C"/>
     <w:rsid w:val="00264B37"/>
     <w:rsid w:val="0027403B"/>
     <w:rsid w:val="002756B7"/>
     <w:rsid w:val="002900F4"/>
     <w:rsid w:val="00295DA9"/>
     <w:rsid w:val="002B45CD"/>
     <w:rsid w:val="002C398C"/>
+    <w:rsid w:val="002C4A58"/>
     <w:rsid w:val="002C78BF"/>
     <w:rsid w:val="002F3CB6"/>
     <w:rsid w:val="002F5A56"/>
     <w:rsid w:val="0030258B"/>
     <w:rsid w:val="00310F16"/>
     <w:rsid w:val="00311251"/>
     <w:rsid w:val="00321290"/>
     <w:rsid w:val="0032660F"/>
     <w:rsid w:val="0034470C"/>
     <w:rsid w:val="00361E34"/>
     <w:rsid w:val="00363E0C"/>
     <w:rsid w:val="00364539"/>
     <w:rsid w:val="0038043C"/>
     <w:rsid w:val="00387473"/>
     <w:rsid w:val="003939E0"/>
     <w:rsid w:val="003A45A1"/>
     <w:rsid w:val="003A708A"/>
     <w:rsid w:val="003B2A7A"/>
     <w:rsid w:val="003B4A47"/>
     <w:rsid w:val="003B607D"/>
     <w:rsid w:val="003C3AA6"/>
     <w:rsid w:val="003D0B1E"/>
     <w:rsid w:val="003F52B9"/>
     <w:rsid w:val="00401ABF"/>
     <w:rsid w:val="00410713"/>
@@ -5461,56 +5759,58 @@
     <w:rsid w:val="005A4316"/>
     <w:rsid w:val="005B685F"/>
     <w:rsid w:val="005B6D94"/>
     <w:rsid w:val="005C1AB1"/>
     <w:rsid w:val="005D040A"/>
     <w:rsid w:val="005E0400"/>
     <w:rsid w:val="005E18C6"/>
     <w:rsid w:val="005E2041"/>
     <w:rsid w:val="005E40D6"/>
     <w:rsid w:val="00605499"/>
     <w:rsid w:val="00607383"/>
     <w:rsid w:val="00613D01"/>
     <w:rsid w:val="0061707E"/>
     <w:rsid w:val="00625D06"/>
     <w:rsid w:val="006336FB"/>
     <w:rsid w:val="00644DB1"/>
     <w:rsid w:val="006547C0"/>
     <w:rsid w:val="00675AD6"/>
     <w:rsid w:val="00681855"/>
     <w:rsid w:val="00690288"/>
     <w:rsid w:val="00694324"/>
     <w:rsid w:val="006B49EA"/>
     <w:rsid w:val="006B5604"/>
     <w:rsid w:val="006B565C"/>
     <w:rsid w:val="006B70AE"/>
+    <w:rsid w:val="006C1038"/>
     <w:rsid w:val="006C2CC0"/>
     <w:rsid w:val="006D1AE9"/>
     <w:rsid w:val="006D3788"/>
     <w:rsid w:val="006E79E2"/>
     <w:rsid w:val="00704D0A"/>
     <w:rsid w:val="007068F1"/>
+    <w:rsid w:val="00713D7D"/>
     <w:rsid w:val="00716F57"/>
     <w:rsid w:val="00720A21"/>
     <w:rsid w:val="00730298"/>
     <w:rsid w:val="0074623D"/>
     <w:rsid w:val="00747061"/>
     <w:rsid w:val="00764B4C"/>
     <w:rsid w:val="007813A2"/>
     <w:rsid w:val="007915A0"/>
     <w:rsid w:val="00793389"/>
     <w:rsid w:val="00797C6F"/>
     <w:rsid w:val="007C2E02"/>
     <w:rsid w:val="007C7ACB"/>
     <w:rsid w:val="007F1238"/>
     <w:rsid w:val="00814930"/>
     <w:rsid w:val="008158BF"/>
     <w:rsid w:val="008274FE"/>
     <w:rsid w:val="00830F59"/>
     <w:rsid w:val="008358DF"/>
     <w:rsid w:val="00836229"/>
     <w:rsid w:val="00845B0F"/>
     <w:rsid w:val="0084743E"/>
     <w:rsid w:val="00850C02"/>
     <w:rsid w:val="00856A7D"/>
     <w:rsid w:val="00860940"/>
     <w:rsid w:val="00860D51"/>
@@ -5632,83 +5932,86 @@
     <w:rsid w:val="00BE41D5"/>
     <w:rsid w:val="00BF45DB"/>
     <w:rsid w:val="00C03721"/>
     <w:rsid w:val="00C102B8"/>
     <w:rsid w:val="00C1097C"/>
     <w:rsid w:val="00C1599B"/>
     <w:rsid w:val="00C25293"/>
     <w:rsid w:val="00C2593A"/>
     <w:rsid w:val="00C40F2E"/>
     <w:rsid w:val="00C57067"/>
     <w:rsid w:val="00C66659"/>
     <w:rsid w:val="00C70514"/>
     <w:rsid w:val="00C71AAD"/>
     <w:rsid w:val="00C74383"/>
     <w:rsid w:val="00C84454"/>
     <w:rsid w:val="00C8628D"/>
     <w:rsid w:val="00C86CE4"/>
     <w:rsid w:val="00C90BA4"/>
     <w:rsid w:val="00C9427E"/>
     <w:rsid w:val="00CB7D49"/>
     <w:rsid w:val="00CD76ED"/>
     <w:rsid w:val="00CE2218"/>
     <w:rsid w:val="00CF6FC0"/>
     <w:rsid w:val="00D004EA"/>
     <w:rsid w:val="00D049D0"/>
+    <w:rsid w:val="00D07179"/>
     <w:rsid w:val="00D1024D"/>
     <w:rsid w:val="00D14B19"/>
     <w:rsid w:val="00D22CCA"/>
     <w:rsid w:val="00D427A8"/>
     <w:rsid w:val="00D428C3"/>
     <w:rsid w:val="00D4769D"/>
     <w:rsid w:val="00D542FF"/>
     <w:rsid w:val="00D5628F"/>
+    <w:rsid w:val="00D7003D"/>
     <w:rsid w:val="00D7701F"/>
     <w:rsid w:val="00D949E1"/>
     <w:rsid w:val="00D967FF"/>
     <w:rsid w:val="00DA454C"/>
     <w:rsid w:val="00DA6E63"/>
     <w:rsid w:val="00DB782A"/>
     <w:rsid w:val="00DC1237"/>
     <w:rsid w:val="00DC63ED"/>
     <w:rsid w:val="00DE68C6"/>
     <w:rsid w:val="00DE7887"/>
     <w:rsid w:val="00DF0DC8"/>
     <w:rsid w:val="00DF1731"/>
     <w:rsid w:val="00DF5DD4"/>
     <w:rsid w:val="00E0214B"/>
     <w:rsid w:val="00E12209"/>
     <w:rsid w:val="00E229EC"/>
     <w:rsid w:val="00E22E32"/>
     <w:rsid w:val="00E300A7"/>
     <w:rsid w:val="00E31F96"/>
     <w:rsid w:val="00E41075"/>
     <w:rsid w:val="00E47BFF"/>
     <w:rsid w:val="00E647E0"/>
     <w:rsid w:val="00E674FE"/>
     <w:rsid w:val="00E736BC"/>
     <w:rsid w:val="00E73F89"/>
+    <w:rsid w:val="00E85D08"/>
     <w:rsid w:val="00E94600"/>
     <w:rsid w:val="00E975BE"/>
     <w:rsid w:val="00EA5AAB"/>
     <w:rsid w:val="00EA78D7"/>
     <w:rsid w:val="00ED061C"/>
     <w:rsid w:val="00ED24C8"/>
     <w:rsid w:val="00ED5D0E"/>
     <w:rsid w:val="00EE0B53"/>
     <w:rsid w:val="00EF3195"/>
     <w:rsid w:val="00EF6590"/>
     <w:rsid w:val="00F12D65"/>
     <w:rsid w:val="00F148A1"/>
     <w:rsid w:val="00F374FB"/>
     <w:rsid w:val="00F528A5"/>
     <w:rsid w:val="00F6110D"/>
     <w:rsid w:val="00F73FD5"/>
     <w:rsid w:val="00FA0E79"/>
     <w:rsid w:val="00FA4AF8"/>
     <w:rsid w:val="00FA785B"/>
     <w:rsid w:val="00FB2AB9"/>
     <w:rsid w:val="00FB2C87"/>
     <w:rsid w:val="00FC0E42"/>
     <w:rsid w:val="00FC18F4"/>
     <w:rsid w:val="00FD4E65"/>
     <w:rsid w:val="00FD6057"/>
@@ -5720,51 +6023,51 @@
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="es-ES"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="35D79B2C"/>
+  <w14:docId w14:val="74EDAB7C"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{982BA968-9EEA-AA45-AFFB-CCFB066147EC}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="es-ES" w:eastAsia="es-ES_tradnl" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -6184,51 +6487,50 @@
     <w:qFormat/>
     <w:rsid w:val="00BC5E3F"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="200"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
       <w:color w:val="243F60"/>
       <w:lang w:eastAsia="x-none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Fuentedeprrafopredeter">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Tablanormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:qFormat/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Sinlista">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="registro">
     <w:name w:val="registro"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00987B24"/>
     <w:pPr>
       <w:autoSpaceDE/>
       <w:autoSpaceDN/>
       <w:adjustRightInd/>
@@ -6665,50 +6967,62 @@
   <w:style w:type="paragraph" w:styleId="Asuntodelcomentario">
     <w:name w:val="annotation subject"/>
     <w:basedOn w:val="Textocomentario"/>
     <w:next w:val="Textocomentario"/>
     <w:link w:val="AsuntodelcomentarioCar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00C25293"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="AsuntodelcomentarioCar">
     <w:name w:val="Asunto del comentario Car"/>
     <w:link w:val="Asuntodelcomentario"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00C25293"/>
     <w:rPr>
       <w:rFonts w:ascii="New York" w:hAnsi="New York" w:cs="New York"/>
       <w:b/>
       <w:bCs/>
       <w:lang w:val="es-ES_tradnl"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Mencinsinresolver">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="001E638C"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:divs>
     <w:div w:id="158430676">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="183324581">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
@@ -7184,59 +7498,71 @@
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
       </w:divsChild>
     </w:div>
     <w:div w:id="2017926176">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
+    <w:div w:id="2070807239">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
   </w:divs>
   <w:relyOnVML/>
   <w:allowPNG/>
-  <w:targetScreenSz w:val="800x600"/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ehu.eus/eu/web/doktorego-eskola/harremanetarako1" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
@@ -7503,92 +7829,92 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA Fifth Edition"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9433FB89-D838-5B49-9195-A63ADD148B47}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{40879C68-B0CF-404A-90A5-B02782D18856}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>336</Words>
-  <Characters>1852</Characters>
+  <Words>404</Words>
+  <Characters>2226</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>15</Lines>
-  <Paragraphs>4</Paragraphs>
+  <Lines>18</Lines>
+  <Paragraphs>5</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Titulua</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>Outgoing - III-Eranskina</vt:lpstr>
       <vt:lpstr>31 de mayo de 2006</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company>cidir</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2184</CharactersWithSpaces>
+  <CharactersWithSpaces>2625</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Outgoing - III-Eranskina</dc:title>
   <dc:subject/>
   <dc:creator>cidir + A Vallejo</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
 </cp:coreProperties>
 </file>