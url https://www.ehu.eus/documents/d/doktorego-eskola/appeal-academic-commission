--- v0 (2025-12-23)
+++ v1 (2026-05-15)
@@ -5,144 +5,144 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:body>
-    <w:p w:rsidR="008016C0" w:rsidP="00BD4350" w:rsidRDefault="008016C0" w14:paraId="3571DCA2" w14:textId="77777777">
+    <w:p w14:paraId="3571DCA2" w14:textId="77777777" w:rsidR="008016C0" w:rsidRDefault="008016C0" w:rsidP="00BD4350">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:name="_GoBack" w:id="0"/>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
-    <w:p w:rsidRPr="00F07996" w:rsidR="00BD4350" w:rsidP="00BD4350" w:rsidRDefault="00773EFF" w14:paraId="6C29F4DC" w14:textId="77777777">
+    <w:p w14:paraId="6C29F4DC" w14:textId="77777777" w:rsidR="00BD4350" w:rsidRPr="00F07996" w:rsidRDefault="00773EFF" w:rsidP="00BD4350">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">APPEAL AGAINST A NEGATIVE ASSESSMENT IN DOCTORAL STUDIES BEFORE THE DOCTORAL PROGRAMME’S ACADEMIC COMMISSION </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00C745A2" w:rsidR="00BD4350" w:rsidP="00BD4350" w:rsidRDefault="00BD4350" w14:paraId="20A39D1A" w14:textId="36EB6BC6">
+    <w:p w14:paraId="20A39D1A" w14:textId="36EB6BC6" w:rsidR="00BD4350" w:rsidRPr="00C745A2" w:rsidRDefault="00BD4350" w:rsidP="00BD4350">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5484"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00C745A2" w:rsidR="00BD4350" w:rsidP="00BD4350" w:rsidRDefault="00BD4350" w14:paraId="3FCEA79E" w14:textId="77777777">
+    <w:p w14:paraId="3FCEA79E" w14:textId="77777777" w:rsidR="00BD4350" w:rsidRPr="00C745A2" w:rsidRDefault="00BD4350" w:rsidP="00BD4350">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="right" w:pos="9320"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00C745A2" w:rsidR="00BD4350" w:rsidP="00DC1DCE" w:rsidRDefault="00A020EC" w14:paraId="76012293" w14:textId="77777777">
+    <w:p w14:paraId="76012293" w14:textId="77777777" w:rsidR="00BD4350" w:rsidRPr="00C745A2" w:rsidRDefault="00A020EC" w:rsidP="00DC1DCE">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="right" w:pos="9214"/>
         </w:tabs>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Mr/Ms:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00C745A2" w:rsidR="00BD4350" w:rsidP="00DC1DCE" w:rsidRDefault="00BD4350" w14:paraId="24985ADD" w14:textId="129D2979">
+    <w:p w14:paraId="24985ADD" w14:textId="129D2979" w:rsidR="00BD4350" w:rsidRPr="00C745A2" w:rsidRDefault="00BD4350" w:rsidP="00DC1DCE">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="3060"/>
           <w:tab w:val="right" w:pos="4920"/>
           <w:tab w:val="right" w:pos="9214"/>
         </w:tabs>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>with</w:t>
       </w:r>
@@ -178,899 +178,844 @@
           <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> , studying on the Doctoral Programme: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00C745A2" w:rsidR="00BD4350" w:rsidP="00DC1DCE" w:rsidRDefault="00BD4350" w14:paraId="03E294B3" w14:textId="77777777">
+    <w:p w14:paraId="03E294B3" w14:textId="77777777" w:rsidR="00BD4350" w:rsidRPr="00C745A2" w:rsidRDefault="00BD4350" w:rsidP="00DC1DCE">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="right" w:pos="9214"/>
         </w:tabs>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00C745A2" w:rsidR="00154866" w:rsidP="00BD4350" w:rsidRDefault="00154866" w14:paraId="266F4449" w14:textId="77777777">
+    <w:p w14:paraId="266F4449" w14:textId="77777777" w:rsidR="00154866" w:rsidRPr="00C745A2" w:rsidRDefault="00154866" w:rsidP="00BD4350">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="right" w:pos="9320"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00CE3A8A" w:rsidR="00F47966" w:rsidP="00BD4350" w:rsidRDefault="00773EFF" w14:paraId="159B7346" w14:textId="77777777">
+    <w:p w14:paraId="159B7346" w14:textId="77777777" w:rsidR="00F47966" w:rsidRPr="00CE3A8A" w:rsidRDefault="00773EFF" w:rsidP="00BD4350">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="right" w:pos="9320"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">FILES AN APPEAL before the ACADEMIC COMMISSION of the Doctoral Programme shown above AGAINST THE NEGATIVE ASSESSMENT given by the aforementioned Academic Commission </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>in the following Session and Academic Year:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008016C0" w:rsidP="00C745A2" w:rsidRDefault="008016C0" w14:paraId="07A1F43D" w14:textId="77777777"/>
-    <w:p w:rsidRPr="006B3AC2" w:rsidR="00881796" w:rsidP="006B3AC2" w:rsidRDefault="007966A7" w14:paraId="6B23774A" w14:textId="77777777">
+    <w:p w14:paraId="07A1F43D" w14:textId="77777777" w:rsidR="008016C0" w:rsidRDefault="008016C0" w:rsidP="00C745A2"/>
+    <w:p w14:paraId="6B23774A" w14:textId="77777777" w:rsidR="00881796" w:rsidRPr="006B3AC2" w:rsidRDefault="007966A7" w:rsidP="006B3AC2">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="right" w:pos="9320"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>[  ] Ordinary Session</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
-      </w:r>
-[...5 lines deleted...]
-        </w:rPr>
         <w:t>[  ] Extraordinary Session</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00881796" w:rsidP="00C745A2" w:rsidRDefault="00881796" w14:paraId="4AA43563" w14:textId="77777777"/>
-    <w:p w:rsidRPr="006B3AC2" w:rsidR="001D0A4E" w:rsidP="006B3AC2" w:rsidRDefault="006B3AC2" w14:paraId="18A0F933" w14:textId="77777777">
+    <w:p w14:paraId="4AA43563" w14:textId="77777777" w:rsidR="00881796" w:rsidRDefault="00881796" w:rsidP="00C745A2"/>
+    <w:p w14:paraId="18A0F933" w14:textId="77777777" w:rsidR="001D0A4E" w:rsidRPr="006B3AC2" w:rsidRDefault="006B3AC2" w:rsidP="006B3AC2">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="right" w:pos="9320"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Academic Year 20__/20__</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C745A2" w:rsidP="008016C0" w:rsidRDefault="00C745A2" w14:paraId="6C7A085E" w14:textId="77777777">
+    <w:p w14:paraId="6C7A085E" w14:textId="77777777" w:rsidR="00C745A2" w:rsidRDefault="00C745A2" w:rsidP="008016C0">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="0036395C" w:rsidR="00C745A2" w:rsidP="00C745A2" w:rsidRDefault="00C745A2" w14:paraId="209FF669" w14:textId="77777777">
+    <w:p w14:paraId="209FF669" w14:textId="77777777" w:rsidR="00C745A2" w:rsidRPr="0036395C" w:rsidRDefault="00C745A2" w:rsidP="00C745A2">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="right" w:pos="9320"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">GROUNDS FOR THE APPEAL: </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="004E60DD" w:rsidR="00C745A2" w:rsidP="00F07996" w:rsidRDefault="00C745A2" w14:paraId="33BCE227" w14:textId="77777777">
+    <w:p w14:paraId="33BCE227" w14:textId="77777777" w:rsidR="00C745A2" w:rsidRPr="004E60DD" w:rsidRDefault="00C745A2" w:rsidP="00F07996">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:pBdr>
-          <w:top w:val="double" w:color="auto" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="double" w:color="auto" w:sz="6" w:space="1"/>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+          <w:left w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+          <w:bottom w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+          <w:right w:val="double" w:sz="6" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:ind w:left="20" w:right="76"/>
         <w:rPr>
           <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="004E60DD" w:rsidR="00C745A2" w:rsidP="00F07996" w:rsidRDefault="00C745A2" w14:paraId="703CBAFF" w14:textId="77777777">
+    <w:p w14:paraId="703CBAFF" w14:textId="77777777" w:rsidR="00C745A2" w:rsidRPr="004E60DD" w:rsidRDefault="00C745A2" w:rsidP="00F07996">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:pBdr>
-          <w:top w:val="double" w:color="auto" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="double" w:color="auto" w:sz="6" w:space="1"/>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+          <w:left w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+          <w:bottom w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+          <w:right w:val="double" w:sz="6" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:ind w:left="20" w:right="76"/>
         <w:rPr>
           <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00C745A2" w:rsidP="00F07996" w:rsidRDefault="00C745A2" w14:paraId="64DEB7C1" w14:textId="77777777">
+    <w:p w14:paraId="64DEB7C1" w14:textId="77777777" w:rsidR="00C745A2" w:rsidRDefault="00C745A2" w:rsidP="00F07996">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:pBdr>
-          <w:top w:val="double" w:color="auto" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="double" w:color="auto" w:sz="6" w:space="1"/>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+          <w:left w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+          <w:bottom w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+          <w:right w:val="double" w:sz="6" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:ind w:left="20" w:right="76"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B8449B" w:rsidP="00F07996" w:rsidRDefault="00B8449B" w14:paraId="4F3C4F57" w14:textId="77777777">
+    <w:p w14:paraId="4F3C4F57" w14:textId="77777777" w:rsidR="00B8449B" w:rsidRDefault="00B8449B" w:rsidP="00F07996">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:pBdr>
-          <w:top w:val="double" w:color="auto" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="double" w:color="auto" w:sz="6" w:space="1"/>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+          <w:left w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+          <w:bottom w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+          <w:right w:val="double" w:sz="6" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:ind w:left="20" w:right="76"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B8449B" w:rsidP="00F07996" w:rsidRDefault="00B8449B" w14:paraId="57BC897B" w14:textId="77777777">
+    <w:p w14:paraId="57BC897B" w14:textId="77777777" w:rsidR="00B8449B" w:rsidRDefault="00B8449B" w:rsidP="00F07996">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:pBdr>
-          <w:top w:val="double" w:color="auto" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="double" w:color="auto" w:sz="6" w:space="1"/>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+          <w:left w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+          <w:bottom w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+          <w:right w:val="double" w:sz="6" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:ind w:left="20" w:right="76"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B8449B" w:rsidP="00F07996" w:rsidRDefault="00B8449B" w14:paraId="76F31B75" w14:textId="77777777">
+    <w:p w14:paraId="76F31B75" w14:textId="77777777" w:rsidR="00B8449B" w:rsidRDefault="00B8449B" w:rsidP="00F07996">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:pBdr>
-          <w:top w:val="double" w:color="auto" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="double" w:color="auto" w:sz="6" w:space="1"/>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+          <w:left w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+          <w:bottom w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+          <w:right w:val="double" w:sz="6" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:ind w:left="20" w:right="76"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B8449B" w:rsidP="00F07996" w:rsidRDefault="00B8449B" w14:paraId="6771474B" w14:textId="77777777">
+    <w:p w14:paraId="6771474B" w14:textId="77777777" w:rsidR="00B8449B" w:rsidRDefault="00B8449B" w:rsidP="00F07996">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:pBdr>
-          <w:top w:val="double" w:color="auto" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="double" w:color="auto" w:sz="6" w:space="1"/>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+          <w:left w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+          <w:bottom w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+          <w:right w:val="double" w:sz="6" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:ind w:left="20" w:right="76"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="004E60DD" w:rsidR="00B8449B" w:rsidP="00F07996" w:rsidRDefault="00B8449B" w14:paraId="7FC908BF" w14:textId="77777777">
+    <w:p w14:paraId="7FC908BF" w14:textId="77777777" w:rsidR="00B8449B" w:rsidRPr="004E60DD" w:rsidRDefault="00B8449B" w:rsidP="00F07996">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:pBdr>
-          <w:top w:val="double" w:color="auto" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="double" w:color="auto" w:sz="6" w:space="1"/>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+          <w:left w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+          <w:bottom w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+          <w:right w:val="double" w:sz="6" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:ind w:left="20" w:right="76"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="004E60DD" w:rsidR="00C745A2" w:rsidP="00F07996" w:rsidRDefault="00C745A2" w14:paraId="5E6174EE" w14:textId="77777777">
+    <w:p w14:paraId="5E6174EE" w14:textId="77777777" w:rsidR="00C745A2" w:rsidRPr="004E60DD" w:rsidRDefault="00C745A2" w:rsidP="00F07996">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:pBdr>
-          <w:top w:val="double" w:color="auto" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="double" w:color="auto" w:sz="6" w:space="1"/>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+          <w:left w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+          <w:bottom w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+          <w:right w:val="double" w:sz="6" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:ind w:left="20" w:right="76"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00C745A2" w:rsidP="00C745A2" w:rsidRDefault="00C745A2" w14:paraId="5BCFBDE1" w14:textId="77777777">
+    <w:p w14:paraId="5BCFBDE1" w14:textId="77777777" w:rsidR="00C745A2" w:rsidRDefault="00C745A2" w:rsidP="00C745A2">
       <w:pPr>
         <w:ind w:right="709"/>
         <w:rPr>
           <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="007966A7" w:rsidP="00C745A2" w:rsidRDefault="007966A7" w14:paraId="4BB43E66" w14:textId="77777777">
+    <w:p w14:paraId="4BB43E66" w14:textId="77777777" w:rsidR="007966A7" w:rsidRDefault="007966A7" w:rsidP="00C745A2">
       <w:pPr>
         <w:ind w:right="709"/>
         <w:rPr>
           <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>The following evidence is attached:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007966A7" w:rsidP="00C745A2" w:rsidRDefault="007966A7" w14:paraId="5CCAAAD7" w14:textId="77777777">
+    <w:p w14:paraId="5CCAAAD7" w14:textId="77777777" w:rsidR="007966A7" w:rsidRDefault="007966A7" w:rsidP="00C745A2">
       <w:pPr>
         <w:ind w:right="709"/>
         <w:rPr>
           <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="007966A7" w:rsidP="007966A7" w:rsidRDefault="007966A7" w14:paraId="6608E780" w14:textId="77777777">
+    <w:p w14:paraId="6608E780" w14:textId="77777777" w:rsidR="007966A7" w:rsidRDefault="007966A7" w:rsidP="007966A7">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>___________________________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A020EC" w:rsidP="00A020EC" w:rsidRDefault="00A020EC" w14:paraId="7EA5FAD4" w14:textId="77777777">
+    <w:p w14:paraId="7EA5FAD4" w14:textId="77777777" w:rsidR="00A020EC" w:rsidRDefault="00A020EC" w:rsidP="00A020EC">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:rPr>
           <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="007966A7" w:rsidP="007966A7" w:rsidRDefault="007966A7" w14:paraId="40949558" w14:textId="77777777">
+    <w:p w14:paraId="40949558" w14:textId="77777777" w:rsidR="007966A7" w:rsidRDefault="007966A7" w:rsidP="007966A7">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>___________________________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A020EC" w:rsidP="00A020EC" w:rsidRDefault="00A020EC" w14:paraId="1F323467" w14:textId="77777777">
+    <w:p w14:paraId="1F323467" w14:textId="77777777" w:rsidR="00A020EC" w:rsidRDefault="00A020EC" w:rsidP="00A020EC">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:rPr>
           <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="007966A7" w:rsidR="007966A7" w:rsidP="007966A7" w:rsidRDefault="007966A7" w14:paraId="64110851" w14:textId="77777777">
+    <w:p w14:paraId="64110851" w14:textId="77777777" w:rsidR="007966A7" w:rsidRPr="007966A7" w:rsidRDefault="007966A7" w:rsidP="007966A7">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>___________________________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007966A7" w:rsidP="00C745A2" w:rsidRDefault="007966A7" w14:paraId="7C78EE67" w14:textId="77777777">
+    <w:p w14:paraId="7C78EE67" w14:textId="77777777" w:rsidR="007966A7" w:rsidRDefault="007966A7" w:rsidP="00C745A2">
       <w:pPr>
         <w:ind w:right="709"/>
         <w:rPr>
           <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="0036395C" w:rsidR="007966A7" w:rsidP="00C745A2" w:rsidRDefault="007966A7" w14:paraId="465EE399" w14:textId="77777777">
+    <w:p w14:paraId="465EE399" w14:textId="77777777" w:rsidR="007966A7" w:rsidRPr="0036395C" w:rsidRDefault="007966A7" w:rsidP="00C745A2">
       <w:pPr>
         <w:ind w:right="709"/>
         <w:rPr>
           <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="0036395C" w:rsidR="00C745A2" w:rsidP="00C745A2" w:rsidRDefault="00C745A2" w14:paraId="414E39ED" w14:textId="0EBCE30A">
+    <w:p w14:paraId="414E39ED" w14:textId="0EBCE30A" w:rsidR="00C745A2" w:rsidRPr="0036395C" w:rsidRDefault="00C745A2" w:rsidP="00C745A2">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="right" w:pos="9320"/>
         </w:tabs>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>In __________________</w:t>
       </w:r>
       <w:r w:rsidR="00415911">
         <w:rPr>
           <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>on ________ of_________________, _______________</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0036395C" w:rsidR="00C745A2" w:rsidP="00C745A2" w:rsidRDefault="00C745A2" w14:paraId="71110EAA" w14:textId="77777777">
+    <w:p w14:paraId="71110EAA" w14:textId="77777777" w:rsidR="00C745A2" w:rsidRPr="0036395C" w:rsidRDefault="00C745A2" w:rsidP="00C745A2">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="right" w:pos="9320"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="0036395C" w:rsidR="00C745A2" w:rsidP="00C745A2" w:rsidRDefault="00C745A2" w14:paraId="366C7A3B" w14:textId="77777777">
+    <w:p w14:paraId="366C7A3B" w14:textId="77777777" w:rsidR="00C745A2" w:rsidRPr="0036395C" w:rsidRDefault="00C745A2" w:rsidP="00C745A2">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="right" w:pos="9320"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00C745A2" w:rsidP="00DC1DCE" w:rsidRDefault="00C745A2" w14:paraId="7A9A079D" w14:textId="77777777">
+    <w:p w14:paraId="7A9A079D" w14:textId="77777777" w:rsidR="00C745A2" w:rsidRDefault="00C745A2" w:rsidP="00DC1DCE">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="right" w:pos="9072"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Doctoral student’s signature </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DC1DCE" w:rsidP="00DC1DCE" w:rsidRDefault="00DC1DCE" w14:paraId="02231E9B" w14:textId="77777777">
+    <w:p w14:paraId="02231E9B" w14:textId="77777777" w:rsidR="00DC1DCE" w:rsidRDefault="00DC1DCE" w:rsidP="00DC1DCE">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="right" w:pos="9072"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="000474AF" w:rsidP="00DC1DCE" w:rsidRDefault="000474AF" w14:paraId="1859CA7F" w14:textId="77777777">
+    <w:p w14:paraId="1859CA7F" w14:textId="77777777" w:rsidR="000474AF" w:rsidRDefault="000474AF" w:rsidP="00DC1DCE">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="right" w:pos="9072"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="000474AF" w:rsidP="00DC1DCE" w:rsidRDefault="000474AF" w14:paraId="47BA27BB" w14:textId="77777777">
+    <w:p w14:paraId="47BA27BB" w14:textId="77777777" w:rsidR="000474AF" w:rsidRDefault="000474AF" w:rsidP="00DC1DCE">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="right" w:pos="9072"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="000474AF" w:rsidP="00DC1DCE" w:rsidRDefault="000474AF" w14:paraId="4B930740" w14:textId="77777777">
+    <w:p w14:paraId="4B930740" w14:textId="77777777" w:rsidR="000474AF" w:rsidRDefault="000474AF" w:rsidP="00DC1DCE">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="right" w:pos="9072"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="0036395C" w:rsidR="000474AF" w:rsidP="00DC1DCE" w:rsidRDefault="000474AF" w14:paraId="628A05AE" w14:textId="77777777">
+    <w:p w14:paraId="628A05AE" w14:textId="77777777" w:rsidR="000474AF" w:rsidRPr="0036395C" w:rsidRDefault="000474AF" w:rsidP="00DC1DCE">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="right" w:pos="9072"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="008C09FE" w:rsidP="00C745A2" w:rsidRDefault="00C745A2" w14:paraId="6408BF79" w14:textId="77777777">
+    <w:p w14:paraId="6408BF79" w14:textId="77777777" w:rsidR="008C09FE" w:rsidRDefault="00C745A2" w:rsidP="00C745A2">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6663"/>
         </w:tabs>
         <w:ind w:right="709"/>
         <w:rPr>
           <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Signed:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00154866" w:rsidP="00C745A2" w:rsidRDefault="00154866" w14:paraId="3EA667F0" w14:textId="77777777">
+    <w:p w14:paraId="3EA667F0" w14:textId="77777777" w:rsidR="00154866" w:rsidRDefault="00154866" w:rsidP="00C745A2">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6663"/>
         </w:tabs>
         <w:ind w:right="709"/>
         <w:rPr>
           <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="000D03AE" w:rsidR="00570D40" w:rsidP="006D44B0" w:rsidRDefault="006A3F35" w14:paraId="10EE3A02" w14:textId="5A2E2D41" w14:noSpellErr="1">
+    <w:p w14:paraId="10EE3A02" w14:textId="5A2E2D41" w:rsidR="00570D40" w:rsidRPr="000D03AE" w:rsidRDefault="6380F7BC" w:rsidP="006D44B0">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="right" w:pos="9072"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="2D28D4AB" w:rsidR="6380F7BC">
-[...3 lines deleted...]
-          <w:bCs w:val="1"/>
+      <w:r w:rsidRPr="2D28D4AB">
+        <w:rPr>
+          <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>NOTE</w:t>
       </w:r>
-      <w:r w:rsidRPr="2D28D4AB" w:rsidR="6380F7BC">
+      <w:r w:rsidRPr="2D28D4AB">
         <w:rPr>
           <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>: According to the</w:t>
       </w:r>
-      <w:r w:rsidRPr="2D28D4AB" w:rsidR="57A7459F">
+      <w:r w:rsidR="57A7459F" w:rsidRPr="2D28D4AB">
         <w:rPr>
           <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="R609217ed687845d2">
-        <w:r w:rsidRPr="2D28D4AB" w:rsidR="3AF583EF">
+      <w:hyperlink r:id="rId8">
+        <w:r w:rsidR="3AF583EF" w:rsidRPr="2D28D4AB">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:t xml:space="preserve">Article 17 of </w:t>
         </w:r>
-        <w:r w:rsidRPr="2D28D4AB" w:rsidR="57A7459F">
+        <w:r w:rsidR="57A7459F" w:rsidRPr="2D28D4AB">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:t xml:space="preserve">Regulations for Managing Official Doctoral Studies </w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="2D28D4AB" w:rsidR="57A7459F">
-[...40 lines deleted...]
-        <w:r w:rsidRPr="2D28D4AB" w:rsidR="6380F7BC">
+      <w:r w:rsidR="57A7459F" w:rsidRPr="2D28D4AB">
+        <w:rPr>
+          <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>at the University of the Basque Country</w:t>
+      </w:r>
+      <w:r w:rsidRPr="2D28D4AB">
+        <w:rPr>
+          <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, an appeal against a negative assessment by the Academic Commission may be brought before this same body within the deadlines established in the </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9">
+        <w:r w:rsidRPr="2D28D4AB">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:t>assessment schedule</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="2D28D4AB" w:rsidR="6380F7BC">
-[...32 lines deleted...]
-    <w:p w:rsidR="00FD6186" w:rsidP="008016C0" w:rsidRDefault="00FD6186" w14:paraId="7CE89A86" w14:textId="027CFF18">
+      <w:r w:rsidRPr="2D28D4AB">
+        <w:rPr>
+          <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>. The appeal must be filed before the person responsible for the aforementioned Doctoral Programme.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7CE89A86" w14:textId="027CFF18" w:rsidR="00FD6186" w:rsidRDefault="00FD6186" w:rsidP="008016C0">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00FD6186" w:rsidSect="004825D6">
       <w:headerReference w:type="default" r:id="rId10"/>
-      <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
+      <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="991" w:bottom="709" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00081A36" w:rsidP="004825D6" w:rsidRDefault="00081A36" w14:paraId="57D0EE03" w14:textId="77777777">
+    <w:p w14:paraId="57D0EE03" w14:textId="77777777" w:rsidR="00081A36" w:rsidRDefault="00081A36" w:rsidP="004825D6">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00081A36" w:rsidP="004825D6" w:rsidRDefault="00081A36" w14:paraId="2C5E9E06" w14:textId="77777777">
+    <w:p w14:paraId="2C5E9E06" w14:textId="77777777" w:rsidR="00081A36" w:rsidRDefault="00081A36" w:rsidP="004825D6">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
@@ -1086,115 +1031,111 @@
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="EHUSans">
     <w:panose1 w:val="02000503050000020004"/>
     <w:charset w:val="FF"/>
     <w:family w:val="modern"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800000A7" w:usb1="40000042" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00081A36" w:rsidP="004825D6" w:rsidRDefault="00081A36" w14:paraId="331FEDA1" w14:textId="77777777">
+    <w:p w14:paraId="331FEDA1" w14:textId="77777777" w:rsidR="00081A36" w:rsidRDefault="00081A36" w:rsidP="004825D6">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00081A36" w:rsidP="004825D6" w:rsidRDefault="00081A36" w14:paraId="7DC82E05" w14:textId="77777777">
+    <w:p w14:paraId="7DC82E05" w14:textId="77777777" w:rsidR="00081A36" w:rsidRDefault="00081A36" w:rsidP="004825D6">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w:rsidR="00F47966" w:rsidP="004825D6" w:rsidRDefault="00FD6186" w14:paraId="7AB08BAF" w14:textId="471E3BC0">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+  <w:p w14:paraId="7AB08BAF" w14:textId="4E3DCA55" w:rsidR="00F47966" w:rsidRDefault="000270B9" w:rsidP="004825D6">
     <w:pPr>
       <w:pStyle w:val="Encabezado"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:rPr>
-        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:noProof/>
-        <w:sz w:val="22"/>
-[...1 lines deleted...]
-        <w:lang w:val="es-ES"/>
       </w:rPr>
       <w:drawing>
-        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="44D2DD2F" wp14:editId="73DED855">
-[...1 lines deleted...]
-          <wp:effectExtent l="0" t="0" r="0" b="0"/>
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3387F5CC" wp14:editId="01ED6190">
+          <wp:extent cx="2420782" cy="1043588"/>
+          <wp:effectExtent l="0" t="0" r="0" b="4445"/>
           <wp:docPr id="1" name="Imagen 1"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="0" name="Picture 1"/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill>
-                  <a:blip r:embed="rId1">
+                  <a:blip r:embed="rId1" cstate="print">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:srcRect/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="2864485" cy="1168400"/>
+                    <a:ext cx="2459109" cy="1060110"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6DC31D58"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E242BE24"/>
@@ -1268,76 +1209,77 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040A001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se wp14">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="120"/>
-  <w:activeWritingStyle w:lang="es-ES" w:vendorID="64" w:dllVersion="131078" w:nlCheck="1" w:checkStyle="0" w:appName="MSWord"/>
-[...1 lines deleted...]
-  <w:trackRevisions w:val="false"/>
+  <w:activeWritingStyle w:appName="MSWord" w:lang="es-ES" w:vendorID="64" w:dllVersion="131078" w:nlCheck="1" w:checkStyle="0"/>
+  <w:activeWritingStyle w:appName="MSWord" w:lang="en-GB" w:vendorID="64" w:dllVersion="131078" w:nlCheck="1" w:checkStyle="1"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00BD4350"/>
     <w:rsid w:val="00012067"/>
+    <w:rsid w:val="000270B9"/>
     <w:rsid w:val="0003352A"/>
     <w:rsid w:val="000474AF"/>
     <w:rsid w:val="00081A36"/>
     <w:rsid w:val="000923E9"/>
     <w:rsid w:val="000D03AE"/>
     <w:rsid w:val="000F232A"/>
     <w:rsid w:val="00127DA8"/>
     <w:rsid w:val="00154866"/>
     <w:rsid w:val="00166869"/>
     <w:rsid w:val="001929F3"/>
     <w:rsid w:val="001D0A4E"/>
     <w:rsid w:val="001F26F6"/>
     <w:rsid w:val="002024C1"/>
     <w:rsid w:val="00207252"/>
     <w:rsid w:val="002105F2"/>
     <w:rsid w:val="00216649"/>
     <w:rsid w:val="002538D8"/>
     <w:rsid w:val="002A22AB"/>
     <w:rsid w:val="002C4038"/>
     <w:rsid w:val="002E2283"/>
     <w:rsid w:val="003030A6"/>
     <w:rsid w:val="00352EEE"/>
     <w:rsid w:val="003C7DF2"/>
     <w:rsid w:val="0040704B"/>
     <w:rsid w:val="00410B74"/>
@@ -1369,169 +1311,170 @@
     <w:rsid w:val="009B13BB"/>
     <w:rsid w:val="009B7D4E"/>
     <w:rsid w:val="00A020EC"/>
     <w:rsid w:val="00A95C6D"/>
     <w:rsid w:val="00AE3207"/>
     <w:rsid w:val="00AE3A93"/>
     <w:rsid w:val="00AF7ACC"/>
     <w:rsid w:val="00B1550F"/>
     <w:rsid w:val="00B8449B"/>
     <w:rsid w:val="00B96B52"/>
     <w:rsid w:val="00BC3487"/>
     <w:rsid w:val="00BC6BB0"/>
     <w:rsid w:val="00BD4350"/>
     <w:rsid w:val="00BE708B"/>
     <w:rsid w:val="00C67401"/>
     <w:rsid w:val="00C745A2"/>
     <w:rsid w:val="00CE3A8A"/>
     <w:rsid w:val="00DC1DCE"/>
     <w:rsid w:val="00E15AD0"/>
     <w:rsid w:val="00EA2B78"/>
     <w:rsid w:val="00ED1DCD"/>
     <w:rsid w:val="00EF47CC"/>
     <w:rsid w:val="00F07996"/>
     <w:rsid w:val="00F44349"/>
     <w:rsid w:val="00F47966"/>
+    <w:rsid w:val="00F55D65"/>
     <w:rsid w:val="00FD6186"/>
     <w:rsid w:val="1B9BEE62"/>
     <w:rsid w:val="2D28D4AB"/>
     <w:rsid w:val="3AF583EF"/>
     <w:rsid w:val="57A7459F"/>
     <w:rsid w:val="6380F7BC"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="es-ES"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="52AF4058"/>
   <w15:docId w15:val="{F477C0D0-91BC-4AD8-8647-5C4964052424}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se wp14">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
-    <w:lsdException w:name="heading 2" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
-[...6 lines deleted...]
-    <w:lsdException w:name="heading 9" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:uiPriority="35" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -1687,52 +1630,52 @@
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
-    <w:lsdException w:name="Bibliography" w:uiPriority="37" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
@@ -1794,333 +1737,333 @@
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
+  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00BD4350"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="es-ES"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ttulo1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="Ttulo1Car"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="00FD6186"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="36"/>
       <w:sz w:val="48"/>
       <w:szCs w:val="48"/>
       <w:lang w:val="es-ES"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ttulo3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Ttulo3Car"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00FD6186"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="243F60" w:themeColor="accent1" w:themeShade="7F"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Fuentedeprrafopredeter" w:default="1">
+  <w:style w:type="character" w:default="1" w:styleId="Fuentedeprrafopredeter">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:styleId="Tablanormal" w:default="1">
+  <w:style w:type="table" w:default="1" w:styleId="Tablanormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="Sinlista" w:default="1">
+  <w:style w:type="numbering" w:default="1" w:styleId="Sinlista">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:styleId="Textodelmarcadordeposicin">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00BD4350"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Textodeglobo">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="TextodegloboCar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00BD4350"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="TextodegloboCar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="TextodegloboCar">
     <w:name w:val="Texto de globo Car"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:link w:val="Textodeglobo"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00BD4350"/>
     <w:rPr>
-      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:eastAsia="Times New Roman" w:cs="Tahoma"/>
+      <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
       <w:lang w:eastAsia="es-ES"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Encabezado">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="EncabezadoCar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="004825D6"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4252"/>
         <w:tab w:val="right" w:pos="8504"/>
       </w:tabs>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:styleId="EncabezadoCar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="EncabezadoCar">
     <w:name w:val="Encabezado Car"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:link w:val="Encabezado"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="004825D6"/>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="es-ES"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Piedepgina">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="PiedepginaCar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="004825D6"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4252"/>
         <w:tab w:val="right" w:pos="8504"/>
       </w:tabs>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:styleId="PiedepginaCar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="PiedepginaCar">
     <w:name w:val="Pie de página Car"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:link w:val="Piedepgina"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="004825D6"/>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="es-ES"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Prrafodelista">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="007966A7"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="NormalWeb">
     <w:name w:val="Normal (Web)"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00570D40"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
     </w:pPr>
     <w:rPr>
       <w:lang w:eastAsia="es-ES_tradnl"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hipervnculo">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00AE3A93"/>
     <w:rPr>
       <w:color w:val="0000FF" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Mencinsinresolver1" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Mencinsinresolver1">
     <w:name w:val="Mención sin resolver1"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00AE3A93"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hipervnculovisitado">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00AF7ACC"/>
     <w:rPr>
       <w:color w:val="800080" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="Tablaconcuadrcula">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="Tablanormal"/>
     <w:uiPriority w:val="59"/>
     <w:rsid w:val="00FB4123"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblBorders>
-        <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-  <w:style w:type="character" w:styleId="normaltextrun" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="normaltextrun">
     <w:name w:val="normaltextrun"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:rsid w:val="00FD6186"/>
   </w:style>
-  <w:style w:type="character" w:styleId="Ttulo1Car" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo1Car">
     <w:name w:val="Título 1 Car"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:link w:val="Ttulo1"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="00FD6186"/>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="36"/>
       <w:sz w:val="48"/>
       <w:szCs w:val="48"/>
       <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Ttulo3Car" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo3Car">
     <w:name w:val="Título 3 Car"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:link w:val="Ttulo3"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00FD6186"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="243F60" w:themeColor="accent1" w:themeShade="7F"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="es-ES"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:divs>
     <w:div w:id="246040875">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
@@ -2211,51 +2154,52 @@
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2043703370">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ehu.eus/en/web/doktoregoa/regulation/regulation-upv-ehu/regulations-for-managing-official-doctoral-studies-of-25-april-2024" TargetMode="External" Id="R609217ed687845d2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ehu.eus/en/web/doktoregoa/registration/calendar" TargetMode="External" Id="R692ba30a6cbb42e9" /></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ehu.eus/en/web/doktoregoa/regulation/regulation-upv-ehu/regulations-for-managing-official-doctoral-studies-of-25-april-2024" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ehu.eus/en/web/doktoregoa/registration/calendar" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
@@ -2510,58 +2454,80 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E82C12AB-5698-41D0-93F9-5632AA59BD6C}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B5EFAE11-6911-4C42-B3CE-02BEBA1E01FA}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<ap:Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-[...9 lines deleted...]
-</ap:Properties>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <Template>Normal.dotm</Template>
+  <TotalTime></TotalTime>
+  <Pages>1</Pages>
+  <Words>244</Words>
+  <Characters>1348</Characters>
+  <Application>Microsoft Office Word</Application>
+  <DocSecurity>0</DocSecurity>
+  <Lines>11</Lines>
+  <Paragraphs>3</Paragraphs>
+  <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="2" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Título</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr/>
+    </vt:vector>
+  </TitlesOfParts>
+  <Company/>
+  <LinksUpToDate>false</LinksUpToDate>
+  <CharactersWithSpaces>1589</CharactersWithSpaces>
+  <SharedDoc>false</SharedDoc>
+  <HyperlinksChanged>false</HyperlinksChanged>
+  <AppVersion></AppVersion>
+</Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
-<coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
+<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject>PRO22-0184_TAR22-0255</dc:subject>
   <dc:creator>BITEZ SL - Petra Mahon</dc:creator>
-  <lastModifiedBy>FLOR LOPEZ MARQUEZ</lastModifiedBy>
-[...1 lines deleted...]
-  <lastPrinted>2017-05-02T13:35:00.0000000Z</lastPrinted>
+  <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:revision></cp:revision>
+  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-</coreProperties>
+</cp:coreProperties>
 </file>