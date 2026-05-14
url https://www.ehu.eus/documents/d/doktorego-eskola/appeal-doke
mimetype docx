--- v0 (2025-12-23)
+++ v1 (2026-05-14)
@@ -552,69 +552,51 @@
     <w:p w14:paraId="72ECB988" w14:textId="77777777" w:rsidR="00C745A2" w:rsidRDefault="00C745A2" w:rsidP="00C745A2">
       <w:pPr>
         <w:ind w:right="709"/>
         <w:rPr>
           <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7E967962" w14:textId="77777777" w:rsidR="007966A7" w:rsidRDefault="007966A7" w:rsidP="00C745A2">
       <w:pPr>
         <w:ind w:right="709"/>
         <w:rPr>
           <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">The following evidence </w:t>
-[...17 lines deleted...]
-        <w:t>:</w:t>
+        <w:t>The following evidence is attached:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6DBBA2DA" w14:textId="77777777" w:rsidR="007966A7" w:rsidRDefault="007966A7" w:rsidP="00C745A2">
       <w:pPr>
         <w:ind w:right="709"/>
         <w:rPr>
           <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="526387F2" w14:textId="77777777" w:rsidR="007966A7" w:rsidRDefault="007966A7" w:rsidP="007966A7">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
@@ -832,50 +814,52 @@
     <w:p w14:paraId="176B243F" w14:textId="77777777" w:rsidR="000474AF" w:rsidRDefault="000474AF" w:rsidP="00DC1DCE">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="right" w:pos="9072"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="045A45C7" w14:textId="77777777" w:rsidR="000474AF" w:rsidRDefault="000474AF" w:rsidP="00DC1DCE">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="right" w:pos="9072"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p w14:paraId="1633A24F" w14:textId="77777777" w:rsidR="000474AF" w:rsidRPr="0036395C" w:rsidRDefault="000474AF" w:rsidP="00DC1DCE">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="right" w:pos="9072"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="55E68152" w14:textId="77777777" w:rsidR="008C09FE" w:rsidRDefault="00C745A2" w:rsidP="00C745A2">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6663"/>
         </w:tabs>
         <w:ind w:right="709"/>
         <w:rPr>
           <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
@@ -888,304 +872,254 @@
         </w:rPr>
         <w:t>Signed:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
     <w:p w14:paraId="06FC11B7" w14:textId="77777777" w:rsidR="00154866" w:rsidRDefault="00154866" w:rsidP="00C745A2">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6663"/>
         </w:tabs>
         <w:ind w:right="709"/>
         <w:rPr>
           <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="31FD375B" w14:textId="0E424905" w:rsidR="00785ED6" w:rsidRPr="002459CB" w:rsidRDefault="002459CB" w:rsidP="002459CB">
+    <w:p w14:paraId="31FD375B" w14:textId="0E424905" w:rsidR="00785ED6" w:rsidRPr="009F4C61" w:rsidRDefault="002459CB" w:rsidP="006967B3">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:right="705"/>
+        <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans" w:cs="Segoe UI"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002459CB">
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans" w:cs="Segoe UI"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
+      <w:r w:rsidR="00DA26A4" w:rsidRPr="002459CB">
+        <w:rPr>
+          <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>NOTE</w:t>
+      </w:r>
+      <w:r w:rsidR="00DA26A4" w:rsidRPr="002459CB">
+        <w:rPr>
+          <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: According </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00DA26A4" w:rsidRPr="002459CB">
         <w:rPr>
           <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
-          <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>NOTE</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">: According to </w:t>
+        <w:t xml:space="preserve">to </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans" w:cs="Segoe UI"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans" w:cs="Segoe UI"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>Article 17 of Regulations for Managing Official Doctoral Studies</w:t>
+        <w:t>Article</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans" w:cs="Segoe UI"/>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 17 of Regulations for Managing Official Doctoral Studies</w:t>
       </w:r>
       <w:r w:rsidR="00DA26A4" w:rsidRPr="002459CB">
         <w:rPr>
           <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">, appeals against any negative assessments by the Academic Commissions may be brought before the </w:t>
+        <w:t>, appeals against any negative assessments by the Academic Commissions may be brought before the Doctora</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002459CB">
+        <w:rPr>
+          <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>l School within a deadline of 10</w:t>
       </w:r>
       <w:r w:rsidR="00DA26A4" w:rsidRPr="002459CB">
         <w:rPr>
           <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002459CB">
+        <w:rPr>
+          <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">working </w:t>
+      </w:r>
+      <w:r w:rsidR="00DA26A4" w:rsidRPr="002459CB">
+        <w:rPr>
+          <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">days from the date of the official notice issued </w:t>
+      </w:r>
+      <w:r w:rsidR="00DA26A4" w:rsidRPr="002459CB">
+        <w:rPr>
+          <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>Doctora</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="002459CB">
+        <w:t xml:space="preserve">by the Doctoral School to the doctoral student regarding the definitive assessment carried out by the Academic Commission. </w:t>
+      </w:r>
+      <w:r w:rsidR="00DA26A4" w:rsidRPr="009F4C61">
         <w:rPr>
           <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>l School within a deadline of 10</w:t>
-[...71 lines deleted...]
-        <w:t xml:space="preserve"> to the Director of the UPV/EHU Doctoral School and it may be submitted by any of the following channels:</w:t>
+        <w:t>Said appeal must be addressed to the Director of the UPV/EHU Doctoral School and it may be submitted by any of the following channels:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A4174F9" w14:textId="77777777" w:rsidR="00DA26A4" w:rsidRDefault="00DA26A4" w:rsidP="009B13BB">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="right" w:pos="9072"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2EA05CBA" w14:textId="2ED598AF" w:rsidR="00DA26A4" w:rsidRPr="00DA26A4" w:rsidRDefault="00DA26A4" w:rsidP="048E09D4">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="9072"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="048E09D4">
         <w:rPr>
           <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">At the </w:t>
       </w:r>
       <w:hyperlink r:id="rId8">
         <w:r w:rsidRPr="048E09D4">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
-          <w:t>electronic register of the Admi</w:t>
-[...37 lines deleted...]
-          <w:t>r Body</w:t>
+          <w:t>electronic register of the Administration or Body</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="048E09D4">
         <w:rPr>
           <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> they are addressing, as well as in any other electronic registers or records of any of the subjects referred to in article 2.1. of the Law 39/2015 of 1 October on the Common Administrative Procedure of Public Administrations</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="59120B2F" w14:textId="535397AC" w:rsidR="00DA26A4" w:rsidRDefault="00DA26A4" w:rsidP="00DA26A4">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="9072"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans" w:cs="Arial"/>
@@ -1424,97 +1358,90 @@
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w14:paraId="7411382F" w14:textId="77777777" w:rsidR="000E7FD5" w:rsidRDefault="000E7FD5" w:rsidP="004825D6">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="0B06AABC" w14:textId="77777777" w:rsidR="000E7FD5" w:rsidRDefault="000E7FD5" w:rsidP="004825D6">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w14:paraId="4719A61B" w14:textId="48498743" w:rsidR="00F47966" w:rsidRDefault="002459CB" w:rsidP="004825D6">
+  <w:p w14:paraId="4719A61B" w14:textId="0C92F942" w:rsidR="00F47966" w:rsidRDefault="006967B3" w:rsidP="004825D6">
     <w:pPr>
       <w:pStyle w:val="Encabezado"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:rPr>
-        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:noProof/>
-        <w:sz w:val="22"/>
-        <w:szCs w:val="22"/>
         <w:lang w:val="es-ES"/>
       </w:rPr>
       <w:drawing>
-        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="38B7B6EF" wp14:editId="1F818EA1">
-[...1 lines deleted...]
-          <wp:effectExtent l="0" t="0" r="6350" b="0"/>
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7D711D75" wp14:editId="77841274">
+          <wp:extent cx="2420620" cy="1043305"/>
+          <wp:effectExtent l="0" t="0" r="0" b="4445"/>
           <wp:docPr id="1" name="Imagen 1"/>
-          <wp:cNvGraphicFramePr>
-[...1 lines deleted...]
-          </wp:cNvGraphicFramePr>
+          <wp:cNvGraphicFramePr/>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="Picture 1"/>
-[...2 lines deleted...]
-                  </pic:cNvPicPr>
+                  <pic:cNvPr id="1" name="Imagen 1"/>
+                  <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
-                  <a:blip r:embed="rId1">
+                  <a:blip r:embed="rId1" cstate="print">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:srcRect/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="2870200" cy="1169035"/>
+                    <a:ext cx="2420620" cy="1043305"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="16847135"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7C4E5D84"/>
@@ -1738,69 +1665,71 @@
     <w:rsid w:val="00191528"/>
     <w:rsid w:val="001D0A4E"/>
     <w:rsid w:val="001F26F6"/>
     <w:rsid w:val="002024C1"/>
     <w:rsid w:val="002105F2"/>
     <w:rsid w:val="00245604"/>
     <w:rsid w:val="002459CB"/>
     <w:rsid w:val="002538D8"/>
     <w:rsid w:val="002A22AB"/>
     <w:rsid w:val="003056E7"/>
     <w:rsid w:val="003A31E3"/>
     <w:rsid w:val="003C0733"/>
     <w:rsid w:val="003C7DF2"/>
     <w:rsid w:val="003F5552"/>
     <w:rsid w:val="0040704B"/>
     <w:rsid w:val="00410B74"/>
     <w:rsid w:val="00460865"/>
     <w:rsid w:val="004825D6"/>
     <w:rsid w:val="0048563A"/>
     <w:rsid w:val="004B51F8"/>
     <w:rsid w:val="004D2148"/>
     <w:rsid w:val="00570D40"/>
     <w:rsid w:val="005D7230"/>
     <w:rsid w:val="006340CB"/>
     <w:rsid w:val="006646A2"/>
+    <w:rsid w:val="006967B3"/>
     <w:rsid w:val="006A3F35"/>
     <w:rsid w:val="006B3AC2"/>
     <w:rsid w:val="006D3D4A"/>
     <w:rsid w:val="00773EFF"/>
     <w:rsid w:val="00785ED6"/>
     <w:rsid w:val="00786254"/>
     <w:rsid w:val="007966A7"/>
     <w:rsid w:val="007A66FB"/>
     <w:rsid w:val="007D7083"/>
     <w:rsid w:val="008016C0"/>
     <w:rsid w:val="008427C1"/>
     <w:rsid w:val="0085306A"/>
     <w:rsid w:val="00881796"/>
     <w:rsid w:val="008C09FE"/>
     <w:rsid w:val="008C5B22"/>
     <w:rsid w:val="00986D11"/>
     <w:rsid w:val="009A6899"/>
     <w:rsid w:val="009B13BB"/>
     <w:rsid w:val="009B7D4E"/>
+    <w:rsid w:val="009F4C61"/>
     <w:rsid w:val="00A2537C"/>
     <w:rsid w:val="00A8193D"/>
     <w:rsid w:val="00A95C6D"/>
     <w:rsid w:val="00AE3207"/>
     <w:rsid w:val="00AE3A93"/>
     <w:rsid w:val="00AF552E"/>
     <w:rsid w:val="00B1550F"/>
     <w:rsid w:val="00B8449B"/>
     <w:rsid w:val="00B96B52"/>
     <w:rsid w:val="00BA3952"/>
     <w:rsid w:val="00BD4350"/>
     <w:rsid w:val="00C745A2"/>
     <w:rsid w:val="00DA26A4"/>
     <w:rsid w:val="00DC1DCE"/>
     <w:rsid w:val="00E23140"/>
     <w:rsid w:val="00E25F7C"/>
     <w:rsid w:val="00E34265"/>
     <w:rsid w:val="00EC49D6"/>
     <w:rsid w:val="00ED1DCD"/>
     <w:rsid w:val="00F07996"/>
     <w:rsid w:val="00F26142"/>
     <w:rsid w:val="00F47966"/>
     <w:rsid w:val="00FB508E"/>
     <w:rsid w:val="048E09D4"/>
     <w:rsid w:val="192355AA"/>
@@ -2889,51 +2818,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{588E5FED-0024-4CDC-88B4-DAA127F7AF2D}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CDD1810A-5E1F-4385-A537-6786C53A172F}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
   <Words>301</Words>
   <Characters>1657</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>13</Lines>
   <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>