--- v0 (2026-02-07)
+++ v1 (2026-05-20)
@@ -6,135 +6,135 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:body>
-    <w:p w:rsidR="008016C0" w:rsidP="00BD4350" w:rsidRDefault="008016C0" w14:paraId="143D12E3" w14:textId="77777777">
+    <w:p w14:paraId="143D12E3" w14:textId="77777777" w:rsidR="008016C0" w:rsidRDefault="008016C0" w:rsidP="00BD4350">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
-          <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
-[...4 lines deleted...]
-          <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5228"/>
         <w:gridCol w:w="5228"/>
       </w:tblGrid>
-      <w:tr w:rsidR="000D27EA" w:rsidTr="00B803E2" w14:paraId="4E5CD0C3" w14:textId="77777777">
+      <w:tr w:rsidR="000D27EA" w14:paraId="4E5CD0C3" w14:textId="77777777" w:rsidTr="00B803E2">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5228" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D308AE" w:rsidR="000D27EA" w:rsidP="00C05C5B" w:rsidRDefault="000D27EA" w14:paraId="060A5641" w14:textId="77777777">
+          <w:p w14:paraId="060A5641" w14:textId="77777777" w:rsidR="000D27EA" w:rsidRPr="00D308AE" w:rsidRDefault="000D27EA" w:rsidP="00C05C5B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
                 <w:lang w:val="eu-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D308AE">
               <w:rPr>
                 <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
                 <w:lang w:val="eu-ES"/>
               </w:rPr>
               <w:t xml:space="preserve">DOKTOREGO IKASKETETAN EBALUAZIO NEGATIBOAREN ERREKLAMAZIOA DOKTOREGO </w:t>
             </w:r>
             <w:r w:rsidR="00C05C5B">
               <w:rPr>
                 <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
                 <w:lang w:val="eu-ES"/>
               </w:rPr>
               <w:t xml:space="preserve">ESKOLAREN </w:t>
             </w:r>
             <w:r w:rsidRPr="00D308AE">
               <w:rPr>
                 <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
                 <w:lang w:val="eu-ES"/>
               </w:rPr>
               <w:t>AURREAN</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5228" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00265E34" w:rsidR="00C05C5B" w:rsidP="00C05C5B" w:rsidRDefault="00C05C5B" w14:paraId="559BA02D" w14:textId="77777777">
+          <w:p w14:paraId="559BA02D" w14:textId="77777777" w:rsidR="00C05C5B" w:rsidRPr="00265E34" w:rsidRDefault="00C05C5B" w:rsidP="00C05C5B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>RECLAMACIÓN DE LA EVALUACIÓN</w:t>
             </w:r>
             <w:r w:rsidRPr="00F07996">
               <w:rPr>
                 <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
                 <w:b/>
                 <w:sz w:val="22"/>
@@ -155,170 +155,168 @@
             </w:r>
             <w:r w:rsidRPr="00F07996">
               <w:rPr>
                 <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve">EN ESTUDIOS DE DOCTORADO </w:t>
             </w:r>
             <w:r w:rsidRPr="00460865">
               <w:rPr>
                 <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>ANTE LA ESCUELA DE DOCTORADO</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="000D27EA" w:rsidP="000D27EA" w:rsidRDefault="000D27EA" w14:paraId="59C1B0B0" w14:textId="77777777">
+    <w:p w14:paraId="59C1B0B0" w14:textId="77777777" w:rsidR="000D27EA" w:rsidRDefault="000D27EA" w:rsidP="000D27EA">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="000D27EA" w:rsidP="000D27EA" w:rsidRDefault="000D27EA" w14:paraId="76A446B2" w14:textId="77777777">
+    <w:p w14:paraId="76A446B2" w14:textId="77777777" w:rsidR="000D27EA" w:rsidRDefault="000D27EA" w:rsidP="000D27EA">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00265E34">
         <w:rPr>
           <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="eu-ES"/>
         </w:rPr>
         <w:t>Izen-abizenak</w:t>
       </w:r>
       <w:r w:rsidRPr="005A784C">
         <w:rPr>
           <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> / Nombre y apellidos:</w:t>
       </w:r>
-      <w:bookmarkStart w:name="_GoBack" w:id="0"/>
-[...2 lines deleted...]
-    <w:p w:rsidR="000D27EA" w:rsidP="000D27EA" w:rsidRDefault="000D27EA" w14:paraId="1739170C" w14:textId="77777777">
+    </w:p>
+    <w:p w14:paraId="1739170C" w14:textId="77777777" w:rsidR="000D27EA" w:rsidRDefault="000D27EA" w:rsidP="000D27EA">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00265E34">
         <w:rPr>
           <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="eu-ES"/>
         </w:rPr>
         <w:t>NAN - pasaportea</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> / DNI – pasaporte: </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000D27EA" w:rsidP="000D27EA" w:rsidRDefault="000D27EA" w14:paraId="0435EEEB" w14:textId="77777777">
+    <w:p w14:paraId="0435EEEB" w14:textId="77777777" w:rsidR="000D27EA" w:rsidRDefault="000D27EA" w:rsidP="000D27EA">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00265E34">
         <w:rPr>
           <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="eu-ES"/>
         </w:rPr>
         <w:t>Doktorego programa</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> / Programa de doctorado:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
-          <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
-[...4 lines deleted...]
-          <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5228"/>
         <w:gridCol w:w="5228"/>
       </w:tblGrid>
-      <w:tr w:rsidR="000D27EA" w:rsidTr="00B803E2" w14:paraId="5877A81F" w14:textId="77777777">
+      <w:tr w:rsidR="000D27EA" w14:paraId="5877A81F" w14:textId="77777777" w:rsidTr="00B803E2">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5228" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00265E34" w:rsidR="000D27EA" w:rsidP="00E92156" w:rsidRDefault="000D27EA" w14:paraId="241B72C2" w14:textId="77777777">
+          <w:p w14:paraId="241B72C2" w14:textId="77777777" w:rsidR="000D27EA" w:rsidRPr="00265E34" w:rsidRDefault="000D27EA" w:rsidP="00E92156">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="right" w:pos="9320"/>
               </w:tabs>
               <w:ind w:left="-105"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="eu-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="eu-ES"/>
               </w:rPr>
               <w:t xml:space="preserve">Behean sinatzen duenak </w:t>
@@ -427,51 +425,51 @@
                 <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="eu-ES"/>
               </w:rPr>
               <w:t xml:space="preserve">erreklamazioa, </w:t>
             </w:r>
             <w:r w:rsidRPr="00265E34">
               <w:rPr>
                 <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="eu-ES"/>
               </w:rPr>
               <w:t>deialdi eta ikasturte honetan:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5228" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00E3408D" w:rsidR="000D27EA" w:rsidP="00B803E2" w:rsidRDefault="000D27EA" w14:paraId="4C0E3798" w14:textId="77777777">
+          <w:p w14:paraId="4C0E3798" w14:textId="77777777" w:rsidR="000D27EA" w:rsidRPr="00E3408D" w:rsidRDefault="000D27EA" w:rsidP="00B803E2">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="right" w:pos="9320"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>El</w:t>
             </w:r>
             <w:r w:rsidR="00E92156">
               <w:rPr>
                 <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans" w:cs="Arial"/>
@@ -480,128 +478,128 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>/la</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> abajo firmante </w:t>
             </w:r>
             <w:r w:rsidR="00E3408D">
               <w:rPr>
                 <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>PRESENTA ante la ESCUELA DE DOCTORADO de la UPV/EHU UNA RECLAMACIÓN DE LA EVALUACIÓN NEGATIVA realizada por</w:t>
             </w:r>
-            <w:r w:rsidRPr="00C745A2" w:rsidR="00E3408D">
+            <w:r w:rsidR="00E3408D" w:rsidRPr="00C745A2">
               <w:rPr>
                 <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> la Comisión Académica del </w:t>
             </w:r>
             <w:r w:rsidR="00E3408D">
               <w:rPr>
                 <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>P</w:t>
             </w:r>
-            <w:r w:rsidRPr="00C745A2" w:rsidR="00E3408D">
+            <w:r w:rsidR="00E3408D" w:rsidRPr="00C745A2">
               <w:rPr>
                 <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">rograma de </w:t>
             </w:r>
             <w:r w:rsidR="00E3408D">
               <w:rPr>
                 <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>D</w:t>
             </w:r>
-            <w:r w:rsidRPr="00C745A2" w:rsidR="00E3408D">
+            <w:r w:rsidR="00E3408D" w:rsidRPr="00C745A2">
               <w:rPr>
                 <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>octorado</w:t>
             </w:r>
             <w:r w:rsidR="00E3408D">
               <w:rPr>
                 <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> en la siguiente Convocatoria y Curso:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidRPr="00265E34" w:rsidR="000D27EA" w:rsidP="000D27EA" w:rsidRDefault="000D27EA" w14:paraId="0179884E" w14:textId="77777777">
+    <w:p w14:paraId="0179884E" w14:textId="77777777" w:rsidR="000D27EA" w:rsidRPr="00265E34" w:rsidRDefault="000D27EA" w:rsidP="000D27EA">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="right" w:pos="9320"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00265E34" w:rsidR="000D27EA" w:rsidP="000D27EA" w:rsidRDefault="000D27EA" w14:paraId="2E6EC00D" w14:textId="77777777">
+    <w:p w14:paraId="2E6EC00D" w14:textId="77777777" w:rsidR="000D27EA" w:rsidRPr="00265E34" w:rsidRDefault="000D27EA" w:rsidP="000D27EA">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00265E34">
         <w:rPr>
           <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="eu-ES"/>
         </w:rPr>
         <w:t>Deialdia</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
@@ -661,475 +659,475 @@
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> [   ] </w:t>
       </w:r>
       <w:r w:rsidRPr="00265E34">
         <w:rPr>
           <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="eu-ES"/>
         </w:rPr>
         <w:t>Ezohikoa</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> / Extraordinaria</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="006B3AC2" w:rsidR="000D27EA" w:rsidP="000D27EA" w:rsidRDefault="000D27EA" w14:paraId="69CA708A" w14:textId="77777777">
+    <w:p w14:paraId="69CA708A" w14:textId="77777777" w:rsidR="000D27EA" w:rsidRPr="006B3AC2" w:rsidRDefault="000D27EA" w:rsidP="000D27EA">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="right" w:pos="9320"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="eu-ES"/>
         </w:rPr>
         <w:t>Ikas</w:t>
       </w:r>
       <w:r w:rsidRPr="00265E34">
         <w:rPr>
           <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="eu-ES"/>
         </w:rPr>
         <w:t>turtea</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> / Curso académico: </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000D27EA" w:rsidP="000D27EA" w:rsidRDefault="000D27EA" w14:paraId="164C3DDB" w14:textId="77777777"/>
-    <w:p w:rsidRPr="00A97CE1" w:rsidR="000D27EA" w:rsidP="000D27EA" w:rsidRDefault="000D27EA" w14:paraId="05EDC2F1" w14:textId="77777777">
+    <w:p w14:paraId="164C3DDB" w14:textId="77777777" w:rsidR="000D27EA" w:rsidRDefault="000D27EA" w:rsidP="000D27EA"/>
+    <w:p w14:paraId="05EDC2F1" w14:textId="77777777" w:rsidR="000D27EA" w:rsidRPr="00A97CE1" w:rsidRDefault="000D27EA" w:rsidP="000D27EA">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A97CE1">
         <w:rPr>
           <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="eu-ES"/>
         </w:rPr>
         <w:t>Erreklamazioaren arrazoiak</w:t>
       </w:r>
       <w:r w:rsidRPr="00A97CE1">
         <w:rPr>
           <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> / Motivos de la reclamación </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="004E60DD" w:rsidR="000D27EA" w:rsidP="000D27EA" w:rsidRDefault="000D27EA" w14:paraId="0D5C5CDD" w14:textId="77777777">
+    <w:p w14:paraId="0D5C5CDD" w14:textId="77777777" w:rsidR="000D27EA" w:rsidRPr="004E60DD" w:rsidRDefault="000D27EA" w:rsidP="000D27EA">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:pBdr>
-          <w:top w:val="double" w:color="auto" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="double" w:color="auto" w:sz="6" w:space="1"/>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+          <w:left w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+          <w:bottom w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+          <w:right w:val="double" w:sz="6" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:ind w:left="20" w:right="76"/>
         <w:rPr>
           <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="004E60DD" w:rsidR="000D27EA" w:rsidP="000D27EA" w:rsidRDefault="000D27EA" w14:paraId="2B633E70" w14:textId="77777777">
+    <w:p w14:paraId="2B633E70" w14:textId="77777777" w:rsidR="000D27EA" w:rsidRPr="004E60DD" w:rsidRDefault="000D27EA" w:rsidP="000D27EA">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:pBdr>
-          <w:top w:val="double" w:color="auto" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="double" w:color="auto" w:sz="6" w:space="1"/>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+          <w:left w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+          <w:bottom w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+          <w:right w:val="double" w:sz="6" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:ind w:left="20" w:right="76"/>
         <w:rPr>
           <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="000D27EA" w:rsidP="000D27EA" w:rsidRDefault="000D27EA" w14:paraId="195F125A" w14:textId="77777777">
+    <w:p w14:paraId="195F125A" w14:textId="77777777" w:rsidR="000D27EA" w:rsidRDefault="000D27EA" w:rsidP="000D27EA">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:pBdr>
-          <w:top w:val="double" w:color="auto" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="double" w:color="auto" w:sz="6" w:space="1"/>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+          <w:left w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+          <w:bottom w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+          <w:right w:val="double" w:sz="6" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:ind w:left="20" w:right="76"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="000D27EA" w:rsidP="000D27EA" w:rsidRDefault="000D27EA" w14:paraId="6F4FBAFE" w14:textId="77777777">
+    <w:p w14:paraId="6F4FBAFE" w14:textId="77777777" w:rsidR="000D27EA" w:rsidRDefault="000D27EA" w:rsidP="000D27EA">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:pBdr>
-          <w:top w:val="double" w:color="auto" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="double" w:color="auto" w:sz="6" w:space="1"/>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+          <w:left w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+          <w:bottom w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+          <w:right w:val="double" w:sz="6" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:ind w:left="20" w:right="76"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="000D27EA" w:rsidP="000D27EA" w:rsidRDefault="000D27EA" w14:paraId="60C59A3B" w14:textId="77777777">
+    <w:p w14:paraId="60C59A3B" w14:textId="77777777" w:rsidR="000D27EA" w:rsidRDefault="000D27EA" w:rsidP="000D27EA">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:pBdr>
-          <w:top w:val="double" w:color="auto" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="double" w:color="auto" w:sz="6" w:space="1"/>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+          <w:left w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+          <w:bottom w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+          <w:right w:val="double" w:sz="6" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:ind w:left="20" w:right="76"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="000D27EA" w:rsidP="000D27EA" w:rsidRDefault="000D27EA" w14:paraId="17BAC24C" w14:textId="77777777">
+    <w:p w14:paraId="17BAC24C" w14:textId="77777777" w:rsidR="000D27EA" w:rsidRDefault="000D27EA" w:rsidP="000D27EA">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:pBdr>
-          <w:top w:val="double" w:color="auto" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="double" w:color="auto" w:sz="6" w:space="1"/>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+          <w:left w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+          <w:bottom w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+          <w:right w:val="double" w:sz="6" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:ind w:left="20" w:right="76"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="000D27EA" w:rsidP="000D27EA" w:rsidRDefault="000D27EA" w14:paraId="72BC908F" w14:textId="77777777">
+    <w:p w14:paraId="72BC908F" w14:textId="77777777" w:rsidR="000D27EA" w:rsidRDefault="000D27EA" w:rsidP="000D27EA">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:pBdr>
-          <w:top w:val="double" w:color="auto" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="double" w:color="auto" w:sz="6" w:space="1"/>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+          <w:left w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+          <w:bottom w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+          <w:right w:val="double" w:sz="6" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:ind w:left="20" w:right="76"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="004E60DD" w:rsidR="000D27EA" w:rsidP="000D27EA" w:rsidRDefault="000D27EA" w14:paraId="4702AB92" w14:textId="77777777">
+    <w:p w14:paraId="4702AB92" w14:textId="77777777" w:rsidR="000D27EA" w:rsidRPr="004E60DD" w:rsidRDefault="000D27EA" w:rsidP="000D27EA">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:pBdr>
-          <w:top w:val="double" w:color="auto" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="double" w:color="auto" w:sz="6" w:space="1"/>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+          <w:left w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+          <w:bottom w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+          <w:right w:val="double" w:sz="6" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:ind w:left="20" w:right="76"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="004E60DD" w:rsidR="000D27EA" w:rsidP="000D27EA" w:rsidRDefault="000D27EA" w14:paraId="4C7CCFFD" w14:textId="77777777">
+    <w:p w14:paraId="4C7CCFFD" w14:textId="77777777" w:rsidR="000D27EA" w:rsidRPr="004E60DD" w:rsidRDefault="000D27EA" w:rsidP="000D27EA">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:pBdr>
-          <w:top w:val="double" w:color="auto" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="double" w:color="auto" w:sz="6" w:space="1"/>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+          <w:left w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+          <w:bottom w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+          <w:right w:val="double" w:sz="6" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:ind w:left="20" w:right="76"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="000D27EA" w:rsidP="000D27EA" w:rsidRDefault="000D27EA" w14:paraId="6B43EF7B" w14:textId="77777777">
+    <w:p w14:paraId="6B43EF7B" w14:textId="77777777" w:rsidR="000D27EA" w:rsidRDefault="000D27EA" w:rsidP="000D27EA">
       <w:pPr>
         <w:ind w:right="709"/>
         <w:rPr>
           <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="000D27EA" w:rsidP="000D27EA" w:rsidRDefault="000D27EA" w14:paraId="284721F8" w14:textId="77777777">
+    <w:p w14:paraId="284721F8" w14:textId="77777777" w:rsidR="000D27EA" w:rsidRDefault="000D27EA" w:rsidP="000D27EA">
       <w:pPr>
         <w:ind w:right="709"/>
         <w:rPr>
           <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A97CE1">
         <w:rPr>
           <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="eu-ES"/>
         </w:rPr>
         <w:t>Honako hauek eransten dira</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>: / Se adjuntan las siguientes evidencias:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000D27EA" w:rsidP="000D27EA" w:rsidRDefault="000D27EA" w14:paraId="4BEEEA4E" w14:textId="77777777">
+    <w:p w14:paraId="4BEEEA4E" w14:textId="77777777" w:rsidR="000D27EA" w:rsidRDefault="000D27EA" w:rsidP="000D27EA">
       <w:pPr>
         <w:ind w:right="709"/>
         <w:rPr>
           <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="000D27EA" w:rsidP="000D27EA" w:rsidRDefault="000D27EA" w14:paraId="279F898E" w14:textId="77777777">
+    <w:p w14:paraId="279F898E" w14:textId="77777777" w:rsidR="000D27EA" w:rsidRDefault="000D27EA" w:rsidP="000D27EA">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>___________________________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000D27EA" w:rsidP="000D27EA" w:rsidRDefault="000D27EA" w14:paraId="2E6CD08C" w14:textId="77777777">
+    <w:p w14:paraId="2E6CD08C" w14:textId="77777777" w:rsidR="000D27EA" w:rsidRDefault="000D27EA" w:rsidP="000D27EA">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:rPr>
           <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="000D27EA" w:rsidP="000D27EA" w:rsidRDefault="000D27EA" w14:paraId="1F895B09" w14:textId="77777777">
+    <w:p w14:paraId="1F895B09" w14:textId="77777777" w:rsidR="000D27EA" w:rsidRDefault="000D27EA" w:rsidP="000D27EA">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>___________________________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000D27EA" w:rsidP="000D27EA" w:rsidRDefault="000D27EA" w14:paraId="73762961" w14:textId="77777777">
+    <w:p w14:paraId="73762961" w14:textId="77777777" w:rsidR="000D27EA" w:rsidRDefault="000D27EA" w:rsidP="000D27EA">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:rPr>
           <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="007966A7" w:rsidR="000D27EA" w:rsidP="000D27EA" w:rsidRDefault="000D27EA" w14:paraId="171E6886" w14:textId="77777777">
+    <w:p w14:paraId="171E6886" w14:textId="77777777" w:rsidR="000D27EA" w:rsidRPr="007966A7" w:rsidRDefault="000D27EA" w:rsidP="000D27EA">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>___________________________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000D27EA" w:rsidP="000D27EA" w:rsidRDefault="000D27EA" w14:paraId="049CA0F1" w14:textId="77777777">
+    <w:p w14:paraId="049CA0F1" w14:textId="77777777" w:rsidR="000D27EA" w:rsidRDefault="000D27EA" w:rsidP="000D27EA">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="right" w:pos="9320"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="eu-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="0036395C" w:rsidR="000D27EA" w:rsidP="000D27EA" w:rsidRDefault="000D27EA" w14:paraId="07D7033D" w14:textId="77777777">
+    <w:p w14:paraId="07D7033D" w14:textId="77777777" w:rsidR="000D27EA" w:rsidRPr="0036395C" w:rsidRDefault="000D27EA" w:rsidP="000D27EA">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="right" w:pos="9320"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A97CE1">
         <w:rPr>
           <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="eu-ES"/>
         </w:rPr>
         <w:t>Tokia eta data</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> / Lugar y fecha: </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0036395C" w:rsidR="000D27EA" w:rsidP="000D27EA" w:rsidRDefault="000D27EA" w14:paraId="5EA3EBC9" w14:textId="77777777">
+    <w:p w14:paraId="5EA3EBC9" w14:textId="77777777" w:rsidR="000D27EA" w:rsidRPr="0036395C" w:rsidRDefault="000D27EA" w:rsidP="000D27EA">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="right" w:pos="9320"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="000D27EA" w:rsidP="000D27EA" w:rsidRDefault="000D27EA" w14:paraId="519979CD" w14:textId="77777777">
+    <w:p w14:paraId="519979CD" w14:textId="77777777" w:rsidR="000D27EA" w:rsidRDefault="000D27EA" w:rsidP="000D27EA">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="right" w:pos="9072"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A97CE1">
         <w:rPr>
           <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="eu-ES"/>
         </w:rPr>
         <w:t>Doktoregaiaren sinadura</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
@@ -1163,955 +1161,865 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidRPr="0036395C">
         <w:rPr>
           <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="0036395C">
         <w:rPr>
           <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000D27EA" w:rsidP="000D27EA" w:rsidRDefault="000D27EA" w14:paraId="07E28A03" w14:textId="77777777">
+    <w:p w14:paraId="07E28A03" w14:textId="77777777" w:rsidR="000D27EA" w:rsidRDefault="000D27EA" w:rsidP="000D27EA">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="right" w:pos="9072"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="000D27EA" w:rsidP="000D27EA" w:rsidRDefault="000D27EA" w14:paraId="18D55515" w14:textId="77777777">
+    <w:p w14:paraId="18D55515" w14:textId="77777777" w:rsidR="000D27EA" w:rsidRDefault="000D27EA" w:rsidP="000D27EA">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="right" w:pos="9072"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="000D27EA" w:rsidP="000D27EA" w:rsidRDefault="000D27EA" w14:paraId="4B2DBEC0" w14:textId="77777777">
+    <w:p w14:paraId="4B2DBEC0" w14:textId="77777777" w:rsidR="000D27EA" w:rsidRDefault="000D27EA" w:rsidP="000D27EA">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="right" w:pos="9072"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="0036395C" w:rsidR="000D27EA" w:rsidP="000D27EA" w:rsidRDefault="000D27EA" w14:paraId="34FBA777" w14:textId="77777777">
+    <w:p w14:paraId="34FBA777" w14:textId="77777777" w:rsidR="000D27EA" w:rsidRPr="0036395C" w:rsidRDefault="000D27EA" w:rsidP="000D27EA">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="right" w:pos="9072"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="000D27EA" w:rsidP="000D27EA" w:rsidRDefault="000D27EA" w14:paraId="3554404C" w14:textId="77777777">
+    <w:p w14:paraId="3554404C" w14:textId="77777777" w:rsidR="000D27EA" w:rsidRDefault="000D27EA" w:rsidP="000D27EA">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6663"/>
         </w:tabs>
         <w:ind w:right="709"/>
         <w:rPr>
           <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00665B1E" w:rsidP="000D27EA" w:rsidRDefault="00665B1E" w14:paraId="7C3362B2" w14:textId="77777777">
+    <w:p w14:paraId="7C3362B2" w14:textId="77777777" w:rsidR="00665B1E" w:rsidRDefault="00665B1E" w:rsidP="000D27EA">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6663"/>
         </w:tabs>
         <w:ind w:right="709"/>
         <w:rPr>
           <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
-          <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
-[...4 lines deleted...]
-          <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5228"/>
         <w:gridCol w:w="5228"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00665B1E" w:rsidTr="2D6C5655" w14:paraId="6FFA3C9B" w14:textId="77777777">
+      <w:tr w:rsidR="00665B1E" w14:paraId="6FFA3C9B" w14:textId="77777777" w:rsidTr="2D6C5655">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5228" w:type="dxa"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidR="0050736D" w:rsidP="00BD3120" w:rsidRDefault="0050736D" w14:paraId="5A5E449E" w14:textId="240A097C">
+          <w:p w14:paraId="5A5E449E" w14:textId="240A097C" w:rsidR="0050736D" w:rsidRDefault="0050736D" w:rsidP="00BD3120">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="6663"/>
               </w:tabs>
               <w:ind w:right="27"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="eu-ES"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="2D6C5655" w:rsidR="0050736D">
-[...3 lines deleted...]
-                <w:bCs w:val="1"/>
+            <w:r w:rsidRPr="2D6C5655">
+              <w:rPr>
+                <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="eu-ES"/>
               </w:rPr>
               <w:t>OHARRA</w:t>
             </w:r>
-            <w:r w:rsidRPr="2D6C5655" w:rsidR="0050736D">
+            <w:r w:rsidRPr="2D6C5655">
               <w:rPr>
                 <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="eu-ES"/>
               </w:rPr>
               <w:t xml:space="preserve">: </w:t>
             </w:r>
-            <w:hyperlink r:id="R2070d368e47142e7">
-              <w:r w:rsidRPr="2D6C5655" w:rsidR="0050736D">
+            <w:hyperlink r:id="rId8">
+              <w:r w:rsidRPr="2D6C5655">
                 <w:rPr>
                   <w:rStyle w:val="Hipervnculo"/>
                   <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans" w:cs="Arial"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:val="eu-ES"/>
                 </w:rPr>
-                <w:t>Doktorego</w:t>
-[...49 lines deleted...]
-                <w:t>uazioari eta jarraipenari buruzkoa</w:t>
+                <w:t>Doktoregoko Irakaskuntzak Kudeatzeko Araudiaren 12. artikuluaren arabera, ebaluazioari eta jarraipenari buruzkoa</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidRPr="2D6C5655" w:rsidR="0050736D">
+            <w:r w:rsidRPr="2D6C5655">
               <w:rPr>
                 <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="eu-ES"/>
               </w:rPr>
-              <w:t xml:space="preserve">, Batzorde Akademikoen ebaluazio </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="2D6C5655" w:rsidR="0050736D">
+              <w:t>, Batzorde Akademikoen ebaluazio negatiboak Doktorego Eskolan</w:t>
+            </w:r>
+            <w:r w:rsidR="000E1F8B" w:rsidRPr="2D6C5655">
               <w:rPr>
                 <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="eu-ES"/>
               </w:rPr>
-              <w:t>negatiboak Doktorego Eskolan</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="2D6C5655" w:rsidR="000E1F8B">
+              <w:t xml:space="preserve"> erreklamatu ahal izango </w:t>
+            </w:r>
+            <w:r w:rsidR="000E1F8B" w:rsidRPr="2D6C5655">
               <w:rPr>
                 <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="eu-ES"/>
               </w:rPr>
-              <w:t xml:space="preserve"> erreklamatu ahal izango dira 10</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="2D6C5655" w:rsidR="0050736D">
+              <w:lastRenderedPageBreak/>
+              <w:t>dira 10</w:t>
+            </w:r>
+            <w:r w:rsidRPr="2D6C5655">
               <w:rPr>
                 <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="eu-ES"/>
               </w:rPr>
               <w:t xml:space="preserve"> eguneko epean, Batzorde Akademikoak</w:t>
             </w:r>
-            <w:r w:rsidRPr="2D6C5655" w:rsidR="006B3A15">
+            <w:r w:rsidR="006B3A15" w:rsidRPr="2D6C5655">
               <w:rPr>
                 <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="eu-ES"/>
               </w:rPr>
               <w:t xml:space="preserve"> doktoregaiari egindako jakinarazpen ofizia</w:t>
             </w:r>
-            <w:r w:rsidRPr="2D6C5655" w:rsidR="00BD3120">
+            <w:r w:rsidR="00BD3120" w:rsidRPr="2D6C5655">
               <w:rPr>
                 <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="eu-ES"/>
               </w:rPr>
-              <w:t xml:space="preserve">letik (Batzorde Akademikoak doktoregaiari egindakoa) aurrera zenbatzen hasita. Erreklamazioa Doktorego Eskolako zuzendariari zuzendu behar zaio eta bide hauetakoren </w:t>
-[...8 lines deleted...]
-              <w:t>batetik aurkeztu ahal izango da:</w:t>
+              <w:t>letik (Batzorde Akademikoak doktoregaiari egindakoa) aurrera zenbatzen hasita. Erreklamazioa Doktorego Eskolako zuzendariari zuzendu behar zaio eta bide hauetakoren batetik aurkeztu ahal izango da:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="008758DE" w:rsidP="00BD3120" w:rsidRDefault="008758DE" w14:paraId="6D7B4846" w14:textId="77777777">
+          <w:p w14:paraId="6D7B4846" w14:textId="2107A1BD" w:rsidR="008758DE" w:rsidRDefault="008758DE" w:rsidP="00BD3120">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="6663"/>
               </w:tabs>
               <w:ind w:right="27"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="eu-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="004C6E92" w:rsidP="00BD3120" w:rsidRDefault="004C6E92" w14:paraId="2D908E55" w14:textId="2E188E6A">
+          <w:p w14:paraId="3CD48FCD" w14:textId="77777777" w:rsidR="007B2EC5" w:rsidRDefault="007B2EC5" w:rsidP="00BD3120">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="6663"/>
               </w:tabs>
               <w:ind w:right="27"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="eu-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="004C6E92" w:rsidP="000E1F8B" w:rsidRDefault="00D13776" w14:paraId="2D028F13" w14:textId="762F652A">
+          <w:p w14:paraId="2D908E55" w14:textId="2E188E6A" w:rsidR="004C6E92" w:rsidRDefault="004C6E92" w:rsidP="00BD3120">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="6663"/>
+              </w:tabs>
+              <w:ind w:right="27"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="eu-ES"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2D028F13" w14:textId="6DC368D0" w:rsidR="004C6E92" w:rsidRDefault="004C6E92" w:rsidP="000E1F8B">
             <w:pPr>
               <w:pStyle w:val="Prrafodelista"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="6663"/>
               </w:tabs>
               <w:ind w:left="454" w:right="27"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="eu-ES"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="3D0280DA" w:rsidR="004C6E92">
+            <w:r w:rsidRPr="3D0280DA">
               <w:rPr>
                 <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="eu-ES"/>
               </w:rPr>
-              <w:t>Zuzentzen za</w:t>
-[...11 lines deleted...]
-              <w:r w:rsidRPr="3D0280DA" w:rsidR="004C6E92">
+              <w:t xml:space="preserve">Zuzentzen zaion </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9">
+              <w:r w:rsidRPr="3D0280DA">
                 <w:rPr>
                   <w:rStyle w:val="Hipervnculo"/>
                   <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans" w:cs="Arial"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:val="eu-ES"/>
                 </w:rPr>
-                <w:t>administrazio edo organismoaren erregistro elektronikoa</w:t>
-[...9 lines deleted...]
-                <w:t>n,</w:t>
+                <w:t>administrazio edo organismoaren erregistro elektronikoan,</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidRPr="3D0280DA" w:rsidR="004C6E92">
+            <w:r w:rsidRPr="3D0280DA">
               <w:rPr>
                 <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="eu-ES"/>
               </w:rPr>
               <w:t xml:space="preserve"> bai eta Administrazio Publikoen Administrazio Prozedura Erkidearen urriaren 1eko 39/2015 Legearen 2.1 artikuluan aipatzen diren subjektuetako edozeinen gainerako erregistro elektronikoetan ere.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="004C6E92" w:rsidP="000E1F8B" w:rsidRDefault="004C6E92" w14:paraId="563798B4" w14:textId="00646745">
+          <w:p w14:paraId="7C98F3E9" w14:textId="77777777" w:rsidR="007B2EC5" w:rsidRDefault="007B2EC5" w:rsidP="007B2EC5">
+            <w:pPr>
+              <w:pStyle w:val="Prrafodelista"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="6663"/>
+              </w:tabs>
+              <w:ind w:left="454" w:right="27"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="eu-ES"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="563798B4" w14:textId="7401158C" w:rsidR="004C6E92" w:rsidRDefault="004C6E92" w:rsidP="000E1F8B">
             <w:pPr>
               <w:pStyle w:val="Prrafodelista"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="6663"/>
               </w:tabs>
               <w:ind w:left="454" w:right="27"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="eu-ES"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="5B3FFBEF" w:rsidR="004C6E92">
+            <w:r w:rsidRPr="5B3FFBEF">
               <w:rPr>
                 <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="eu-ES"/>
               </w:rPr>
-              <w:t xml:space="preserve">Posta </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="5B3FFBEF" w:rsidR="004C6E92">
+              <w:t>Posta bulegoetan, arautegian ezarritako moduan.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="68A4A0A1" w14:textId="77777777" w:rsidR="007B2EC5" w:rsidRDefault="007B2EC5" w:rsidP="007B2EC5">
+            <w:pPr>
+              <w:pStyle w:val="Prrafodelista"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="6663"/>
+              </w:tabs>
+              <w:ind w:left="454" w:right="27"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="eu-ES"/>
               </w:rPr>
-              <w:t xml:space="preserve">bulegoetan, </w:t>
-[...18 lines deleted...]
-            </w:r>
+            </w:pPr>
           </w:p>
-          <w:p w:rsidR="004C6E92" w:rsidP="000E1F8B" w:rsidRDefault="00D67C0C" w14:paraId="2DEA1233" w14:textId="77777777">
+          <w:p w14:paraId="0D0220C5" w14:textId="49EBAB5D" w:rsidR="007B2EC5" w:rsidRPr="007B2EC5" w:rsidRDefault="00D67C0C" w:rsidP="007B2EC5">
             <w:pPr>
               <w:pStyle w:val="Prrafodelista"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="6663"/>
               </w:tabs>
               <w:ind w:left="454" w:right="27"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="eu-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D67C0C">
               <w:rPr>
                 <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="eu-ES"/>
               </w:rPr>
               <w:t>Espainiak atzerrian dituen ordezkaritza diplomatikoetan edo kontsulatuetako bulegoetan</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="eu-ES"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="004C6E92" w:rsidR="00D67C0C" w:rsidP="000E1F8B" w:rsidRDefault="00D13776" w14:paraId="07C8FC15" w14:textId="77777777">
+          <w:p w14:paraId="07C8FC15" w14:textId="77777777" w:rsidR="00D67C0C" w:rsidRPr="004C6E92" w:rsidRDefault="007B2EC5" w:rsidP="000E1F8B">
             <w:pPr>
               <w:pStyle w:val="Prrafodelista"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="6663"/>
               </w:tabs>
               <w:ind w:left="454" w:right="27"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="eu-ES"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rId11">
-              <w:r w:rsidRPr="00AE083E" w:rsidR="00D67C0C">
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r w:rsidR="00D67C0C" w:rsidRPr="00AE083E">
                 <w:rPr>
                   <w:rStyle w:val="Hipervnculo"/>
                   <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans" w:cs="Arial"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:val="eu-ES"/>
                 </w:rPr>
                 <w:t>Erregistro gaietan laguntzeko bulegoetan.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5228" w:type="dxa"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="000E1F8B" w:rsidR="00665B1E" w:rsidP="000E1F8B" w:rsidRDefault="021FB869" w14:paraId="447B6508" w14:textId="30B4A488">
+          <w:p w14:paraId="447B6508" w14:textId="30B4A488" w:rsidR="00665B1E" w:rsidRPr="000E1F8B" w:rsidRDefault="021FB869" w:rsidP="000E1F8B">
             <w:pPr>
               <w:pStyle w:val="Ttulo1"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:before="0" w:beforeAutospacing="0"/>
               <w:jc w:val="both"/>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:color w:val="0000FF" w:themeColor="hyperlink"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="13137262">
               <w:rPr>
                 <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">NOTA: </w:t>
             </w:r>
-            <w:r w:rsidRPr="00D13776" w:rsidR="00D13776">
+            <w:r w:rsidR="00D13776" w:rsidRPr="00D13776">
               <w:rPr>
                 <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Según el </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rId12">
-              <w:r w:rsidRPr="00F46672" w:rsidR="00D13776">
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r w:rsidR="00D13776" w:rsidRPr="00F46672">
                 <w:rPr>
                   <w:rStyle w:val="Hipervnculo"/>
                   <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans" w:cs="Arial"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
-                <w:t>Artículo 17 de las Enseñanzas Oficiales de Doctorado sobre Evalua</w:t>
-[...17 lines deleted...]
-                <w:t>ión del progreso en el doctorado</w:t>
+                <w:t>Artículo 17 de las Enseñanzas Oficiales de Doctorado sobre Evaluación del progreso en el doctorado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidR="00D13776">
               <w:rPr>
                 <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
-            <w:r w:rsidRPr="000E1F8B" w:rsidR="000E1F8B">
+            <w:r w:rsidR="000E1F8B" w:rsidRPr="000E1F8B">
               <w:rPr>
                 <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="000E1F8B">
               <w:rPr>
                 <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">las evaluaciones negativas </w:t>
+              <w:t xml:space="preserve">las evaluaciones negativas de las Comisiones Académicas podrán ser reclamadas </w:t>
             </w:r>
             <w:r w:rsidRPr="000E1F8B">
               <w:rPr>
                 <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>de las Comisiones Académicas podrán ser reclamadas ante la Escu</w:t>
+              <w:t>ante la Escu</w:t>
             </w:r>
             <w:r w:rsidR="000E1F8B">
               <w:rPr>
                 <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>ela de Doctorado en el plazo de</w:t>
             </w:r>
             <w:r w:rsidRPr="000E1F8B">
               <w:rPr>
                 <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="000E1F8B" w:rsidR="46B518F7">
+            <w:r w:rsidR="46B518F7" w:rsidRPr="000E1F8B">
               <w:rPr>
                 <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">10 </w:t>
             </w:r>
             <w:r w:rsidRPr="000E1F8B">
               <w:rPr>
                 <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>días</w:t>
             </w:r>
-            <w:r w:rsidRPr="000E1F8B" w:rsidR="46B518F7">
+            <w:r w:rsidR="46B518F7" w:rsidRPr="000E1F8B">
               <w:rPr>
                 <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> hábiles</w:t>
             </w:r>
-            <w:r w:rsidRPr="000E1F8B" w:rsidR="710719DA">
+            <w:r w:rsidR="710719DA" w:rsidRPr="000E1F8B">
               <w:rPr>
                 <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="000E1F8B">
               <w:rPr>
                 <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>transcurridos desde la comunicación oficial, realizada por la Escuela de Doctorado al doctorando o doctoranda, de la evaluación definitiva llevada a cabo por la Comisión Académica. Dicha reclamación se deberá dirigir a la Directora de la Escuela de Doctorado de la UPV/EHU, y podrá presentarse por alguna de las siguientes vías:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00DA26A4" w:rsidR="00665B1E" w:rsidP="0FF8F921" w:rsidRDefault="00665B1E" w14:paraId="2987FCED" w14:textId="40E48578">
+          <w:p w14:paraId="2987FCED" w14:textId="40E48578" w:rsidR="00665B1E" w:rsidRPr="00DA26A4" w:rsidRDefault="00665B1E" w:rsidP="0FF8F921">
             <w:pPr>
               <w:pStyle w:val="Prrafodelista"/>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="9072"/>
               </w:tabs>
               <w:ind w:left="478"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0FF8F921" w:rsidR="00665B1E">
+            <w:r w:rsidRPr="0FF8F921">
               <w:rPr>
                 <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">En el </w:t>
             </w:r>
-            <w:hyperlink r:id="Re6510518360b4f2c">
-              <w:r w:rsidRPr="0FF8F921" w:rsidR="00665B1E">
+            <w:hyperlink r:id="rId12">
+              <w:r w:rsidRPr="0FF8F921">
                 <w:rPr>
                   <w:rStyle w:val="Hipervnculo"/>
                   <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans" w:cs="Arial"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
-                <w:t>registro electrónico de la Administración u Organismo</w:t>
+                <w:t xml:space="preserve">registro electrónico de la </w:t>
+              </w:r>
+              <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+              <w:bookmarkEnd w:id="0"/>
+              <w:r w:rsidRPr="0FF8F921">
+                <w:rPr>
+                  <w:rStyle w:val="Hipervnculo"/>
+                  <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans" w:cs="Arial"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:t>A</w:t>
+              </w:r>
+              <w:r w:rsidRPr="0FF8F921">
+                <w:rPr>
+                  <w:rStyle w:val="Hipervnculo"/>
+                  <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans" w:cs="Arial"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:t>dministración u Organismo</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidRPr="0FF8F921" w:rsidR="00665B1E">
-[...23 lines deleted...]
-            <w:r w:rsidRPr="0FF8F921" w:rsidR="2B6600EA">
+            <w:r w:rsidRPr="0FF8F921">
+              <w:rPr>
+                <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> al que se dirijan, así como en los restantes registros electrónicos de cualquiera de los sujetos a los que se refiere el artículo 2.1. de la Ley 39/2015, de 1 de octubre, del Procedimiento Administrativo Común de las Administraciones Públicas</w:t>
+            </w:r>
+            <w:r w:rsidR="2B6600EA" w:rsidRPr="0FF8F921">
               <w:rPr>
                 <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00665B1E" w:rsidP="000E1F8B" w:rsidRDefault="00665B1E" w14:paraId="60FEDF5F" w14:textId="77777777">
+          <w:p w14:paraId="60FEDF5F" w14:textId="77777777" w:rsidR="00665B1E" w:rsidRDefault="00665B1E" w:rsidP="000E1F8B">
             <w:pPr>
               <w:pStyle w:val="Prrafodelista"/>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="9072"/>
               </w:tabs>
               <w:ind w:left="478"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA26A4">
               <w:rPr>
                 <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>En las oficinas de Correos, en la forma que reglamentariamente se establezca.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00665B1E" w:rsidP="000E1F8B" w:rsidRDefault="00665B1E" w14:paraId="2CCC2019" w14:textId="77777777">
+          <w:p w14:paraId="2CCC2019" w14:textId="77777777" w:rsidR="00665B1E" w:rsidRDefault="00665B1E" w:rsidP="000E1F8B">
             <w:pPr>
               <w:pStyle w:val="Prrafodelista"/>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="9072"/>
               </w:tabs>
               <w:ind w:left="478"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="5B3FFBEF" w:rsidR="00665B1E">
+            <w:r w:rsidRPr="5B3FFBEF">
               <w:rPr>
                 <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>En las representaciones diplomáticas u oficinas consulares de España en el extranjero.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="5B3FFBEF" w:rsidP="5B3FFBEF" w:rsidRDefault="5B3FFBEF" w14:paraId="0644F4BA" w14:textId="54E21C0F">
-[...15 lines deleted...]
-          <w:p w:rsidRPr="00DA26A4" w:rsidR="00665B1E" w:rsidP="000E1F8B" w:rsidRDefault="00665B1E" w14:paraId="2DF817BB" w14:textId="77777777">
+          <w:p w14:paraId="2DF817BB" w14:textId="77777777" w:rsidR="00665B1E" w:rsidRPr="00DA26A4" w:rsidRDefault="00665B1E" w:rsidP="000E1F8B">
             <w:pPr>
               <w:pStyle w:val="Prrafodelista"/>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="9072"/>
               </w:tabs>
               <w:ind w:left="478"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA26A4">
               <w:rPr>
                 <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">En las </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rId15">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r w:rsidRPr="00AE083E">
                 <w:rPr>
                   <w:rStyle w:val="Hipervnculo"/>
                   <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans" w:cs="Arial"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:t>oficinas de asistencia en materia de registros.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
-          <w:p w:rsidR="00665B1E" w:rsidP="000D27EA" w:rsidRDefault="00665B1E" w14:paraId="21B320B3" w14:textId="77777777">
+          <w:p w14:paraId="21B320B3" w14:textId="77777777" w:rsidR="00665B1E" w:rsidRDefault="00665B1E" w:rsidP="000D27EA">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="6663"/>
               </w:tabs>
               <w:ind w:right="709"/>
               <w:rPr>
                 <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00665B1E" w:rsidP="000D27EA" w:rsidRDefault="00665B1E" w14:paraId="6DF3EE62" w14:textId="77777777">
+    <w:p w14:paraId="6DF3EE62" w14:textId="77777777" w:rsidR="00665B1E" w:rsidRDefault="00665B1E" w:rsidP="000D27EA">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6663"/>
         </w:tabs>
         <w:ind w:right="709"/>
         <w:rPr>
           <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00C745A2" w:rsidP="5B3FFBEF" w:rsidRDefault="00C745A2" w14:paraId="6B4D1CA1" w14:noSpellErr="1" w14:textId="27DB9762">
-[...1 lines deleted...]
-        <w:pStyle w:val="Normal"/>
+    <w:p w14:paraId="6B4D1CA1" w14:textId="27DB9762" w:rsidR="00C745A2" w:rsidRDefault="00C745A2" w:rsidP="5B3FFBEF">
+      <w:pPr>
         <w:tabs>
-          <w:tab w:val="left" w:leader="none" w:pos="6663"/>
+          <w:tab w:val="left" w:pos="6663"/>
         </w:tabs>
         <w:ind w:right="709"/>
         <w:rPr>
           <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00C745A2" w:rsidSect="000D27EA">
-      <w:headerReference w:type="default" r:id="rId16"/>
-[...1 lines deleted...]
-      <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
+      <w:headerReference w:type="default" r:id="rId14"/>
+      <w:footerReference w:type="default" r:id="rId15"/>
+      <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00FB508E" w:rsidP="004825D6" w:rsidRDefault="00FB508E" w14:paraId="0C00088B" w14:textId="77777777">
+    <w:p w14:paraId="0C00088B" w14:textId="77777777" w:rsidR="00FB508E" w:rsidRDefault="00FB508E" w:rsidP="004825D6">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00FB508E" w:rsidP="004825D6" w:rsidRDefault="00FB508E" w14:paraId="5BDC83AB" w14:textId="77777777">
+    <w:p w14:paraId="5BDC83AB" w14:textId="77777777" w:rsidR="00FB508E" w:rsidRDefault="00FB508E" w:rsidP="004825D6">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
@@ -2137,163 +2045,170 @@
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblLayout w:type="fixed"/>
       <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="3485"/>
       <w:gridCol w:w="3485"/>
       <w:gridCol w:w="3485"/>
     </w:tblGrid>
-    <w:tr w:rsidR="13137262" w:rsidTr="13137262" w14:paraId="0BB89218" w14:textId="77777777">
+    <w:tr w:rsidR="13137262" w14:paraId="0BB89218" w14:textId="77777777" w:rsidTr="13137262">
       <w:trPr>
         <w:trHeight w:val="300"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3485" w:type="dxa"/>
         </w:tcPr>
-        <w:p w:rsidR="13137262" w:rsidP="000E1F8B" w:rsidRDefault="13137262" w14:paraId="0CACBFB3" w14:textId="26B4A543">
+        <w:p w14:paraId="0CACBFB3" w14:textId="26B4A543" w:rsidR="13137262" w:rsidRDefault="13137262" w:rsidP="000E1F8B">
           <w:pPr>
             <w:pStyle w:val="Encabezado"/>
             <w:ind w:left="-115"/>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3485" w:type="dxa"/>
         </w:tcPr>
-        <w:p w:rsidR="13137262" w:rsidP="000E1F8B" w:rsidRDefault="13137262" w14:paraId="24FC31D9" w14:textId="4C77390E">
+        <w:p w14:paraId="24FC31D9" w14:textId="4C77390E" w:rsidR="13137262" w:rsidRDefault="13137262" w:rsidP="000E1F8B">
           <w:pPr>
             <w:pStyle w:val="Encabezado"/>
             <w:jc w:val="center"/>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3485" w:type="dxa"/>
         </w:tcPr>
-        <w:p w:rsidR="13137262" w:rsidP="000E1F8B" w:rsidRDefault="13137262" w14:paraId="40E9ABD4" w14:textId="7AF414BE">
+        <w:p w14:paraId="40E9ABD4" w14:textId="7AF414BE" w:rsidR="13137262" w:rsidRDefault="13137262" w:rsidP="000E1F8B">
           <w:pPr>
             <w:pStyle w:val="Encabezado"/>
             <w:ind w:right="-115"/>
             <w:jc w:val="right"/>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w:rsidR="13137262" w:rsidP="000E1F8B" w:rsidRDefault="13137262" w14:paraId="0B5B45D3" w14:textId="1BFE2E11">
+  <w:p w14:paraId="0B5B45D3" w14:textId="1BFE2E11" w:rsidR="13137262" w:rsidRDefault="13137262" w:rsidP="000E1F8B">
     <w:pPr>
       <w:pStyle w:val="Piedepgina"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00FB508E" w:rsidP="004825D6" w:rsidRDefault="00FB508E" w14:paraId="73A8BAF6" w14:textId="77777777">
+    <w:p w14:paraId="73A8BAF6" w14:textId="77777777" w:rsidR="00FB508E" w:rsidRDefault="00FB508E" w:rsidP="004825D6">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00FB508E" w:rsidP="004825D6" w:rsidRDefault="00FB508E" w14:paraId="06986B4B" w14:textId="77777777">
+    <w:p w14:paraId="06986B4B" w14:textId="77777777" w:rsidR="00FB508E" w:rsidRDefault="00FB508E" w:rsidP="004825D6">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w:rsidR="00F47966" w:rsidP="004825D6" w:rsidRDefault="13137262" w14:paraId="5ACA1EB5" w14:textId="484BED65">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+  <w:p w14:paraId="5ACA1EB5" w14:textId="52681F7C" w:rsidR="00F47966" w:rsidRDefault="007B2EC5" w:rsidP="004825D6">
     <w:pPr>
       <w:pStyle w:val="Encabezado"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5BB55846" wp14:editId="4381318F">
-[...2 lines deleted...]
-          <wp:docPr id="1921928272" name="Imagen 1921928272"/>
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7F8CC4B0" wp14:editId="5662A2AD">
+          <wp:extent cx="2420782" cy="1043588"/>
+          <wp:effectExtent l="0" t="0" r="0" b="4445"/>
+          <wp:docPr id="1" name="Imagen 1"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name=""/>
-                  <pic:cNvPicPr/>
+                  <pic:cNvPr id="0" name="Picture 1"/>
+                  <pic:cNvPicPr>
+                    <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                  </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill>
-                  <a:blip r:embed="rId1">
+                  <a:blip r:embed="rId1" cstate="print">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
+                  <a:srcRect/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
-                <pic:spPr>
+                <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="2885714" cy="1180952"/>
+                    <a:ext cx="2459109" cy="1060110"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
+                  <a:noFill/>
+                  <a:ln>
+                    <a:noFill/>
+                  </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="16847135"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7C4E5D84"/>
     <w:lvl w:ilvl="0" w:tplc="040A0017">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
@@ -2545,118 +2460,120 @@
     <w:lvl w:ilvl="8" w:tplc="040A001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="120"/>
-  <w:trackRevisions w:val="false"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00BD4350"/>
     <w:rsid w:val="00012067"/>
     <w:rsid w:val="0003352A"/>
     <w:rsid w:val="000468DD"/>
     <w:rsid w:val="000474AF"/>
     <w:rsid w:val="00081752"/>
     <w:rsid w:val="00094ABC"/>
     <w:rsid w:val="000D27EA"/>
     <w:rsid w:val="000E1F8B"/>
     <w:rsid w:val="00127358"/>
     <w:rsid w:val="00127DA8"/>
     <w:rsid w:val="00154866"/>
     <w:rsid w:val="00166869"/>
     <w:rsid w:val="00191528"/>
     <w:rsid w:val="001D0A4E"/>
     <w:rsid w:val="001F26F6"/>
     <w:rsid w:val="002024C1"/>
     <w:rsid w:val="002105F2"/>
     <w:rsid w:val="00245604"/>
     <w:rsid w:val="002538D8"/>
     <w:rsid w:val="002A22AB"/>
     <w:rsid w:val="003C0733"/>
     <w:rsid w:val="003C7DF2"/>
     <w:rsid w:val="003F5552"/>
+    <w:rsid w:val="00405266"/>
     <w:rsid w:val="0040704B"/>
     <w:rsid w:val="00410B74"/>
     <w:rsid w:val="00460865"/>
     <w:rsid w:val="004825D6"/>
     <w:rsid w:val="0048563A"/>
     <w:rsid w:val="004B51F8"/>
     <w:rsid w:val="004C6E92"/>
     <w:rsid w:val="004D2148"/>
     <w:rsid w:val="0050736D"/>
     <w:rsid w:val="00570D40"/>
     <w:rsid w:val="005D7230"/>
     <w:rsid w:val="00625E7B"/>
     <w:rsid w:val="006340CB"/>
     <w:rsid w:val="006646A2"/>
     <w:rsid w:val="00665B1E"/>
     <w:rsid w:val="006A3F35"/>
     <w:rsid w:val="006B3A15"/>
     <w:rsid w:val="006B3AC2"/>
     <w:rsid w:val="006D3D4A"/>
     <w:rsid w:val="00773EFF"/>
     <w:rsid w:val="00785ED6"/>
     <w:rsid w:val="00786254"/>
     <w:rsid w:val="007966A7"/>
     <w:rsid w:val="007A66FB"/>
+    <w:rsid w:val="007B2EC5"/>
     <w:rsid w:val="007D7083"/>
     <w:rsid w:val="008016C0"/>
     <w:rsid w:val="0085306A"/>
     <w:rsid w:val="008758DE"/>
     <w:rsid w:val="00881796"/>
     <w:rsid w:val="008C09FE"/>
     <w:rsid w:val="008C5B22"/>
     <w:rsid w:val="00986D11"/>
     <w:rsid w:val="009A6899"/>
     <w:rsid w:val="009B13BB"/>
     <w:rsid w:val="009B7D4E"/>
     <w:rsid w:val="00A8193D"/>
     <w:rsid w:val="00A95C6D"/>
     <w:rsid w:val="00AE083E"/>
     <w:rsid w:val="00AE3207"/>
     <w:rsid w:val="00AE3A93"/>
     <w:rsid w:val="00AF337F"/>
     <w:rsid w:val="00AF552E"/>
     <w:rsid w:val="00B1550F"/>
     <w:rsid w:val="00B8449B"/>
     <w:rsid w:val="00B96B52"/>
     <w:rsid w:val="00BA3952"/>
     <w:rsid w:val="00BD3120"/>
     <w:rsid w:val="00BD4350"/>
     <w:rsid w:val="00BF163C"/>
@@ -2704,129 +2621,129 @@
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="es-ES"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="1246D3F2"/>
   <w15:docId w15:val="{F477C0D0-91BC-4AD8-8647-5C4964052424}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="es-ES" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
-    <w:lsdException w:name="heading 2" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
-[...6 lines deleted...]
-    <w:lsdException w:name="heading 9" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:uiPriority="35" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -2982,52 +2899,52 @@
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
-    <w:lsdException w:name="Bibliography" w:uiPriority="37" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
@@ -3089,358 +3006,358 @@
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
+  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00BD4350"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="es-ES"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ttulo1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="Ttulo1Car"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="00F25B7B"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="36"/>
       <w:sz w:val="48"/>
       <w:szCs w:val="48"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Fuentedeprrafopredeter" w:default="1">
+  <w:style w:type="character" w:default="1" w:styleId="Fuentedeprrafopredeter">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:styleId="Tablanormal" w:default="1">
+  <w:style w:type="table" w:default="1" w:styleId="Tablanormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="Sinlista" w:default="1">
+  <w:style w:type="numbering" w:default="1" w:styleId="Sinlista">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:styleId="Textodelmarcadordeposicin">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00BD4350"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Textodeglobo">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="TextodegloboCar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00BD4350"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="TextodegloboCar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="TextodegloboCar">
     <w:name w:val="Texto de globo Car"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:link w:val="Textodeglobo"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00BD4350"/>
     <w:rPr>
-      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:eastAsia="Times New Roman" w:cs="Tahoma"/>
+      <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
       <w:lang w:eastAsia="es-ES"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Encabezado">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="EncabezadoCar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="004825D6"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4252"/>
         <w:tab w:val="right" w:pos="8504"/>
       </w:tabs>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:styleId="EncabezadoCar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="EncabezadoCar">
     <w:name w:val="Encabezado Car"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:link w:val="Encabezado"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="004825D6"/>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="es-ES"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Piedepgina">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="PiedepginaCar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="004825D6"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4252"/>
         <w:tab w:val="right" w:pos="8504"/>
       </w:tabs>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:styleId="PiedepginaCar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="PiedepginaCar">
     <w:name w:val="Pie de página Car"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:link w:val="Piedepgina"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="004825D6"/>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="es-ES"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Prrafodelista">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="007966A7"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="NormalWeb">
     <w:name w:val="Normal (Web)"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00570D40"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
     </w:pPr>
     <w:rPr>
       <w:lang w:eastAsia="es-ES_tradnl"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hipervnculo">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00AE3A93"/>
     <w:rPr>
       <w:color w:val="0000FF" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Mencinsinresolver1" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Mencinsinresolver1">
     <w:name w:val="Mención sin resolver1"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00AE3A93"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hipervnculovisitado">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00785ED6"/>
     <w:rPr>
       <w:color w:val="800080" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="Tablaconcuadrcula">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="Tablanormal"/>
     <w:uiPriority w:val="59"/>
     <w:rsid w:val="000D27EA"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblBorders>
-        <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="character" w:styleId="Refdecomentario">
     <w:name w:val="annotation reference"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00AE083E"/>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Textocomentario">
     <w:name w:val="annotation text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="TextocomentarioCar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00AE083E"/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="TextocomentarioCar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="TextocomentarioCar">
     <w:name w:val="Texto comentario Car"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:link w:val="Textocomentario"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00AE083E"/>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="es-ES"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Asuntodelcomentario">
     <w:name w:val="annotation subject"/>
     <w:basedOn w:val="Textocomentario"/>
     <w:next w:val="Textocomentario"/>
     <w:link w:val="AsuntodelcomentarioCar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00AE083E"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="AsuntodelcomentarioCar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="AsuntodelcomentarioCar">
     <w:name w:val="Asunto del comentario Car"/>
     <w:basedOn w:val="TextocomentarioCar"/>
     <w:link w:val="Asuntodelcomentario"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00AE083E"/>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="es-ES"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Ttulo1Car" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo1Car">
     <w:name w:val="Título 1 Car"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:link w:val="Ttulo1"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="00F25B7B"/>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="36"/>
       <w:sz w:val="48"/>
       <w:szCs w:val="48"/>
       <w:lang w:eastAsia="es-ES"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:divs>
     <w:div w:id="246040875">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -3740,51 +3657,52 @@
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1925533803">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ehu.eus/es/web/doktoregoa/normativa/normativa-upv-ehu/reglamento-de-gestion-de-las-ense%C3%B1anzas-oficiales-de-doctorado-de-25-de-abril-de-2024" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://administracion.gob.es/pag_Home/eu/atencionCiudadana/encuentraTuOficina/OficinasRegistro.html" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://administracion.gob.es/pag_Home/atencionCiudadana/encuentraTuOficina/OficinasRegistro.html" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://egoitza.ehu.eus/opencms/system/modules/sede/index" TargetMode="External" Id="Re6510518360b4f2c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://egoitza.ehu.eus/opencms/system/modules/sede/index?lang=eu" TargetMode="External" Id="Rc0bdee1fa0804a74" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ehu.eus/eu/web/doktoregoa/araudia/upv-ehuren-araudia/doktorego-ikasketa-ofizialen-gestiorako-arautegia-2024ko-apirilaren-25ekoa" TargetMode="External" Id="R2070d368e47142e7" /></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ehu.eus/eu/web/doktoregoa/araudia/upv-ehuren-araudia/doktorego-ikasketa-ofizialen-gestiorako-arautegia-2024ko-apirilaren-25ekoa" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://administracion.gob.es/pag_Home/atencionCiudadana/encuentraTuOficina/OficinasRegistro.html" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://egoitza.ehu.eus/opencms/system/modules/sede/index" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ehu.eus/es/web/doktoregoa/normativa/normativa-upv-ehu/reglamento-de-gestion-de-las-ense%C3%B1anzas-oficiales-de-doctorado-de-25-de-abril-de-2024" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://administracion.gob.es/pag_Home/eu/atencionCiudadana/encuentraTuOficina/OficinasRegistro.html" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://egoitza.ehu.eus/opencms/system/modules/sede/index?lang=eu" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
@@ -4039,57 +3957,79 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{229D3A68-30CE-4068-9B2B-82E7830B8163}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7C0263D1-C90E-45A4-9075-00BB779B1335}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<ap:Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-[...9 lines deleted...]
-</ap:Properties>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <Template>Normal.dotm</Template>
+  <TotalTime></TotalTime>
+  <Pages>2</Pages>
+  <Words>626</Words>
+  <Characters>3449</Characters>
+  <Application>Microsoft Office Word</Application>
+  <DocSecurity>0</DocSecurity>
+  <Lines>28</Lines>
+  <Paragraphs>8</Paragraphs>
+  <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="2" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Título</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr/>
+    </vt:vector>
+  </TitlesOfParts>
+  <Company/>
+  <LinksUpToDate>false</LinksUpToDate>
+  <CharactersWithSpaces>4067</CharactersWithSpaces>
+  <SharedDoc>false</SharedDoc>
+  <HyperlinksChanged>false</HyperlinksChanged>
+  <AppVersion></AppVersion>
+</Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
-<coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
+<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:creator>Amaia Gonzalez Gonzalez</dc:creator>
-  <lastModifiedBy>FLOR LOPEZ MARQUEZ</lastModifiedBy>
-[...1 lines deleted...]
-  <lastPrinted>2017-05-02T13:35:00.0000000Z</lastPrinted>
+  <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:revision></cp:revision>
+  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-</coreProperties>
+</cp:coreProperties>
 </file>