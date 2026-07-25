--- v1 (2026-03-03)
+++ v2 (2026-07-25)
@@ -104,51 +104,51 @@
     <w:p w14:paraId="08A2BF43" w14:textId="77777777" w:rsidR="00AD65D0" w:rsidRPr="00064368" w:rsidRDefault="00AD65D0" w:rsidP="00B93A93">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:right="-8"/>
         <w:rPr>
           <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans" w:cs="EHUSans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9356" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3071"/>
         <w:gridCol w:w="3071"/>
         <w:gridCol w:w="3214"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00AD65D0" w:rsidRPr="008975A7" w14:paraId="58964820" w14:textId="77777777" w:rsidTr="00B93A93">
+      <w:tr w:rsidR="00AD65D0" w:rsidRPr="00EA3902" w14:paraId="58964820" w14:textId="77777777" w:rsidTr="00B93A93">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3071" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="100" w:type="nil"/>
               <w:right w:w="100" w:type="nil"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="60E1996B" w14:textId="77777777" w:rsidR="00064368" w:rsidRDefault="00064368" w:rsidP="00064368">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="245" w:lineRule="auto"/>
               <w:ind w:right="-8"/>
               <w:rPr>
                 <w:rFonts w:ascii="EHUSerif" w:hAnsi="EHUSerif" w:cs="EHUSerif"/>
                 <w:spacing w:val="-2"/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="eu-ES"/>
               </w:rPr>
             </w:pPr>
@@ -431,59 +431,58 @@
       <w:r w:rsidR="00064368" w:rsidRPr="00064368">
         <w:rPr>
           <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans" w:cs="EHUSans"/>
           <w:bCs/>
           <w:spacing w:val="-2"/>
           <w:kern w:val="1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t>PhD CANDIDATE</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9351" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2972"/>
+        <w:gridCol w:w="3256"/>
+        <w:gridCol w:w="3402"/>
         <w:gridCol w:w="2693"/>
-        <w:gridCol w:w="1843"/>
-        <w:gridCol w:w="1843"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00AD65D0" w:rsidRPr="00064368" w14:paraId="7C185F84" w14:textId="77777777" w:rsidTr="006105E9">
-[...2 lines deleted...]
-            <w:tcW w:w="2972" w:type="dxa"/>
+      <w:tr w:rsidR="00AD65D0" w:rsidRPr="00064368" w14:paraId="7C185F84" w14:textId="77777777" w:rsidTr="00B50726">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3256" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
             <w:tcMar>
               <w:top w:w="100" w:type="nil"/>
               <w:right w:w="100" w:type="nil"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="501D255E" w14:textId="1847A7B7" w:rsidR="00AD65D0" w:rsidRPr="00D504EF" w:rsidRDefault="00A84D16" w:rsidP="00D504EF">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:ind w:right="-6"/>
               <w:rPr>
                 <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans" w:cs="EHUSans"/>
                 <w:spacing w:val="-2"/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
@@ -516,91 +515,91 @@
               <w:rPr>
                 <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans" w:cs="EHUSans"/>
                 <w:spacing w:val="-2"/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> / </w:t>
             </w:r>
             <w:r w:rsidR="00064368" w:rsidRPr="00D504EF">
               <w:rPr>
                 <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans" w:cs="EHUSans"/>
                 <w:spacing w:val="-2"/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Surname(s)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6379" w:type="dxa"/>
-            <w:gridSpan w:val="3"/>
+            <w:tcW w:w="6095" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="100" w:type="nil"/>
               <w:right w:w="100" w:type="nil"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="092F7140" w14:textId="77777777" w:rsidR="00AD65D0" w:rsidRPr="00D504EF" w:rsidRDefault="00AD65D0" w:rsidP="00D504EF">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:ind w:right="-6"/>
               <w:rPr>
                 <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans" w:cs="EHUSans"/>
                 <w:spacing w:val="-2"/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AD65D0" w:rsidRPr="008975A7" w14:paraId="24849710" w14:textId="77777777" w:rsidTr="006105E9">
+      <w:tr w:rsidR="00AD65D0" w:rsidRPr="00EA3902" w14:paraId="24849710" w14:textId="77777777" w:rsidTr="00B50726">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2972" w:type="dxa"/>
+            <w:tcW w:w="3256" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
             <w:tcMar>
               <w:top w:w="100" w:type="nil"/>
               <w:right w:w="100" w:type="nil"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="4E153ECB" w14:textId="73EB065B" w:rsidR="00AD65D0" w:rsidRPr="00D504EF" w:rsidRDefault="00A84D16" w:rsidP="00D504EF">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:ind w:right="-6"/>
               <w:rPr>
                 <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans" w:cs="EHUSans"/>
                 <w:spacing w:val="-2"/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
@@ -633,784 +632,1130 @@
               <w:rPr>
                 <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans" w:cs="EHUSans"/>
                 <w:spacing w:val="-2"/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> / </w:t>
             </w:r>
             <w:r w:rsidR="00064368" w:rsidRPr="00D504EF">
               <w:rPr>
                 <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans" w:cs="EHUSans"/>
                 <w:spacing w:val="-2"/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>First Name</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6379" w:type="dxa"/>
-            <w:gridSpan w:val="3"/>
+            <w:tcW w:w="6095" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="100" w:type="nil"/>
               <w:right w:w="100" w:type="nil"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="2016C4B2" w14:textId="77777777" w:rsidR="00AD65D0" w:rsidRPr="00D504EF" w:rsidRDefault="00AD65D0" w:rsidP="00D504EF">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:ind w:right="-6"/>
               <w:rPr>
                 <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans" w:cs="EHUSans"/>
                 <w:spacing w:val="-2"/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00064368" w:rsidRPr="008975A7" w14:paraId="64F29BA1" w14:textId="77777777" w:rsidTr="00064368">
+      <w:tr w:rsidR="00B50726" w:rsidRPr="00B50726" w14:paraId="64F29BA1" w14:textId="77777777" w:rsidTr="00B50726">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
-          <w:trHeight w:val="508"/>
+          <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2972" w:type="dxa"/>
+            <w:tcW w:w="3256" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="nil"/>
+              <w:right w:w="100" w:type="nil"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="0DA415B6" w14:textId="3A72D2CC" w:rsidR="00B50726" w:rsidRPr="00D504EF" w:rsidRDefault="00B50726" w:rsidP="00064368">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:ind w:right="-6"/>
+              <w:rPr>
+                <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans" w:cs="EHUSans"/>
+                <w:spacing w:val="-2"/>
+                <w:kern w:val="1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F60D70">
+              <w:rPr>
+                <w:rFonts w:ascii="EHUSerif" w:hAnsi="EHUSerif" w:cs="EHUSans"/>
+                <w:spacing w:val="-2"/>
+                <w:kern w:val="1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="eu-ES"/>
+              </w:rPr>
+              <w:t>Generoa</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D504EF">
+              <w:rPr>
+                <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans" w:cs="EHUSans"/>
+                <w:spacing w:val="-2"/>
+                <w:kern w:val="1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> / </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans" w:cs="EHUSans"/>
+                <w:spacing w:val="-2"/>
+                <w:kern w:val="1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+              <w:t>G</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D504EF">
+              <w:rPr>
+                <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans" w:cs="EHUSans"/>
+                <w:spacing w:val="-2"/>
+                <w:kern w:val="1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+              <w:t>énero</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans" w:cs="EHUSans"/>
+                <w:spacing w:val="-2"/>
+                <w:kern w:val="1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> /</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D504EF">
+              <w:rPr>
+                <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans" w:cs="EHUSans"/>
+                <w:spacing w:val="-2"/>
+                <w:kern w:val="1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Gender</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="100" w:type="nil"/>
+              <w:right w:w="100" w:type="nil"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="41FE705F" w14:textId="222C4816" w:rsidR="00B50726" w:rsidRPr="00064368" w:rsidRDefault="00B50726" w:rsidP="00B50726">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:ind w:right="-6"/>
+              <w:rPr>
+                <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans" w:cs="EHUSans"/>
+                <w:spacing w:val="-2"/>
+                <w:kern w:val="1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00551BFF">
+              <w:rPr>
+                <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans" w:cs="EHUSans"/>
+                <w:spacing w:val="-2"/>
+                <w:kern w:val="1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="eu-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Emakumezkoa / </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D504EF">
+              <w:rPr>
+                <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans" w:cs="EHUSans"/>
+                <w:spacing w:val="-2"/>
+                <w:kern w:val="1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+              <w:t>Mujer /</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans" w:cs="EHUSans"/>
+                <w:spacing w:val="-2"/>
+                <w:kern w:val="1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D504EF">
+              <w:rPr>
+                <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans" w:cs="EHUSans"/>
+                <w:spacing w:val="-2"/>
+                <w:kern w:val="1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Female /</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6AE192DF" w14:textId="1657D120" w:rsidR="00B50726" w:rsidRPr="00064368" w:rsidRDefault="00B50726" w:rsidP="00B50726">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:ind w:right="-6"/>
+              <w:rPr>
+                <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans" w:cs="EHUSans"/>
+                <w:spacing w:val="-2"/>
+                <w:kern w:val="1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B50726" w:rsidRPr="00B50726" w14:paraId="3251BDAD" w14:textId="77777777" w:rsidTr="00B50726">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="20"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3256" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="nil"/>
+              <w:right w:w="100" w:type="nil"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="465A5566" w14:textId="77777777" w:rsidR="00B50726" w:rsidRPr="00F60D70" w:rsidRDefault="00B50726" w:rsidP="00064368">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:ind w:right="-6"/>
+              <w:rPr>
+                <w:rFonts w:ascii="EHUSerif" w:hAnsi="EHUSerif" w:cs="EHUSans"/>
+                <w:spacing w:val="-2"/>
+                <w:kern w:val="1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="eu-ES"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="100" w:type="nil"/>
+              <w:right w:w="100" w:type="nil"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="31B20ADF" w14:textId="3E2A004E" w:rsidR="00B50726" w:rsidRPr="00551BFF" w:rsidRDefault="00B50726" w:rsidP="00B50726">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:ind w:right="-6"/>
+              <w:rPr>
+                <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans" w:cs="EHUSans"/>
+                <w:spacing w:val="-2"/>
+                <w:kern w:val="1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="eu-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00551BFF">
+              <w:rPr>
+                <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans" w:cs="EHUSans"/>
+                <w:spacing w:val="-2"/>
+                <w:kern w:val="1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="eu-ES"/>
+              </w:rPr>
+              <w:t>Gizonezkoa /</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D504EF">
+              <w:rPr>
+                <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans" w:cs="EHUSans"/>
+                <w:spacing w:val="-2"/>
+                <w:kern w:val="1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Hombre /</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D504EF">
+              <w:rPr>
+                <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans" w:cs="EHUSans"/>
+                <w:spacing w:val="-2"/>
+                <w:kern w:val="1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Male /</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="128B1222" w14:textId="1ACC7BB2" w:rsidR="00B50726" w:rsidRPr="00551BFF" w:rsidRDefault="00B50726" w:rsidP="00B50726">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:ind w:right="-6"/>
+              <w:rPr>
+                <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans" w:cs="EHUSans"/>
+                <w:spacing w:val="-2"/>
+                <w:kern w:val="1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="eu-ES"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B50726" w:rsidRPr="00B50726" w14:paraId="55B73FF0" w14:textId="77777777" w:rsidTr="00B50726">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="20"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3256" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="nil"/>
+              <w:right w:w="100" w:type="nil"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="04E657A3" w14:textId="77777777" w:rsidR="00B50726" w:rsidRPr="00F60D70" w:rsidRDefault="00B50726" w:rsidP="00064368">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:ind w:right="-6"/>
+              <w:rPr>
+                <w:rFonts w:ascii="EHUSerif" w:hAnsi="EHUSerif" w:cs="EHUSans"/>
+                <w:spacing w:val="-2"/>
+                <w:kern w:val="1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="eu-ES"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="100" w:type="nil"/>
+              <w:right w:w="100" w:type="nil"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="443E082D" w14:textId="2A278EB0" w:rsidR="00B50726" w:rsidRPr="00551BFF" w:rsidRDefault="00B50726" w:rsidP="00B50726">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:ind w:right="-6"/>
+              <w:rPr>
+                <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans" w:cs="EHUSans"/>
+                <w:spacing w:val="-2"/>
+                <w:kern w:val="1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="eu-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00551BFF">
+              <w:rPr>
+                <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans" w:cs="EHUSans"/>
+                <w:spacing w:val="-2"/>
+                <w:kern w:val="1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="eu-ES"/>
+              </w:rPr>
+              <w:t>Ez binarioa /</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D504EF">
+              <w:rPr>
+                <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans" w:cs="EHUSans"/>
+                <w:spacing w:val="-2"/>
+                <w:kern w:val="1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> No binario /</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B50726">
+              <w:rPr>
+                <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans" w:cs="EHUSans"/>
+                <w:spacing w:val="-2"/>
+                <w:kern w:val="1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Non-binary /</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="13BCCE20" w14:textId="715AD22D" w:rsidR="00B50726" w:rsidRPr="00551BFF" w:rsidRDefault="00B50726" w:rsidP="00B50726">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:ind w:right="-6"/>
+              <w:rPr>
+                <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans" w:cs="EHUSans"/>
+                <w:spacing w:val="-2"/>
+                <w:kern w:val="1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="eu-ES"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B50726" w:rsidRPr="00B50726" w14:paraId="2EE7F902" w14:textId="77777777" w:rsidTr="00B50726">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="288"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3256" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="nil"/>
+              <w:right w:w="100" w:type="nil"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="721CB5F9" w14:textId="77777777" w:rsidR="00B50726" w:rsidRPr="00F60D70" w:rsidRDefault="00B50726" w:rsidP="00064368">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:ind w:right="-6"/>
+              <w:rPr>
+                <w:rFonts w:ascii="EHUSerif" w:hAnsi="EHUSerif" w:cs="EHUSans"/>
+                <w:spacing w:val="-2"/>
+                <w:kern w:val="1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="eu-ES"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="100" w:type="nil"/>
+              <w:right w:w="100" w:type="nil"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="2A82A759" w14:textId="66E532A2" w:rsidR="00B50726" w:rsidRPr="00551BFF" w:rsidRDefault="00B50726" w:rsidP="00B50726">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:ind w:right="-6"/>
+              <w:rPr>
+                <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans" w:cs="EHUSans"/>
+                <w:spacing w:val="-2"/>
+                <w:kern w:val="1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="eu-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00551BFF">
+              <w:rPr>
+                <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans" w:cs="EHUSans"/>
+                <w:spacing w:val="-2"/>
+                <w:kern w:val="1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="eu-ES"/>
+              </w:rPr>
+              <w:t>Bestelakoa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans" w:cs="EHUSans"/>
+                <w:spacing w:val="-2"/>
+                <w:kern w:val="1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="eu-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> / </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D504EF">
+              <w:rPr>
+                <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans" w:cs="EHUSans"/>
+                <w:spacing w:val="-2"/>
+                <w:kern w:val="1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+              <w:t>Otro</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans" w:cs="EHUSans"/>
+                <w:spacing w:val="-2"/>
+                <w:kern w:val="1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> / </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D504EF">
+              <w:rPr>
+                <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans" w:cs="EHUSans"/>
+                <w:spacing w:val="-2"/>
+                <w:kern w:val="1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Other</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="527DFEDA" w14:textId="409B8D25" w:rsidR="00B50726" w:rsidRPr="00551BFF" w:rsidRDefault="00B50726" w:rsidP="00B50726">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:ind w:right="-6"/>
+              <w:rPr>
+                <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans" w:cs="EHUSans"/>
+                <w:spacing w:val="-2"/>
+                <w:kern w:val="1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="eu-ES"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00064368" w:rsidRPr="00064368" w14:paraId="5F0278C0" w14:textId="77777777" w:rsidTr="00B50726">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3256" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
             <w:tcMar>
               <w:top w:w="100" w:type="nil"/>
               <w:right w:w="100" w:type="nil"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="0DA415B6" w14:textId="3A72D2CC" w:rsidR="00064368" w:rsidRPr="00D504EF" w:rsidRDefault="00064368" w:rsidP="00064368">
+          <w:p w14:paraId="4A494F8C" w14:textId="78C65C9A" w:rsidR="00064368" w:rsidRPr="00D504EF" w:rsidRDefault="00064368" w:rsidP="00064368">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:ind w:right="-6"/>
               <w:rPr>
                 <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans" w:cs="EHUSans"/>
                 <w:spacing w:val="-2"/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F60D70">
               <w:rPr>
                 <w:rFonts w:ascii="EHUSerif" w:hAnsi="EHUSerif" w:cs="EHUSans"/>
                 <w:spacing w:val="-2"/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="eu-ES"/>
               </w:rPr>
-              <w:t>Generoa</w:t>
+              <w:t>Jaioteguna</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F60D70">
+              <w:rPr>
+                <w:rFonts w:ascii="EHUSerif" w:hAnsi="EHUSerif" w:cs="EHUSans"/>
+                <w:spacing w:val="-2"/>
+                <w:kern w:val="1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00D504EF">
               <w:rPr>
                 <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans" w:cs="EHUSans"/>
                 <w:spacing w:val="-2"/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
+              <w:t>/ Fecha de nacimiento</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans" w:cs="EHUSans"/>
+                <w:spacing w:val="-2"/>
+                <w:kern w:val="1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
               <w:t xml:space="preserve"> / </w:t>
             </w:r>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
             <w:r w:rsidRPr="00D504EF">
               <w:rPr>
                 <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans" w:cs="EHUSans"/>
                 <w:spacing w:val="-2"/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
-              <w:t>énero</w:t>
-[...27 lines deleted...]
-            <w:tcW w:w="2693" w:type="dxa"/>
+              <w:t>Birth date</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6095" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="100" w:type="nil"/>
               <w:right w:w="100" w:type="nil"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="6AE192DF" w14:textId="1B7761FC" w:rsidR="00064368" w:rsidRPr="00064368" w:rsidRDefault="00064368" w:rsidP="00064368">
+          <w:p w14:paraId="797D8273" w14:textId="3E321ABB" w:rsidR="00064368" w:rsidRPr="00064368" w:rsidRDefault="00064368" w:rsidP="00064368">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:ind w:right="-6"/>
               <w:rPr>
                 <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans" w:cs="EHUSans"/>
                 <w:spacing w:val="-2"/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-                <w:lang w:val="es-ES_tradnl"/>
-[...146 lines deleted...]
-            </w:r>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00064368" w:rsidRPr="00064368" w14:paraId="5F0278C0" w14:textId="77777777" w:rsidTr="006105E9">
+      <w:tr w:rsidR="00064368" w:rsidRPr="00D504EF" w14:paraId="194E3928" w14:textId="77777777" w:rsidTr="00B50726">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2972" w:type="dxa"/>
+            <w:tcW w:w="3256" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
             <w:tcMar>
               <w:top w:w="100" w:type="nil"/>
               <w:right w:w="100" w:type="nil"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="4A494F8C" w14:textId="78C65C9A" w:rsidR="00064368" w:rsidRPr="00D504EF" w:rsidRDefault="00064368" w:rsidP="00064368">
+          <w:p w14:paraId="7CDF4B11" w14:textId="6A55598F" w:rsidR="00064368" w:rsidRPr="00D504EF" w:rsidRDefault="00064368" w:rsidP="00064368">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:ind w:right="-6"/>
               <w:rPr>
                 <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans" w:cs="EHUSans"/>
                 <w:spacing w:val="-2"/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F60D70">
               <w:rPr>
                 <w:rFonts w:ascii="EHUSerif" w:hAnsi="EHUSerif" w:cs="EHUSans"/>
                 <w:spacing w:val="-2"/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="eu-ES"/>
               </w:rPr>
-              <w:t>Jaioteguna</w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t>Jaioterria (Hiria, Herrialdea)</w:t>
             </w:r>
             <w:r w:rsidRPr="00D504EF">
               <w:rPr>
                 <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans" w:cs="EHUSans"/>
                 <w:spacing w:val="-2"/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
-              <w:t>/ Fecha de nacimiento</w:t>
+              <w:t xml:space="preserve"> / Lugar de Nacimiento (Localidad, Estado)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans" w:cs="EHUSans"/>
                 <w:spacing w:val="-2"/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
               <w:t xml:space="preserve"> / </w:t>
             </w:r>
             <w:r w:rsidRPr="00D504EF">
               <w:rPr>
                 <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans" w:cs="EHUSans"/>
                 <w:spacing w:val="-2"/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
-              <w:t>Birth date</w:t>
-[...6 lines deleted...]
-            <w:gridSpan w:val="3"/>
+              <w:t>Place of Birth</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6095" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="100" w:type="nil"/>
               <w:right w:w="100" w:type="nil"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="797D8273" w14:textId="3E321ABB" w:rsidR="00064368" w:rsidRPr="00064368" w:rsidRDefault="00064368" w:rsidP="00064368">
+          <w:p w14:paraId="1D4FCBE8" w14:textId="77777777" w:rsidR="00064368" w:rsidRPr="00D504EF" w:rsidRDefault="00064368" w:rsidP="00064368">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:ind w:right="-6"/>
               <w:rPr>
                 <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans" w:cs="EHUSans"/>
                 <w:spacing w:val="-2"/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
+                <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00064368" w:rsidRPr="00D504EF" w14:paraId="194E3928" w14:textId="77777777" w:rsidTr="006105E9">
+      <w:tr w:rsidR="00064368" w:rsidRPr="00D504EF" w14:paraId="12EBE3E1" w14:textId="77777777" w:rsidTr="00B50726">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2972" w:type="dxa"/>
+            <w:tcW w:w="3256" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
             <w:tcMar>
               <w:top w:w="100" w:type="nil"/>
               <w:right w:w="100" w:type="nil"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="7CDF4B11" w14:textId="6A55598F" w:rsidR="00064368" w:rsidRPr="00D504EF" w:rsidRDefault="00064368" w:rsidP="00064368">
+          <w:p w14:paraId="68F37E02" w14:textId="515E5110" w:rsidR="00064368" w:rsidRPr="00D504EF" w:rsidRDefault="00064368" w:rsidP="00064368">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:ind w:right="-6"/>
               <w:rPr>
                 <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans" w:cs="EHUSans"/>
                 <w:spacing w:val="-2"/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F60D70">
               <w:rPr>
                 <w:rFonts w:ascii="EHUSerif" w:hAnsi="EHUSerif" w:cs="EHUSans"/>
                 <w:spacing w:val="-2"/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="eu-ES"/>
               </w:rPr>
-              <w:t>Jaioterria (Hiria, Herrialdea)</w:t>
+              <w:t>Nazionalitatea</w:t>
             </w:r>
             <w:r w:rsidRPr="00D504EF">
               <w:rPr>
                 <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans" w:cs="EHUSans"/>
                 <w:spacing w:val="-2"/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
-              <w:t xml:space="preserve"> / Lugar de Nacimiento (Localidad, Estado)</w:t>
+              <w:t xml:space="preserve"> / Nacionalidad</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans" w:cs="EHUSans"/>
                 <w:spacing w:val="-2"/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
               <w:t xml:space="preserve"> / </w:t>
             </w:r>
             <w:r w:rsidRPr="00D504EF">
               <w:rPr>
                 <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans" w:cs="EHUSans"/>
                 <w:spacing w:val="-2"/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
-              <w:t>Place of Birth</w:t>
-[...6 lines deleted...]
-            <w:gridSpan w:val="3"/>
+              <w:t>Nationality</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6095" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="100" w:type="nil"/>
               <w:right w:w="100" w:type="nil"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="1D4FCBE8" w14:textId="77777777" w:rsidR="00064368" w:rsidRPr="00D504EF" w:rsidRDefault="00064368" w:rsidP="00064368">
+          <w:p w14:paraId="603601B2" w14:textId="77777777" w:rsidR="00064368" w:rsidRPr="00D504EF" w:rsidRDefault="00064368" w:rsidP="00064368">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:ind w:right="-6"/>
               <w:rPr>
                 <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans" w:cs="EHUSans"/>
                 <w:spacing w:val="-2"/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00064368" w:rsidRPr="00D504EF" w14:paraId="12EBE3E1" w14:textId="77777777" w:rsidTr="006105E9">
+      <w:tr w:rsidR="00064368" w:rsidRPr="00D504EF" w14:paraId="1E560649" w14:textId="77777777" w:rsidTr="00B50726">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2972" w:type="dxa"/>
+            <w:tcW w:w="3256" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
             <w:tcMar>
               <w:top w:w="100" w:type="nil"/>
               <w:right w:w="100" w:type="nil"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="68F37E02" w14:textId="515E5110" w:rsidR="00064368" w:rsidRPr="00D504EF" w:rsidRDefault="00064368" w:rsidP="00064368">
+          <w:p w14:paraId="7E91FCE3" w14:textId="77777777" w:rsidR="00064368" w:rsidRPr="00D504EF" w:rsidRDefault="00064368" w:rsidP="00064368">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:ind w:right="-6"/>
               <w:rPr>
                 <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans" w:cs="EHUSans"/>
                 <w:spacing w:val="-2"/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F60D70">
-[...9 lines deleted...]
-            </w:r>
             <w:r w:rsidRPr="00D504EF">
               <w:rPr>
                 <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans" w:cs="EHUSans"/>
                 <w:spacing w:val="-2"/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
-              <w:t xml:space="preserve"> / Nacionalidad</w:t>
-[...105 lines deleted...]
-              </w:rPr>
               <w:t>E-mail:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6379" w:type="dxa"/>
-            <w:gridSpan w:val="3"/>
+            <w:tcW w:w="6095" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="100" w:type="nil"/>
               <w:right w:w="100" w:type="nil"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="419F7B9D" w14:textId="77777777" w:rsidR="00064368" w:rsidRPr="00D504EF" w:rsidRDefault="00064368" w:rsidP="00064368">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:ind w:right="-6"/>
               <w:rPr>
                 <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans" w:cs="EHUSans"/>
                 <w:spacing w:val="-2"/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="es-ES_tradnl"/>
@@ -1432,51 +1777,51 @@
           <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans" w:cs="EHUSans"/>
           <w:spacing w:val="-2"/>
           <w:kern w:val="1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9346" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:right w:val="nil"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2825"/>
         <w:gridCol w:w="3317"/>
         <w:gridCol w:w="3204"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00AD65D0" w:rsidRPr="008975A7" w14:paraId="1DCFB35C" w14:textId="77777777" w:rsidTr="00064368">
+      <w:tr w:rsidR="00AD65D0" w:rsidRPr="00EA3902" w14:paraId="1DCFB35C" w14:textId="77777777" w:rsidTr="00064368">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2825" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="BFBFBF"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="BFBFBF"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="BFBFBF"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="BFBFBF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="100" w:type="nil"/>
               <w:right w:w="100" w:type="nil"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="460A71BE" w14:textId="5DF86645" w:rsidR="00AD65D0" w:rsidRPr="00064368" w:rsidRDefault="00064368" w:rsidP="00D504EF">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:ind w:right="-6"/>
               <w:rPr>
                 <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans" w:cs="EHUSans"/>
                 <w:spacing w:val="-2"/>
@@ -1621,57 +1966,57 @@
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans" w:cs="EHUSans"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-4"/>
           <w:kern w:val="1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9351" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="4673"/>
-        <w:gridCol w:w="4678"/>
+        <w:gridCol w:w="5098"/>
+        <w:gridCol w:w="4253"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00AD65D0" w:rsidRPr="00D504EF" w14:paraId="204AD833" w14:textId="77777777" w:rsidTr="00B93A93">
-[...2 lines deleted...]
-            <w:tcW w:w="4673" w:type="dxa"/>
+      <w:tr w:rsidR="00AD65D0" w:rsidRPr="00D504EF" w14:paraId="204AD833" w14:textId="77777777" w:rsidTr="00B50726">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5098" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
             <w:tcMar>
               <w:top w:w="100" w:type="nil"/>
               <w:right w:w="100" w:type="nil"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="2E0F24A0" w14:textId="1101D042" w:rsidR="00AD65D0" w:rsidRPr="00D504EF" w:rsidRDefault="00A84D16" w:rsidP="00D504EF">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:ind w:right="-6"/>
               <w:rPr>
                 <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans" w:cs="EHUSans"/>
                 <w:b/>
                 <w:bCs/>
                 <w:spacing w:val="-2"/>
                 <w:kern w:val="1"/>
@@ -1714,90 +2059,90 @@
                 <w:spacing w:val="-2"/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
               <w:t xml:space="preserve"> / </w:t>
             </w:r>
             <w:r w:rsidR="00064368" w:rsidRPr="00D504EF">
               <w:rPr>
                 <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans" w:cs="EHUSans"/>
                 <w:b/>
                 <w:bCs/>
                 <w:spacing w:val="-2"/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
               <w:t>UNIVERSITY OF ORIGIN</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4678" w:type="dxa"/>
+            <w:tcW w:w="4253" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="100" w:type="nil"/>
               <w:right w:w="100" w:type="nil"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="15FCDA2E" w14:textId="77777777" w:rsidR="00AD65D0" w:rsidRPr="00D504EF" w:rsidRDefault="00AD65D0" w:rsidP="00D504EF">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:ind w:right="-6"/>
               <w:rPr>
                 <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans" w:cs="EHUSans"/>
                 <w:spacing w:val="-2"/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AD65D0" w:rsidRPr="00D504EF" w14:paraId="33E74475" w14:textId="77777777" w:rsidTr="00B93A93">
+      <w:tr w:rsidR="00AD65D0" w:rsidRPr="00D504EF" w14:paraId="33E74475" w14:textId="77777777" w:rsidTr="00B50726">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4673" w:type="dxa"/>
+            <w:tcW w:w="5098" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
             <w:tcMar>
               <w:top w:w="100" w:type="nil"/>
               <w:right w:w="100" w:type="nil"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="7254ECEC" w14:textId="159DC61E" w:rsidR="00AD65D0" w:rsidRPr="00D504EF" w:rsidRDefault="00A84D16" w:rsidP="00D504EF">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:ind w:right="-6"/>
               <w:rPr>
                 <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans" w:cs="EHUSans"/>
                 <w:spacing w:val="-2"/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
@@ -1830,90 +2175,90 @@
               <w:rPr>
                 <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans" w:cs="EHUSans"/>
                 <w:spacing w:val="-2"/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
               <w:t xml:space="preserve"> / </w:t>
             </w:r>
             <w:r w:rsidR="00064368" w:rsidRPr="00D504EF">
               <w:rPr>
                 <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans" w:cs="EHUSans"/>
                 <w:spacing w:val="-2"/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
               <w:t>Doctoral programme</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4678" w:type="dxa"/>
+            <w:tcW w:w="4253" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="100" w:type="nil"/>
               <w:right w:w="100" w:type="nil"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="3F12161E" w14:textId="77777777" w:rsidR="00AD65D0" w:rsidRPr="00D504EF" w:rsidRDefault="00AD65D0" w:rsidP="00D504EF">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:ind w:right="-6"/>
               <w:rPr>
                 <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans" w:cs="EHUSans"/>
                 <w:spacing w:val="-2"/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AD65D0" w:rsidRPr="00D504EF" w14:paraId="4A8023D1" w14:textId="77777777" w:rsidTr="00B93A93">
+      <w:tr w:rsidR="00AD65D0" w:rsidRPr="00D504EF" w14:paraId="4A8023D1" w14:textId="77777777" w:rsidTr="00B50726">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4673" w:type="dxa"/>
+            <w:tcW w:w="5098" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
             <w:tcMar>
               <w:top w:w="100" w:type="nil"/>
               <w:right w:w="100" w:type="nil"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="4A3A01E3" w14:textId="669F9E7C" w:rsidR="00AD65D0" w:rsidRPr="00D504EF" w:rsidRDefault="00A84D16" w:rsidP="00D504EF">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:ind w:right="-6"/>
               <w:rPr>
                 <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans" w:cs="EHUSans"/>
                 <w:spacing w:val="-2"/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
@@ -1967,173 +2312,173 @@
               <w:rPr>
                 <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans" w:cs="EHUSans"/>
                 <w:spacing w:val="-2"/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
               <w:t xml:space="preserve"> / </w:t>
             </w:r>
             <w:r w:rsidR="00064368" w:rsidRPr="00D504EF">
               <w:rPr>
                 <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans" w:cs="EHUSans"/>
                 <w:spacing w:val="-2"/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
               <w:t>PhD Programme representative</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4678" w:type="dxa"/>
+            <w:tcW w:w="4253" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="100" w:type="nil"/>
               <w:right w:w="100" w:type="nil"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="2E6742F3" w14:textId="77777777" w:rsidR="00AD65D0" w:rsidRPr="00D504EF" w:rsidRDefault="00AD65D0" w:rsidP="00D504EF">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:ind w:right="-6"/>
               <w:rPr>
                 <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans" w:cs="EHUSans"/>
                 <w:spacing w:val="-2"/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AD65D0" w:rsidRPr="00D504EF" w14:paraId="104DEB05" w14:textId="77777777" w:rsidTr="00B93A93">
+      <w:tr w:rsidR="00AD65D0" w:rsidRPr="00D504EF" w14:paraId="104DEB05" w14:textId="77777777" w:rsidTr="00B50726">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4673" w:type="dxa"/>
+            <w:tcW w:w="5098" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
             <w:tcMar>
               <w:top w:w="100" w:type="nil"/>
               <w:right w:w="100" w:type="nil"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="30EAE3F7" w14:textId="77777777" w:rsidR="00AD65D0" w:rsidRPr="00D504EF" w:rsidRDefault="00A84D16" w:rsidP="00D504EF">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:ind w:right="-6"/>
               <w:rPr>
                 <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans" w:cs="EHUSans"/>
                 <w:spacing w:val="-2"/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D504EF">
               <w:rPr>
                 <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans" w:cs="EHUSans"/>
                 <w:spacing w:val="-2"/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
               <w:t>E-mail</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4678" w:type="dxa"/>
+            <w:tcW w:w="4253" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="100" w:type="nil"/>
               <w:right w:w="100" w:type="nil"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="3E3848CE" w14:textId="77777777" w:rsidR="00AD65D0" w:rsidRPr="00D504EF" w:rsidRDefault="00AD65D0" w:rsidP="00D504EF">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:ind w:right="-6"/>
               <w:rPr>
                 <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans" w:cs="EHUSans"/>
                 <w:spacing w:val="-2"/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AD65D0" w:rsidRPr="00D504EF" w14:paraId="10F402F7" w14:textId="77777777" w:rsidTr="00B93A93">
+      <w:tr w:rsidR="00AD65D0" w:rsidRPr="00D504EF" w14:paraId="10F402F7" w14:textId="77777777" w:rsidTr="00B50726">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4673" w:type="dxa"/>
+            <w:tcW w:w="5098" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
             <w:tcMar>
               <w:top w:w="100" w:type="nil"/>
               <w:right w:w="100" w:type="nil"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="183DCCAD" w14:textId="5E47C490" w:rsidR="00AD65D0" w:rsidRPr="00D504EF" w:rsidRDefault="00A84D16" w:rsidP="00D504EF">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:ind w:right="-6"/>
               <w:rPr>
                 <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans" w:cs="EHUSans"/>
                 <w:spacing w:val="-2"/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
@@ -2200,135 +2545,135 @@
               <w:rPr>
                 <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans" w:cs="EHUSans"/>
                 <w:spacing w:val="-2"/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
               <w:t xml:space="preserve"> / </w:t>
             </w:r>
             <w:r w:rsidR="00064368" w:rsidRPr="00D504EF">
               <w:rPr>
                 <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans" w:cs="EHUSans"/>
                 <w:spacing w:val="-2"/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
               <w:t>Thesis Supervisor</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4678" w:type="dxa"/>
+            <w:tcW w:w="4253" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="100" w:type="nil"/>
               <w:right w:w="100" w:type="nil"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="15E1C29F" w14:textId="77777777" w:rsidR="00AD65D0" w:rsidRPr="00D504EF" w:rsidRDefault="00AD65D0" w:rsidP="00D504EF">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:ind w:right="-6"/>
               <w:rPr>
                 <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans" w:cs="EHUSans"/>
                 <w:spacing w:val="-2"/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AD65D0" w:rsidRPr="00D504EF" w14:paraId="790B1E74" w14:textId="77777777" w:rsidTr="00B93A93">
+      <w:tr w:rsidR="00AD65D0" w:rsidRPr="00D504EF" w14:paraId="790B1E74" w14:textId="77777777" w:rsidTr="00B50726">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4673" w:type="dxa"/>
+            <w:tcW w:w="5098" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
             <w:tcMar>
               <w:top w:w="100" w:type="nil"/>
               <w:right w:w="100" w:type="nil"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="7C226FDB" w14:textId="77777777" w:rsidR="00AD65D0" w:rsidRPr="00D504EF" w:rsidRDefault="00A84D16" w:rsidP="00D504EF">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:ind w:right="-6"/>
               <w:rPr>
                 <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans" w:cs="EHUSans"/>
                 <w:spacing w:val="-2"/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D504EF">
               <w:rPr>
                 <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans" w:cs="EHUSans"/>
                 <w:spacing w:val="-2"/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
               <w:t>E-mail</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4678" w:type="dxa"/>
+            <w:tcW w:w="4253" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="100" w:type="nil"/>
               <w:right w:w="100" w:type="nil"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="502A1241" w14:textId="77777777" w:rsidR="00AD65D0" w:rsidRPr="00D504EF" w:rsidRDefault="00AD65D0" w:rsidP="00D504EF">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:ind w:right="-6"/>
               <w:rPr>
                 <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans" w:cs="EHUSans"/>
                 <w:spacing w:val="-2"/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="es-ES_tradnl"/>
@@ -2364,51 +2709,123 @@
     </w:p>
     <w:p w14:paraId="3185728A" w14:textId="77777777" w:rsidR="00F60D70" w:rsidRDefault="00F60D70" w:rsidP="000E5FD9">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="2132"/>
           <w:tab w:val="left" w:pos="3305"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="244" w:lineRule="auto"/>
         <w:ind w:right="-8"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="EHUSerif" w:hAnsi="EHUSerif" w:cs="EHUSerif"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-2"/>
           <w:kern w:val="1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="643CBA7F" w14:textId="28F09B60" w:rsidR="000E5FD9" w:rsidRPr="00064368" w:rsidRDefault="000E5FD9" w:rsidP="000E5FD9">
+    <w:p w14:paraId="1AAFEDD2" w14:textId="77777777" w:rsidR="00B50726" w:rsidRDefault="00B50726" w:rsidP="000E5FD9">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2132"/>
+          <w:tab w:val="left" w:pos="3305"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="244" w:lineRule="auto"/>
+        <w:ind w:right="-8"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="EHUSerif" w:hAnsi="EHUSerif" w:cs="EHUSerif"/>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3394CF26" w14:textId="77777777" w:rsidR="00B50726" w:rsidRDefault="00B50726" w:rsidP="000E5FD9">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2132"/>
+          <w:tab w:val="left" w:pos="3305"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="244" w:lineRule="auto"/>
+        <w:ind w:right="-8"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="EHUSerif" w:hAnsi="EHUSerif" w:cs="EHUSerif"/>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7ED7557D" w14:textId="77777777" w:rsidR="00B50726" w:rsidRDefault="00B50726" w:rsidP="000E5FD9">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2132"/>
+          <w:tab w:val="left" w:pos="3305"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="244" w:lineRule="auto"/>
+        <w:ind w:right="-8"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="EHUSerif" w:hAnsi="EHUSerif" w:cs="EHUSerif"/>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="643CBA7F" w14:textId="6EDBBC65" w:rsidR="000E5FD9" w:rsidRPr="00064368" w:rsidRDefault="000E5FD9" w:rsidP="000E5FD9">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="2132"/>
           <w:tab w:val="left" w:pos="3305"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="244" w:lineRule="auto"/>
         <w:ind w:right="-8"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans" w:cs="EHUSans"/>
           <w:spacing w:val="-2"/>
           <w:kern w:val="1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00064368">
         <w:rPr>
           <w:rFonts w:ascii="EHUSerif" w:hAnsi="EHUSerif" w:cs="EHUSerif"/>
           <w:b/>
           <w:bCs/>
@@ -2460,51 +2877,51 @@
           <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans" w:cs="EHUSans"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-2"/>
           <w:kern w:val="1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9346" w:type="dxa"/>
         <w:tblBorders>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4668"/>
         <w:gridCol w:w="4678"/>
       </w:tblGrid>
-      <w:tr w:rsidR="000E5FD9" w:rsidRPr="008975A7" w14:paraId="50A13572" w14:textId="77777777" w:rsidTr="00660D00">
+      <w:tr w:rsidR="000E5FD9" w:rsidRPr="00EA3902" w14:paraId="50A13572" w14:textId="77777777" w:rsidTr="00660D00">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4668" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="BFBFBF"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="BFBFBF"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="BFBFBF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:tcMar>
               <w:top w:w="100" w:type="nil"/>
               <w:right w:w="100" w:type="nil"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="00B1498C" w14:textId="77777777" w:rsidR="000E5FD9" w:rsidRPr="000E5FD9" w:rsidRDefault="000E5FD9" w:rsidP="00F60D70">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2132"/>
                 <w:tab w:val="left" w:pos="3305"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
@@ -2816,51 +3233,51 @@
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9346" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4810"/>
         <w:gridCol w:w="567"/>
         <w:gridCol w:w="425"/>
         <w:gridCol w:w="1276"/>
         <w:gridCol w:w="1134"/>
         <w:gridCol w:w="1134"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00D504EF" w:rsidRPr="008975A7" w14:paraId="77476933" w14:textId="77777777" w:rsidTr="00BC13C2">
+      <w:tr w:rsidR="00D504EF" w:rsidRPr="00EA3902" w14:paraId="77476933" w14:textId="77777777" w:rsidTr="00BC13C2">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4810" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="BFBFBF"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="BFBFBF"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="BFBFBF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:tcMar>
               <w:top w:w="100" w:type="nil"/>
               <w:right w:w="100" w:type="nil"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="1085F3B0" w14:textId="66E53DCA" w:rsidR="00034406" w:rsidRPr="009B10D7" w:rsidRDefault="00D504EF" w:rsidP="00034406">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2132"/>
                 <w:tab w:val="left" w:pos="3305"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
@@ -3703,51 +4120,51 @@
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="7163E69B" w14:textId="77777777" w:rsidR="00F84F53" w:rsidRDefault="00F84F53" w:rsidP="00B93A93">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:right="-8"/>
               <w:rPr>
                 <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans" w:cs="EHUSans"/>
                 <w:spacing w:val="-2"/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F84F53" w:rsidRPr="008975A7" w14:paraId="08170CF5" w14:textId="77777777" w:rsidTr="00BC13C2">
+      <w:tr w:rsidR="00F84F53" w:rsidRPr="00EA3902" w14:paraId="08170CF5" w14:textId="77777777" w:rsidTr="00BC13C2">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4810" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="BFBFBF"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="BFBFBF"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="BFBFBF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:tcMar>
               <w:top w:w="100" w:type="nil"/>
               <w:right w:w="100" w:type="nil"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="46548300" w14:textId="77777777" w:rsidR="00034406" w:rsidRPr="009B10D7" w:rsidRDefault="001B75D2" w:rsidP="00034406">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
@@ -3853,51 +4270,51 @@
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="100" w:type="nil"/>
               <w:right w:w="100" w:type="nil"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="2EA1967D" w14:textId="77777777" w:rsidR="00F84F53" w:rsidRPr="00064368" w:rsidRDefault="00F84F53" w:rsidP="00B93A93">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:right="-8"/>
               <w:rPr>
                 <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans" w:cs="EHUSans"/>
                 <w:spacing w:val="-2"/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F84F53" w:rsidRPr="008975A7" w14:paraId="4F143D01" w14:textId="77777777" w:rsidTr="00BC13C2">
+      <w:tr w:rsidR="00F84F53" w:rsidRPr="00EA3902" w14:paraId="4F143D01" w14:textId="77777777" w:rsidTr="00BC13C2">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4810" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="BFBFBF"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="BFBFBF"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="BFBFBF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:tcMar>
               <w:top w:w="100" w:type="nil"/>
               <w:right w:w="100" w:type="nil"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="26CE2B4F" w14:textId="23A5C124" w:rsidR="00034406" w:rsidRPr="009B10D7" w:rsidRDefault="00662AFF" w:rsidP="00034406">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
@@ -4456,97 +4873,97 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5E1AE474" w14:textId="77777777" w:rsidR="00F84F53" w:rsidRDefault="00F84F53" w:rsidP="00B93A93">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:right="-8"/>
               <w:rPr>
                 <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans" w:cs="EHUSans"/>
                 <w:spacing w:val="-2"/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="4BA5DEC0" w14:textId="77777777" w:rsidR="00A1428C" w:rsidRDefault="00A1428C"/>
     <w:p w14:paraId="355F5553" w14:textId="47CAF905" w:rsidR="00A1428C" w:rsidRDefault="00A1428C"/>
     <w:p w14:paraId="50C00BA8" w14:textId="728C19E0" w:rsidR="00FC7446" w:rsidRDefault="00FC7446"/>
-    <w:p w14:paraId="03C98B28" w14:textId="77777777" w:rsidR="00FC7446" w:rsidRDefault="00FC7446"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="8931" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2954"/>
         <w:gridCol w:w="2984"/>
         <w:gridCol w:w="2993"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00CC5697" w:rsidRPr="008975A7" w14:paraId="452F283A" w14:textId="77777777" w:rsidTr="0086058F">
+      <w:tr w:rsidR="00CC5697" w:rsidRPr="00EA3902" w14:paraId="452F283A" w14:textId="77777777" w:rsidTr="0086058F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2954" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="100" w:type="nil"/>
               <w:right w:w="100" w:type="nil"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="686E8878" w14:textId="765B4676" w:rsidR="00CC5697" w:rsidRPr="00F84F53" w:rsidRDefault="00064368" w:rsidP="00B93A93">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="245" w:lineRule="auto"/>
               <w:ind w:right="-8"/>
               <w:rPr>
                 <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans" w:cs="EHUSans"/>
                 <w:spacing w:val="-2"/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A64632">
               <w:rPr>
                 <w:rFonts w:ascii="EHUSerif" w:hAnsi="EHUSerif" w:cs="EHUSerif"/>
                 <w:spacing w:val="-2"/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="eu-ES"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Doktoregaiak unibertsitate honekin tutorekidetzan egin nahi du tesia:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2984" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="100" w:type="nil"/>
               <w:right w:w="100" w:type="nil"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="73765A21" w14:textId="261B981B" w:rsidR="00CC5697" w:rsidRPr="00064368" w:rsidRDefault="00064368" w:rsidP="00B93A93">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="245" w:lineRule="auto"/>
               <w:ind w:right="-8"/>
               <w:rPr>
                 <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans" w:cs="EHUSans"/>
                 <w:spacing w:val="-2"/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="18"/>
@@ -6496,95 +6913,95 @@
                 <w:kern w:val="1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
               <w:br/>
               <w:t>UNIVERSITY</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2845" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
             <w:tcMar>
               <w:top w:w="100" w:type="nil"/>
               <w:right w:w="100" w:type="nil"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="72A4AA1B" w14:textId="62392938" w:rsidR="00AD65D0" w:rsidRDefault="00064368" w:rsidP="00B93A93">
+          <w:p w14:paraId="72A4AA1B" w14:textId="6D6BF3CB" w:rsidR="00AD65D0" w:rsidRDefault="00064368" w:rsidP="00B93A93">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="120" w:after="120" w:line="245" w:lineRule="auto"/>
               <w:ind w:right="-8"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans" w:cs="EHUSans"/>
                 <w:b/>
                 <w:bCs/>
                 <w:spacing w:val="-2"/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009B10D7">
               <w:rPr>
                 <w:rFonts w:ascii="EHUSerif" w:hAnsi="EHUSerif" w:cs="EHUSans"/>
                 <w:b/>
                 <w:bCs/>
                 <w:spacing w:val="-2"/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
               <w:t xml:space="preserve">Euskal Herriko Unibertsitatea </w:t>
             </w:r>
-            <w:r w:rsidR="00A84D16" w:rsidRPr="009B10D7">
+            <w:r w:rsidR="00B50726">
               <w:rPr>
                 <w:rFonts w:ascii="EHUSerif" w:hAnsi="EHUSerif" w:cs="EHUSans"/>
                 <w:b/>
                 <w:bCs/>
                 <w:spacing w:val="-2"/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
-              <w:t>UPV/EHU</w:t>
+              <w:t>EHU</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="MS Mincho" w:eastAsia="MS Mincho" w:hAnsi="MS Mincho" w:cs="MS Mincho"/>
                 <w:b/>
                 <w:bCs/>
                 <w:spacing w:val="-2"/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
               <w:t xml:space="preserve"> /</w:t>
             </w:r>
             <w:r w:rsidR="009B10D7">
               <w:rPr>
                 <w:rFonts w:ascii="MS Mincho" w:eastAsia="MS Mincho" w:hAnsi="MS Mincho" w:cs="MS Mincho"/>
                 <w:b/>
                 <w:bCs/>
                 <w:spacing w:val="-2"/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
@@ -7919,51 +8336,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans" w:cs="EHUSans"/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
               <w:t>Email</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2845" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="100" w:type="nil"/>
               <w:right w:w="100" w:type="nil"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="71ACF271" w14:textId="77777777" w:rsidR="00AD65D0" w:rsidRDefault="00B7123C" w:rsidP="00B93A93">
+          <w:p w14:paraId="71ACF271" w14:textId="77777777" w:rsidR="00AD65D0" w:rsidRDefault="008822AB" w:rsidP="00B93A93">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="60" w:after="60"/>
               <w:ind w:right="-8"/>
               <w:rPr>
                 <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans" w:cs="EHUSans"/>
                 <w:spacing w:val="-2"/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r w:rsidR="00A84D16">
                 <w:rPr>
                   <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans" w:cs="EHUSans"/>
                   <w:color w:val="0563C1"/>
                   <w:spacing w:val="-2"/>
                   <w:kern w:val="1"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
@@ -8385,87 +8802,88 @@
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:right="-8"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2959"/>
         <w:gridCol w:w="2983"/>
         <w:gridCol w:w="2961"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00AD65D0" w:rsidRPr="008975A7" w14:paraId="61514999" w14:textId="77777777" w:rsidTr="00B93A93">
+      <w:tr w:rsidR="00AD65D0" w:rsidRPr="00EA3902" w14:paraId="61514999" w14:textId="77777777" w:rsidTr="00B93A93">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2959" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="100" w:type="nil"/>
               <w:right w:w="100" w:type="nil"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="7CE19AE7" w14:textId="1B03FE38" w:rsidR="00AD65D0" w:rsidRPr="00FC7446" w:rsidRDefault="00A84D16" w:rsidP="00B93A93">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="245" w:lineRule="auto"/>
               <w:ind w:right="-8"/>
               <w:rPr>
                 <w:rFonts w:ascii="EHUSerif" w:hAnsi="EHUSerif" w:cs="EHUSerif"/>
                 <w:spacing w:val="-2"/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="eu-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FC7446">
               <w:rPr>
                 <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans" w:cs="EHUSans"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:br w:type="page"/>
             </w:r>
             <w:r w:rsidR="00FC7446" w:rsidRPr="0023339B">
               <w:rPr>
                 <w:rFonts w:ascii="EHUSerif" w:hAnsi="EHUSerif" w:cs="EHUSerif"/>
                 <w:spacing w:val="-2"/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="eu-ES"/>
               </w:rPr>
               <w:t>Tutorekidetzan egiteko tesi proiektuari buruzko informazioa:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2983" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="100" w:type="nil"/>
               <w:right w:w="100" w:type="nil"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="7600949D" w14:textId="49C63545" w:rsidR="00FC7446" w:rsidRPr="00FC7446" w:rsidRDefault="00FC7446" w:rsidP="00B93A93">
             <w:pPr>
@@ -10630,108 +11048,165 @@
               <w:top w:w="100" w:type="nil"/>
               <w:right w:w="100" w:type="nil"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="7C14EFE3" w14:textId="77777777" w:rsidR="00AD65D0" w:rsidRDefault="00AD65D0" w:rsidP="00B93A93">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="245" w:lineRule="auto"/>
               <w:ind w:right="-8"/>
               <w:rPr>
                 <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans" w:cs="EHUSans"/>
                 <w:spacing w:val="-2"/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="290E7D5A" w14:textId="35574D6E" w:rsidR="00F84F53" w:rsidRPr="00634CA5" w:rsidRDefault="00A84D16" w:rsidP="00B93A93">
+    <w:p w14:paraId="69F69002" w14:textId="77777777" w:rsidR="00B50726" w:rsidRDefault="00B50726" w:rsidP="00B93A93">
+      <w:pPr>
+        <w:pStyle w:val="Textoindependiente"/>
+        <w:kinsoku w:val="0"/>
+        <w:overflowPunct w:val="0"/>
+        <w:ind w:right="-8"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans" w:cs="EHUSans"/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="1"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0F5FF43C" w14:textId="77777777" w:rsidR="00B50726" w:rsidRDefault="00B50726" w:rsidP="00B93A93">
+      <w:pPr>
+        <w:pStyle w:val="Textoindependiente"/>
+        <w:kinsoku w:val="0"/>
+        <w:overflowPunct w:val="0"/>
+        <w:ind w:right="-8"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="EHUSerif" w:hAnsi="EHUSerif"/>
+          <w:i w:val="0"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2348671B" w14:textId="77777777" w:rsidR="00B50726" w:rsidRDefault="00B50726" w:rsidP="00B93A93">
+      <w:pPr>
+        <w:pStyle w:val="Textoindependiente"/>
+        <w:kinsoku w:val="0"/>
+        <w:overflowPunct w:val="0"/>
+        <w:ind w:right="-8"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="EHUSerif" w:hAnsi="EHUSerif"/>
+          <w:i w:val="0"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="72CEC61D" w14:textId="25F7A4B5" w:rsidR="00B50726" w:rsidRDefault="00B50726" w:rsidP="00B93A93">
+      <w:pPr>
+        <w:pStyle w:val="Textoindependiente"/>
+        <w:kinsoku w:val="0"/>
+        <w:overflowPunct w:val="0"/>
+        <w:ind w:right="-8"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="EHUSerif" w:hAnsi="EHUSerif"/>
+          <w:i w:val="0"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="287676D1" w14:textId="77777777" w:rsidR="00B50726" w:rsidRDefault="00B50726" w:rsidP="00B93A93">
+      <w:pPr>
+        <w:pStyle w:val="Textoindependiente"/>
+        <w:kinsoku w:val="0"/>
+        <w:overflowPunct w:val="0"/>
+        <w:ind w:right="-8"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="EHUSerif" w:hAnsi="EHUSerif"/>
+          <w:i w:val="0"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="290E7D5A" w14:textId="2BA84E40" w:rsidR="00F84F53" w:rsidRPr="00634CA5" w:rsidRDefault="00F84F53" w:rsidP="00B93A93">
       <w:pPr>
         <w:pStyle w:val="Textoindependiente"/>
         <w:kinsoku w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:ind w:right="-8"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...18 lines deleted...]
-      <w:r w:rsidR="00F84F53" w:rsidRPr="00634CA5">
+      <w:r w:rsidRPr="00634CA5">
         <w:rPr>
           <w:rFonts w:ascii="EHUSerif" w:hAnsi="EHUSerif"/>
           <w:i w:val="0"/>
           <w:spacing w:val="-2"/>
           <w:w w:val="110"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>AURREIKUSITAKO IKERKETA EGONALDIAK</w:t>
       </w:r>
-      <w:r w:rsidR="00F84F53" w:rsidRPr="00634CA5">
+      <w:r w:rsidRPr="00634CA5">
         <w:rPr>
           <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
           <w:i w:val="0"/>
           <w:spacing w:val="-2"/>
           <w:w w:val="110"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00A1428C" w:rsidRPr="00634CA5">
         <w:rPr>
           <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
           <w:i w:val="0"/>
           <w:spacing w:val="-2"/>
           <w:w w:val="110"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidR="00F84F53" w:rsidRPr="00634CA5">
+      <w:r w:rsidRPr="00634CA5">
         <w:rPr>
           <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
           <w:i w:val="0"/>
           <w:spacing w:val="-2"/>
           <w:w w:val="110"/>
         </w:rPr>
         <w:t>ESTANCIAS DE INVESTIGACIÓN PREVISTAS</w:t>
       </w:r>
       <w:r w:rsidR="00634CA5" w:rsidRPr="00634CA5">
         <w:rPr>
           <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
           <w:i w:val="0"/>
           <w:spacing w:val="-2"/>
           <w:w w:val="110"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidR="00634CA5" w:rsidRPr="00634CA5">
         <w:rPr>
           <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:spacing w:val="-2"/>
           <w:w w:val="110"/>
         </w:rPr>
@@ -10747,51 +11222,51 @@
         <w:rPr>
           <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="567" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2779"/>
         <w:gridCol w:w="2983"/>
         <w:gridCol w:w="2885"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00F84F53" w:rsidRPr="008975A7" w14:paraId="55A55D76" w14:textId="77777777" w:rsidTr="00893E21">
+      <w:tr w:rsidR="00F84F53" w:rsidRPr="00EA3902" w14:paraId="55A55D76" w14:textId="77777777" w:rsidTr="00893E21">
         <w:trPr>
           <w:trHeight w:val="470"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2779" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="09FB0C2B" w14:textId="24B0B51A" w:rsidR="00F84F53" w:rsidRPr="00634CA5" w:rsidRDefault="00634CA5" w:rsidP="00B93A93">
             <w:pPr>
               <w:pStyle w:val="Textoindependiente"/>
               <w:kinsoku w:val="0"/>
               <w:overflowPunct w:val="0"/>
               <w:spacing w:line="245" w:lineRule="auto"/>
               <w:ind w:right="-8"/>
               <w:rPr>
                 <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
                 <w:b w:val="0"/>
                 <w:i w:val="0"/>
                 <w:spacing w:val="-2"/>
                 <w:w w:val="110"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B93A93">
@@ -17904,144 +18379,71 @@
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:right="-8"/>
         <w:rPr>
           <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans" w:cs="EHUSans"/>
           <w:kern w:val="1"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans" w:cs="EHUSans"/>
           <w:kern w:val="1"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="13BFD69C" w14:textId="06E1C58D" w:rsidR="00AD65D0" w:rsidRPr="00CB133B" w:rsidRDefault="00B93A93" w:rsidP="00B93A93">
+    <w:p w14:paraId="4198D346" w14:textId="6459CD92" w:rsidR="008821D6" w:rsidRDefault="008821D6" w:rsidP="00B93A93">
       <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:before="223"/>
         <w:ind w:right="-8"/>
         <w:jc w:val="center"/>
-        <w:rPr>
-[...19 lines deleted...]
-      <w:r w:rsidR="00A84D16" w:rsidRPr="00CB133B">
         <w:rPr>
           <w:rFonts w:ascii="EHUSerif" w:hAnsi="EHUSerif" w:cs="EHUSerif"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...56 lines deleted...]
-      </w:r>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="4198D346" w14:textId="77777777" w:rsidR="008821D6" w:rsidRDefault="008821D6" w:rsidP="00B93A93">
+    <w:p w14:paraId="643054C5" w14:textId="77777777" w:rsidR="00B50726" w:rsidRDefault="00B50726" w:rsidP="00B93A93">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="223"/>
         <w:ind w:right="-8"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans" w:cs="EHUSans"/>
           <w:kern w:val="1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="7229" w:type="dxa"/>
         <w:tblInd w:w="1421" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:right w:val="nil"/>
@@ -18072,50 +18474,51 @@
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:ind w:right="-8"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans" w:cs="EHUSans"/>
                 <w:spacing w:val="-2"/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CC2CFD">
               <w:rPr>
                 <w:rFonts w:ascii="EHUSerif" w:hAnsi="EHUSerif" w:cs="EHUSans"/>
                 <w:spacing w:val="2"/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="eu-ES"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Doktoregaia</w:t>
             </w:r>
             <w:r w:rsidRPr="00CC2CFD">
               <w:rPr>
                 <w:rFonts w:ascii="EHUSerif" w:hAnsi="EHUSerif" w:cs="EHUSans"/>
                 <w:spacing w:val="2"/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans" w:cs="EHUSans"/>
                 <w:spacing w:val="2"/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
               <w:t xml:space="preserve">/ </w:t>
             </w:r>
             <w:r>
@@ -20301,2657 +20704,290 @@
                 <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans" w:cs="EHUSans"/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
               <w:t xml:space="preserve"> / Fecha / Date:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="57437879" w14:textId="77777777" w:rsidR="008821D6" w:rsidRDefault="008821D6" w:rsidP="00B93A93">
       <w:pPr>
         <w:ind w:right="-8"/>
         <w:rPr>
           <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans" w:cs="EHUSans"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p w14:paraId="52719C0A" w14:textId="77777777" w:rsidR="008821D6" w:rsidRDefault="008821D6" w:rsidP="00B93A93">
       <w:pPr>
         <w:ind w:right="-8"/>
         <w:rPr>
           <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans" w:cs="EHUSans"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6B7BFC8E" w14:textId="77777777" w:rsidR="00B93A93" w:rsidRDefault="00B93A93" w:rsidP="00B93A93">
-[...25 lines deleted...]
-    <w:p w14:paraId="0E94B406" w14:textId="02D9FF2A" w:rsidR="00AD65D0" w:rsidRPr="00CB133B" w:rsidRDefault="00A84D16" w:rsidP="00CB133B">
+    <w:p w14:paraId="66DE332C" w14:textId="77777777" w:rsidR="00B50726" w:rsidRDefault="00B50726" w:rsidP="00CB133B">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="223"/>
         <w:ind w:right="-8"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans" w:cs="EHUSans"/>
           <w:b/>
+          <w:bCs/>
           <w:kern w:val="1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CB133B">
+    </w:p>
+    <w:p w14:paraId="33307088" w14:textId="77777777" w:rsidR="00B50726" w:rsidRDefault="00B50726" w:rsidP="00CB133B">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:before="223"/>
+        <w:ind w:right="-8"/>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="EHUSerif" w:hAnsi="EHUSerif" w:cs="EHUSerif"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...68 lines deleted...]
-      </w:r>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="79CAF4F6" w14:textId="77777777" w:rsidR="00AD65D0" w:rsidRDefault="00AD65D0" w:rsidP="00B93A93">
+    <w:p w14:paraId="11E4EDE1" w14:textId="77777777" w:rsidR="00B50726" w:rsidRDefault="00B50726" w:rsidP="00CB133B">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:spacing w:before="92" w:line="244" w:lineRule="auto"/>
-[...171 lines deleted...]
-        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:before="223"/>
         <w:ind w:right="-8"/>
         <w:jc w:val="center"/>
-        <w:rPr>
-[...37 lines deleted...]
-      <w:r w:rsidR="00A84D16" w:rsidRPr="00CC2CFD">
         <w:rPr>
           <w:rFonts w:ascii="EHUSerif" w:hAnsi="EHUSerif" w:cs="EHUSerif"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
-        <w:t>Onespena</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00A84D16" w:rsidRPr="00CB133B">
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="433FEFFF" w14:textId="77777777" w:rsidR="00B50726" w:rsidRDefault="00B50726" w:rsidP="00CB133B">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:before="223"/>
+        <w:ind w:right="-8"/>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="EHUSerif" w:hAnsi="EHUSerif" w:cs="EHUSerif"/>
-          <w:b/>
-[...53 lines deleted...]
-          <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans" w:cs="EHUSans"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
-        <w:t>–</w:t>
-[...35 lines deleted...]
-        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:tbl>
-[...1996 lines deleted...]
-    <w:p w14:paraId="6DBB01E8" w14:textId="26F5F844" w:rsidR="008975A7" w:rsidRPr="008975A7" w:rsidRDefault="008975A7" w:rsidP="008975A7">
+    <w:p w14:paraId="6DBB01E8" w14:textId="49C17BAD" w:rsidR="008975A7" w:rsidRPr="008975A7" w:rsidRDefault="008975A7" w:rsidP="008975A7">
       <w:pPr>
         <w:pStyle w:val="Piedepgina"/>
         <w:ind w:right="567"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:color w:val="E7E6E6" w:themeColor="background2"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008975A7">
         <w:rPr>
           <w:color w:val="E7E6E6" w:themeColor="background2"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t>Azken eguneraketa / última actualización / last update: 2026.02.24</w:t>
+        <w:t>Azken eguneraketa / última actualización / last update: 2026.</w:t>
+      </w:r>
+      <w:r w:rsidR="00B50726">
+        <w:rPr>
+          <w:color w:val="E7E6E6" w:themeColor="background2"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>06.03</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="008975A7" w:rsidRPr="008975A7" w:rsidSect="008975A7">
-      <w:headerReference w:type="default" r:id="rId13"/>
+      <w:headerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:w="11900" w:h="16840"/>
       <w:pgMar w:top="1824" w:right="559" w:bottom="816" w:left="1418" w:header="552" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:noEndnote/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="24767553" w14:textId="77777777" w:rsidR="00B7123C" w:rsidRDefault="00B7123C" w:rsidP="00CC5697">
+    <w:p w14:paraId="1119A6A7" w14:textId="77777777" w:rsidR="008822AB" w:rsidRDefault="008822AB" w:rsidP="00CC5697">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1017B7F0" w14:textId="77777777" w:rsidR="00B7123C" w:rsidRDefault="00B7123C" w:rsidP="00CC5697">
+    <w:p w14:paraId="4A4D6B82" w14:textId="77777777" w:rsidR="008822AB" w:rsidRDefault="008822AB" w:rsidP="00CC5697">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="A00002EF" w:usb1="4000207B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20002A87" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="EHUSerif">
     <w:panose1 w:val="02000503050000020004"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800000A7" w:usb1="4000004A" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="EHUSans">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="80000027" w:usb1="4000004A" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="33B41CB7" w14:textId="77777777" w:rsidR="00B7123C" w:rsidRDefault="00B7123C" w:rsidP="00CC5697">
+    <w:p w14:paraId="3D512649" w14:textId="77777777" w:rsidR="008822AB" w:rsidRDefault="008822AB" w:rsidP="00CC5697">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="65716546" w14:textId="77777777" w:rsidR="00B7123C" w:rsidRDefault="00B7123C" w:rsidP="00CC5697">
+    <w:p w14:paraId="60CDC69F" w14:textId="77777777" w:rsidR="008822AB" w:rsidRDefault="008822AB" w:rsidP="00CC5697">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:p w14:paraId="6FF66F26" w14:textId="5CB9DFFF" w:rsidR="00F60D70" w:rsidRPr="00A1428C" w:rsidRDefault="008975A7" w:rsidP="008975A7">
     <w:pPr>
       <w:pStyle w:val="Encabezado"/>
       <w:ind w:hanging="284"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="61D322FD" wp14:editId="18D5D5D2">
           <wp:extent cx="1388962" cy="598808"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
-          <wp:docPr id="8" name="Imagen 8"/>
+          <wp:docPr id="5" name="Imagen 5"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="5" name="EHU_ikastegiak_DOKTOREGO_ESKOLA_positiboa_zuribeltz_baxua.png"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1414350" cy="609753"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
@@ -23021,83 +21057,87 @@
     <w:rsid w:val="0023339B"/>
     <w:rsid w:val="0025280B"/>
     <w:rsid w:val="002A66F2"/>
     <w:rsid w:val="00355BF7"/>
     <w:rsid w:val="00356A06"/>
     <w:rsid w:val="004235B7"/>
     <w:rsid w:val="004B6F4E"/>
     <w:rsid w:val="00551BFF"/>
     <w:rsid w:val="006105E9"/>
     <w:rsid w:val="00634CA5"/>
     <w:rsid w:val="00660D00"/>
     <w:rsid w:val="00662AFF"/>
     <w:rsid w:val="006B0492"/>
     <w:rsid w:val="006B2977"/>
     <w:rsid w:val="006D0B2D"/>
     <w:rsid w:val="00702256"/>
     <w:rsid w:val="00714635"/>
     <w:rsid w:val="00765066"/>
     <w:rsid w:val="007B5E43"/>
     <w:rsid w:val="007F53FE"/>
     <w:rsid w:val="00825E39"/>
     <w:rsid w:val="0086058F"/>
     <w:rsid w:val="008730B9"/>
     <w:rsid w:val="0087762E"/>
     <w:rsid w:val="008821D6"/>
+    <w:rsid w:val="008822AB"/>
     <w:rsid w:val="00893E21"/>
     <w:rsid w:val="008975A7"/>
     <w:rsid w:val="008A1019"/>
     <w:rsid w:val="008D5BEA"/>
     <w:rsid w:val="008F198B"/>
     <w:rsid w:val="009833DA"/>
     <w:rsid w:val="009B10D7"/>
     <w:rsid w:val="009D16B8"/>
     <w:rsid w:val="00A1428C"/>
     <w:rsid w:val="00A57308"/>
     <w:rsid w:val="00A64632"/>
     <w:rsid w:val="00A83FFB"/>
     <w:rsid w:val="00A84D16"/>
     <w:rsid w:val="00AD5E9C"/>
     <w:rsid w:val="00AD65D0"/>
+    <w:rsid w:val="00B50726"/>
     <w:rsid w:val="00B534BB"/>
     <w:rsid w:val="00B7123C"/>
     <w:rsid w:val="00B763FD"/>
     <w:rsid w:val="00B93A93"/>
     <w:rsid w:val="00BC13C2"/>
     <w:rsid w:val="00C7588F"/>
     <w:rsid w:val="00C805E2"/>
     <w:rsid w:val="00C915E5"/>
     <w:rsid w:val="00CB133B"/>
     <w:rsid w:val="00CC2CFD"/>
     <w:rsid w:val="00CC5697"/>
     <w:rsid w:val="00D06C9D"/>
     <w:rsid w:val="00D504EF"/>
     <w:rsid w:val="00D835B5"/>
+    <w:rsid w:val="00D84B57"/>
     <w:rsid w:val="00DD27AB"/>
     <w:rsid w:val="00DE6CBD"/>
     <w:rsid w:val="00DF7377"/>
     <w:rsid w:val="00E638EF"/>
+    <w:rsid w:val="00EA3902"/>
     <w:rsid w:val="00F02ADB"/>
     <w:rsid w:val="00F21E33"/>
     <w:rsid w:val="00F60D70"/>
     <w:rsid w:val="00F84F53"/>
     <w:rsid w:val="00FC6FDF"/>
     <w:rsid w:val="00FC7446"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="es-ES"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
@@ -23732,55 +21772,55 @@
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TextodegloboCar">
     <w:name w:val="Texto de globo Car"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:link w:val="Textodeglobo"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="009D16B8"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:international.doke@ehu.eus" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:international.doke@ehu.eus" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -24043,81 +22083,81 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F6A6846C-C7DF-C945-8C73-AEC51EBFA6A5}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AEAF8430-6870-8740-B77E-87D555F3A38A}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>7</Pages>
-[...1 lines deleted...]
-  <Characters>9018</Characters>
+  <Pages>6</Pages>
+  <Words>1500</Words>
+  <Characters>8252</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>75</Lines>
-  <Paragraphs>21</Paragraphs>
+  <Lines>68</Lines>
+  <Paragraphs>19</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Solicitud cotutela - Application cotutelle - Tutorekidetza eskaera</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>UPV-EHU</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>10636</CharactersWithSpaces>
+  <CharactersWithSpaces>9733</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Solicitud cotutela - Application cotutelle - Tutorekidetza eskaera</dc:title>
   <dc:subject/>
   <dc:creator>ep + A Vallejo</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>