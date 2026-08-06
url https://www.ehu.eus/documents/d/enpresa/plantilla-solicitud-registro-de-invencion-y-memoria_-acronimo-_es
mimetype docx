--- v0 (2026-03-04)
+++ v1 (2026-08-06)
@@ -350,72 +350,70 @@
           <w:wAfter w:w="2069" w:type="dxa"/>
           <w:cantSplit/>
           <w:trHeight w:val="467"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7073" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6" w:themeFill="accent1" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="795B074B" w14:textId="16B20441" w:rsidR="005D0F4B" w:rsidRPr="00F92BDF" w:rsidRDefault="005D0F4B" w:rsidP="009E1A17">
             <w:pPr>
               <w:ind w:right="-568"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="005D0F4B">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
               <w:t>II</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
               <w:t>i</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="005D0F4B">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
               <w:t>. PALABRAS CLAVE PARA BÚSQUEDAS EN BASES DE DATOS</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005D0F4B" w:rsidRPr="00D3475F" w14:paraId="1D844354" w14:textId="77777777" w:rsidTr="009E1A17">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
@@ -2097,51 +2095,51 @@
                 <w:bCs/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>i</w:t>
             </w:r>
             <w:r w:rsidR="00E260C7" w:rsidRPr="00E260C7">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>nvención?</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00FC4FDE" w14:paraId="2287160D" w14:textId="77777777" w:rsidTr="000E76A1">
         <w:trPr>
           <w:trHeight w:val="564"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9067" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="67238D62" w14:textId="71AF0376" w:rsidR="00455E00" w:rsidRDefault="006A389B" w:rsidP="00455E00">
+          <w:p w14:paraId="67238D62" w14:textId="71AF0376" w:rsidR="00455E00" w:rsidRDefault="004266D4" w:rsidP="00455E00">
             <w:pPr>
               <w:ind w:left="360" w:right="-30"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cs="Times New Roman"/>
                   <w:b/>
                   <w:bCs/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="120592879"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
@@ -2163,51 +2161,51 @@
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00FC4FDE" w:rsidRPr="00455E00">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Sí</w:t>
             </w:r>
             <w:r w:rsidR="00455E00" w:rsidRPr="00455E00">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">       </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="18CD9984" w14:textId="68BF0D4C" w:rsidR="00FC4FDE" w:rsidRPr="00E260C7" w:rsidRDefault="006A389B" w:rsidP="000E76A1">
+          <w:p w14:paraId="18CD9984" w14:textId="68BF0D4C" w:rsidR="00FC4FDE" w:rsidRPr="00E260C7" w:rsidRDefault="004266D4" w:rsidP="000E76A1">
             <w:pPr>
               <w:ind w:left="360" w:right="-30"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cs="Times New Roman"/>
                   <w:b/>
                   <w:bCs/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="183572217"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
@@ -3809,59 +3807,57 @@
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D3475F">
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Fdo.:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4673" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0BCE7437" w14:textId="77777777" w:rsidR="00E260C7" w:rsidRPr="00D3475F" w:rsidRDefault="00E260C7" w:rsidP="007E0305">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00D3475F">
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>VºBº</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E260C7" w14:paraId="231B1160" w14:textId="77777777" w:rsidTr="008B280B">
         <w:trPr>
           <w:trHeight w:val="1419"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4672" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4D08BAF9" w14:textId="77777777" w:rsidR="00E260C7" w:rsidRDefault="00E260C7" w:rsidP="007E0305">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4673" w:type="dxa"/>
@@ -10907,60 +10903,58 @@
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
       <w:tr w:rsidR="00894090" w:rsidRPr="00D3475F" w14:paraId="586C10DE" w14:textId="77777777" w:rsidTr="002239B4">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="113"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6648" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4975FB39" w14:textId="1AFFE6F0" w:rsidR="00894090" w:rsidRPr="002239B4" w:rsidRDefault="00894090" w:rsidP="002239B4">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Descarbonización</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:bCs/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:id w:val="457536305"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="1275" w:type="dxa"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="4E33A4A1" w14:textId="07F6293F" w:rsidR="00894090" w:rsidRDefault="00946766" w:rsidP="002239B4">
                 <w:pPr>
@@ -15229,52 +15223,50 @@
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>IX</w:t>
             </w:r>
             <w:r w:rsidR="00436DB5">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidR="006A389B">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>F</w:t>
             </w:r>
-            <w:bookmarkStart w:id="1" w:name="_GoBack"/>
-            <w:bookmarkEnd w:id="1"/>
             <w:r w:rsidR="00436DB5">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
             <w:r w:rsidR="00691097">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Si s</w:t>
             </w:r>
             <w:r w:rsidR="00D26B68" w:rsidRPr="00213AB7">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>e ha contactado con alguna empresa para su posible explotación</w:t>
             </w:r>
           </w:p>
@@ -15632,51 +15624,51 @@
                           <a:round/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                         <a:extLst>
                           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                               <a:noFill/>
                             </a14:hiddenFill>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock">
+          <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex">
             <w:pict>
               <v:line w14:anchorId="7C7106F2" id="Line 10" o:spid="_x0000_s1026" style="position:absolute;z-index:251664384;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" from="0,.9pt" to="459pt,.9pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBXMZ4jEwIAACkEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8GO2jAQvVfqP1i+QxI2UIgIqyqBXmiL&#10;tNsPMLZDrDq2ZRsCqvrvHRuC2PZSVc3BGXvGz2/mzSyfz51EJ26d0KrE2TjFiCuqmVCHEn973Yzm&#10;GDlPFCNSK17iC3f4efX+3bI3BZ/oVkvGLQIQ5YrelLj13hRJ4mjLO+LG2nAFzkbbjnjY2kPCLOkB&#10;vZPJJE1nSa8tM1ZT7hyc1lcnXkX8puHUf20axz2SJQZuPq42rvuwJqslKQ6WmFbQGw3yDyw6IhQ8&#10;eoeqiSfoaMUfUJ2gVjvd+DHVXaKbRlAec4BssvS3bF5aYnjMBYrjzL1M7v/B0i+nnUWClXiBkSId&#10;SLQViqMslqY3roCISu1sSI6e1YvZavrdIaWrlqgDjxRfLwbuZaGYyZsrYeMMPLDvP2sGMeTodazT&#10;ubFdgIQKoHOU43KXg589onA4nU8WTymoRgdfQorhorHOf+K6Q8EosQTSEZicts4HIqQYQsI7Sm+E&#10;lFFtqVAP6U4n03jBaSlYcIYwZw/7Slp0IqFf4hezAs9jmNVHxSJYywlb32xPhLza8LhUAQ9SATo3&#10;69oQPxbpYj1fz/NRPpmtR3la16OPmyofzTbZh2n9VFdVnf0M1LK8aAVjXAV2Q3Nm+d+JfxuTa1vd&#10;2/NehuQteqwXkB3+kXTUMsgXpskVe80uOztoDP0Yg2+zExr+cQ/244SvfgEAAP//AwBQSwMEFAAG&#10;AAgAAAAhAJ9DGRfYAAAABAEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwkAQhu8mvsNmTLwQ2QKJ&#10;wdotMUJvXESN16E7tA3d2dJdoPL0jF70+M0/+eebbDG4Vp2oD41nA5NxAoq49LbhysDHe/EwBxUi&#10;ssXWMxn4pgCL/PYmw9T6M7/RaRMrJSUcUjRQx9ilWoeyJodh7DtiyXa+dxgF+0rbHs9S7lo9TZJH&#10;7bBhuVBjR681lfvN0RkIxScdisuoHCVfs8rT9LBcr9CY+7vh5RlUpCH+LcOPvqhDLk5bf2QbVGtA&#10;HokyFX0JnyZz4e0v6zzT/+XzKwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBXMZ4jEwIA&#10;ACkEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCfQxkX&#10;2AAAAAQBAAAPAAAAAAAAAAAAAAAAAG0EAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;cgUAAAAA&#10;"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="5AAD9BF6" w14:textId="3CA8F715" w:rsidR="00712205" w:rsidRPr="00FF7284" w:rsidRDefault="00712205" w:rsidP="00293B24">
       <w:pPr>
         <w:pStyle w:val="Textoindependiente"/>
         <w:spacing w:before="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:iCs/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FF7284">
         <w:rPr>
           <w:iCs/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Una vez una vez firmada la Solicitud por todos los inventores</w:t>
       </w:r>
       <w:r w:rsidR="00FA490B" w:rsidRPr="00FF7284">
@@ -15717,152 +15709,181 @@
         </w:rPr>
         <w:t>Técnica</w:t>
       </w:r>
       <w:r w:rsidR="00AE326B">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidR="00EB721B" w:rsidRPr="00D3475F">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> de </w:t>
       </w:r>
       <w:r w:rsidR="00FA490B">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Transferencia</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27A647AD" w14:textId="654E8E4B" w:rsidR="00EB721B" w:rsidRPr="00D3475F" w:rsidRDefault="00D3475F" w:rsidP="00293B24">
+    <w:p w14:paraId="27A647AD" w14:textId="5C44D89E" w:rsidR="00EB721B" w:rsidRPr="00D3475F" w:rsidRDefault="00D3475F" w:rsidP="00293B24">
       <w:pPr>
         <w:ind w:left="851"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Emma Sainz Arza</w:t>
       </w:r>
       <w:r w:rsidR="00AE326B">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>/Maria Jose Rodriguez Tojo</w:t>
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidR="004F3F3F">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Paula Isasi Calvo</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6DD76F15" w14:textId="77777777" w:rsidR="00C11325" w:rsidRDefault="00EB721B" w:rsidP="00293B24">
+    <w:p w14:paraId="769DEDA0" w14:textId="6CE7360D" w:rsidR="004F3F3F" w:rsidRDefault="00EB721B" w:rsidP="004F3F3F">
       <w:pPr>
         <w:ind w:left="851"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D3475F">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Teléfono:</w:t>
       </w:r>
       <w:r w:rsidRPr="00D3475F">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> +34 94 601 2</w:t>
       </w:r>
       <w:r w:rsidR="00C74616" w:rsidRPr="00D3475F">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>203</w:t>
       </w:r>
-      <w:r w:rsidR="00583EC2">
+      <w:r w:rsidR="004F3F3F">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> / 3522</w:t>
+        <w:t xml:space="preserve"> / 5562</w:t>
       </w:r>
+      <w:bookmarkStart w:id="1" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p w14:paraId="723A91D4" w14:textId="391BAE08" w:rsidR="0048320D" w:rsidRDefault="00EB721B" w:rsidP="00293B24">
       <w:pPr>
         <w:ind w:left="851"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D3475F">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>E-mail:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="766E9998" w14:textId="55D72F7B" w:rsidR="0048320D" w:rsidRPr="0048320D" w:rsidRDefault="006A389B" w:rsidP="00293B24">
+    <w:p w14:paraId="766E9998" w14:textId="4E367063" w:rsidR="0048320D" w:rsidRDefault="004266D4" w:rsidP="00293B24">
       <w:pPr>
         <w:ind w:left="851"/>
         <w:jc w:val="center"/>
         <w:rPr>
+          <w:rStyle w:val="Hipervnculo"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r w:rsidR="0048320D" w:rsidRPr="0048320D">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:b/>
             <w:bCs/>
           </w:rPr>
           <w:t>mariaemma.sainz@ehu.eus</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="1E08EE10" w14:textId="1C2EB070" w:rsidR="00FA490B" w:rsidRDefault="006A389B" w:rsidP="00293B24">
+    <w:p w14:paraId="198258FD" w14:textId="143C21AD" w:rsidR="004F3F3F" w:rsidRPr="0048320D" w:rsidRDefault="004F3F3F" w:rsidP="00293B24">
+      <w:pPr>
+        <w:ind w:left="851"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hipervnculo"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>paula.isasi@ehu.eus</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E08EE10" w14:textId="1C2EB070" w:rsidR="00FA490B" w:rsidRDefault="004266D4" w:rsidP="00293B24">
       <w:pPr>
         <w:ind w:left="851"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r w:rsidR="00D3475F" w:rsidRPr="00164F38">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:b/>
             <w:bCs/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:t>iproperty.otri@ehu.eus</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00FA490B" w:rsidRPr="00D3475F">
         <w:rPr>
           <w:noProof/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
@@ -15904,98 +15925,98 @@
                           <a:round/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                         <a:extLst>
                           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                               <a:noFill/>
                             </a14:hiddenFill>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock">
+          <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex">
             <w:pict>
               <v:line w14:anchorId="23F15D01" id="Line 11" o:spid="_x0000_s1026" style="position:absolute;z-index:251662336;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" from="0,12.6pt" to="459pt,12.6pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBTbLsRsAEAAEgDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L3YyZGiNOD2k7S7d&#10;FqDdBzCSbAuVRYFU4uTvJ6lJVmy3YT4Ikkg+vfdIr+6OoxMHQ2zRt3I+q6UwXqG2vm/lz5fHTzdS&#10;cASvwaE3rTwZlnfrjx9WU2jMAgd02pBIIJ6bKbRyiDE0VcVqMCPwDIPxKdghjRDTkfpKE0wJfXTV&#10;oq6/VBOSDoTKMKfb+7egXBf8rjMq/ug6NlG4ViZusaxU1l1eq/UKmp4gDFadacA/sBjB+vToFeoe&#10;Iog92b+gRqsIGbs4UzhW2HVWmaIhqZnXf6h5HiCYoiWZw+FqE/8/WPX9sPFbytTV0T+HJ1SvLDxu&#10;BvC9KQReTiE1bp6tqqbAzbUkHzhsSeymb6hTDuwjFheOHY0ZMukTx2L26Wq2OUah0uXyZnH7uU49&#10;UZdYBc2lMBDHrwZHkTetdNZnH6CBwxPHTASaS0q+9vhonSu9dF5MrbxdLpalgNFZnYM5janfbRyJ&#10;A+RpKF9RlSLv0wj3XhewwYB+OO8jWPe2T487fzYj68/Dxs0O9WlLF5NSuwrL82jleXh/LtW/f4D1&#10;LwAAAP//AwBQSwMEFAAGAAgAAAAhAHYECVXbAAAABgEAAA8AAABkcnMvZG93bnJldi54bWxMj8FO&#10;wzAQRO9I/IO1SFwq6jSIqoQ4FQJy40IL4rqNt0nUeJ3Gbhv4ehb1AMeZWc28zZej69SRhtB6NjCb&#10;JqCIK29brg28r8ubBagQkS12nsnAFwVYFpcXOWbWn/iNjqtYKynhkKGBJsY+0zpUDTkMU98TS7b1&#10;g8Mocqi1HfAk5a7TaZLMtcOWZaHBnp4aqnargzMQyg/al9+TapJ83tae0v3z6wsac301Pj6AijTG&#10;v2P4xRd0KIRp4w9sg+oMyCPRQHqXgpL0frYQY3M2dJHr//jFDwAAAP//AwBQSwECLQAUAAYACAAA&#10;ACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQIt&#10;ABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQIt&#10;ABQABgAIAAAAIQBTbLsRsAEAAEgDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBL&#10;AQItABQABgAIAAAAIQB2BAlV2wAAAAYBAAAPAAAAAAAAAAAAAAAAAAoEAABkcnMvZG93bnJldi54&#10;bWxQSwUGAAAAAAQABADzAAAAEgUAAAAA&#10;"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="6BDC0D4C" w14:textId="77777777" w:rsidR="00FA490B" w:rsidRDefault="00FA490B" w:rsidP="00EB721B">
       <w:pPr>
         <w:spacing w:before="120" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00FA490B" w:rsidSect="005D0F4B">
       <w:headerReference w:type="default" r:id="rId10"/>
       <w:footerReference w:type="even" r:id="rId11"/>
       <w:footerReference w:type="default" r:id="rId12"/>
       <w:footnotePr>
         <w:pos w:val="beneathText"/>
       </w:footnotePr>
       <w:endnotePr>
         <w:numFmt w:val="decimal"/>
       </w:endnotePr>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="1701" w:right="709" w:bottom="993" w:left="1418" w:header="709" w:footer="516" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:noEndnote/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="79F54162" w14:textId="77777777" w:rsidR="009E1A17" w:rsidRDefault="009E1A17">
+    <w:p w14:paraId="44F4F809" w14:textId="77777777" w:rsidR="004266D4" w:rsidRDefault="004266D4">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="60D59730" w14:textId="77777777" w:rsidR="009E1A17" w:rsidRDefault="009E1A17">
+    <w:p w14:paraId="14A4470B" w14:textId="77777777" w:rsidR="004266D4" w:rsidRDefault="004266D4">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -16084,51 +16105,51 @@
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Nmerodepgina"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Nmerodepgina"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="5ED7CFDA" w14:textId="77777777" w:rsidR="009E1A17" w:rsidRDefault="009E1A17">
     <w:pPr>
       <w:pStyle w:val="Piedepgina"/>
       <w:ind w:right="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w14:paraId="3D256527" w14:textId="73474A1D" w:rsidR="009E1A17" w:rsidRPr="00992051" w:rsidRDefault="009E1A17" w:rsidP="00992051">
+  <w:p w14:paraId="3D256527" w14:textId="3751872C" w:rsidR="009E1A17" w:rsidRPr="00992051" w:rsidRDefault="009E1A17" w:rsidP="00992051">
     <w:pPr>
       <w:ind w:left="-142" w:right="-192"/>
       <w:rPr>
         <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00992051">
       <w:rPr>
         <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>Solicitud para Registro de Invenciones</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve"> - Memoria</w:t>
     </w:r>
     <w:r w:rsidRPr="00992051">
       <w:rPr>
         <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         <w:szCs w:val="20"/>
@@ -16177,123 +16198,123 @@
       </w:rPr>
       <w:tab/>
       <w:t xml:space="preserve">Página </w:t>
     </w:r>
     <w:r w:rsidRPr="00992051">
       <w:rPr>
         <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="00992051">
       <w:rPr>
         <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE </w:instrText>
     </w:r>
     <w:r w:rsidRPr="00992051">
       <w:rPr>
         <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="006A389B">
+    <w:r w:rsidR="004F3F3F">
       <w:rPr>
         <w:noProof/>
         <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>7</w:t>
     </w:r>
     <w:r w:rsidRPr="00992051">
       <w:rPr>
         <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r w:rsidRPr="00992051">
       <w:rPr>
         <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve"> de </w:t>
     </w:r>
     <w:r w:rsidRPr="00992051">
       <w:rPr>
         <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="00992051">
       <w:rPr>
         <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> NUMPAGES </w:instrText>
     </w:r>
     <w:r w:rsidRPr="00992051">
       <w:rPr>
         <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="006A389B">
+    <w:r w:rsidR="004F3F3F">
       <w:rPr>
         <w:noProof/>
         <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>7</w:t>
     </w:r>
     <w:r w:rsidRPr="00992051">
       <w:rPr>
         <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="445C4E85" w14:textId="77777777" w:rsidR="009E1A17" w:rsidRDefault="009E1A17">
+    <w:p w14:paraId="332136E4" w14:textId="77777777" w:rsidR="004266D4" w:rsidRDefault="004266D4">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="588F6CA2" w14:textId="77777777" w:rsidR="009E1A17" w:rsidRDefault="009E1A17">
+    <w:p w14:paraId="6A28E744" w14:textId="77777777" w:rsidR="004266D4" w:rsidRDefault="004266D4">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:p w14:paraId="59C8D489" w14:textId="14E3425B" w:rsidR="009E1A17" w:rsidRPr="00D0529A" w:rsidRDefault="009E1A17" w:rsidP="00D0529A">
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6EEDF93B" wp14:editId="53875C4B">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>4356735</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-221615</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1537335" cy="666115"/>
@@ -16710,57 +16731,56 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="110"/>
   <w:displayBackgroundShape/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="es-ES" w:vendorID="64" w:dllVersion="131078" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="es-ES_tradnl" w:vendorID="64" w:dllVersion="131078" w:nlCheck="1" w:checkStyle="0"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="10241"/>
+    <o:shapedefaults v:ext="edit" spidmax="2049"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:pos w:val="beneathText"/>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:numFmt w:val="decimal"/>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00712205"/>
     <w:rsid w:val="000174A1"/>
     <w:rsid w:val="0003587D"/>
     <w:rsid w:val="0004773B"/>
     <w:rsid w:val="00093F0C"/>
     <w:rsid w:val="000B6C26"/>
@@ -16814,67 +16834,69 @@
     <w:rsid w:val="00284B44"/>
     <w:rsid w:val="00293B24"/>
     <w:rsid w:val="002B79DD"/>
     <w:rsid w:val="003058F8"/>
     <w:rsid w:val="00307CC6"/>
     <w:rsid w:val="00315923"/>
     <w:rsid w:val="00321696"/>
     <w:rsid w:val="00333A9D"/>
     <w:rsid w:val="0034633C"/>
     <w:rsid w:val="003527AE"/>
     <w:rsid w:val="00355DB8"/>
     <w:rsid w:val="003834E0"/>
     <w:rsid w:val="0038408C"/>
     <w:rsid w:val="003B3278"/>
     <w:rsid w:val="003B7C23"/>
     <w:rsid w:val="003C3EC1"/>
     <w:rsid w:val="003C4DFE"/>
     <w:rsid w:val="003F12E0"/>
     <w:rsid w:val="00406D78"/>
     <w:rsid w:val="00406DEA"/>
     <w:rsid w:val="00407C27"/>
     <w:rsid w:val="00410213"/>
     <w:rsid w:val="00412970"/>
     <w:rsid w:val="00415E6E"/>
     <w:rsid w:val="004179DC"/>
+    <w:rsid w:val="004266D4"/>
     <w:rsid w:val="00426F8E"/>
     <w:rsid w:val="00431A49"/>
     <w:rsid w:val="00436DB5"/>
     <w:rsid w:val="00440D35"/>
     <w:rsid w:val="004508BB"/>
     <w:rsid w:val="0045398A"/>
     <w:rsid w:val="00455E00"/>
     <w:rsid w:val="00460692"/>
     <w:rsid w:val="004710C6"/>
     <w:rsid w:val="0048320D"/>
     <w:rsid w:val="00491D32"/>
     <w:rsid w:val="00494C70"/>
     <w:rsid w:val="004A333A"/>
     <w:rsid w:val="004C2784"/>
     <w:rsid w:val="004C7018"/>
     <w:rsid w:val="004D573B"/>
     <w:rsid w:val="004D5B4B"/>
+    <w:rsid w:val="004F3F3F"/>
     <w:rsid w:val="005105EF"/>
     <w:rsid w:val="0051759F"/>
     <w:rsid w:val="00517874"/>
     <w:rsid w:val="00522356"/>
     <w:rsid w:val="00524C1F"/>
     <w:rsid w:val="0054603B"/>
     <w:rsid w:val="0055200C"/>
     <w:rsid w:val="00555C21"/>
     <w:rsid w:val="00574F9F"/>
     <w:rsid w:val="0058376E"/>
     <w:rsid w:val="00583EC2"/>
     <w:rsid w:val="00590E29"/>
     <w:rsid w:val="005A5AF4"/>
     <w:rsid w:val="005C02D4"/>
     <w:rsid w:val="005D0F4B"/>
     <w:rsid w:val="005E107C"/>
     <w:rsid w:val="005E3C93"/>
     <w:rsid w:val="005F5980"/>
     <w:rsid w:val="00601939"/>
     <w:rsid w:val="00603114"/>
     <w:rsid w:val="00611B39"/>
     <w:rsid w:val="00614DF0"/>
     <w:rsid w:val="00616C35"/>
     <w:rsid w:val="00621840"/>
     <w:rsid w:val="00642FC9"/>
@@ -17088,51 +17110,51 @@
     <w:rsid w:val="00FC0DC4"/>
     <w:rsid w:val="00FC4FDE"/>
     <w:rsid w:val="00FD4065"/>
     <w:rsid w:val="00FE27B0"/>
     <w:rsid w:val="00FF42B1"/>
     <w:rsid w:val="00FF5398"/>
     <w:rsid w:val="00FF7284"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="es-ES"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="10241"/>
+    <o:shapedefaults v:ext="edit" spidmax="2049"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="410746DA"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{773C823D-84A1-4428-A558-CD351ABBB49E}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
@@ -17930,87 +17952,87 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{211D7580-BC3D-4364-B917-F47A43957757}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C7416A87-B7FD-46E9-9819-7C684048AD0B}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>7</Pages>
-  <Words>956</Words>
-  <Characters>5741</Characters>
+  <Words>1032</Words>
+  <Characters>5677</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>47</Lines>
   <Paragraphs>13</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>SOLICITUD PARA EL REGISTRO DE INVENCIONES</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>EHU</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>6684</CharactersWithSpaces>
+  <CharactersWithSpaces>6696</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:i4>6946846</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>mailto:ricardo.merino@ehu.es</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
     </vt:vector>
   </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>