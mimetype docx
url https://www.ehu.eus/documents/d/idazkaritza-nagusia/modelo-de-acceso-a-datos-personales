--- v0 (2026-02-13)
+++ v1 (2026-04-01)
@@ -1,55 +1,59 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:body>
-    <w:p w:rsidR="00A84584" w:rsidRPr="0093724C" w:rsidRDefault="0093724C" w:rsidP="00136648">
+    <w:p w14:paraId="0194E55D" w14:textId="77777777" w:rsidR="00A84584" w:rsidRPr="0093724C" w:rsidRDefault="0093724C" w:rsidP="00136648">
       <w:pPr>
         <w:pStyle w:val="Cuerpodetexto"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0070C0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0093724C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0070C0"/>
         </w:rPr>
         <w:t xml:space="preserve">MODELO DE </w:t>
       </w:r>
       <w:r w:rsidR="002D60C3">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
@@ -95,62 +99,62 @@
       <w:r w:rsidR="007F196F" w:rsidRPr="0093724C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="0070C0"/>
         </w:rPr>
         <w:t xml:space="preserve"> DATOS DE CARÁCTER PERSONAL </w:t>
       </w:r>
       <w:r w:rsidR="00F70B7D" w:rsidRPr="0093724C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="0070C0"/>
         </w:rPr>
         <w:t>OBJETO DE TRATAMIENTO POR</w:t>
       </w:r>
       <w:r w:rsidR="007F196F" w:rsidRPr="0093724C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="0070C0"/>
         </w:rPr>
         <w:t xml:space="preserve"> LA UPV/EHU</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F70B7D" w:rsidRPr="0093724C" w:rsidRDefault="00F70B7D">
+    <w:p w14:paraId="482FD263" w14:textId="77777777" w:rsidR="00F70B7D" w:rsidRPr="0093724C" w:rsidRDefault="00F70B7D">
       <w:pPr>
         <w:pStyle w:val="Cuerpodetexto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00A84584" w:rsidRPr="00FE52C0" w:rsidRDefault="00CB4902">
+    <w:p w14:paraId="6DA7033E" w14:textId="77777777" w:rsidR="00A84584" w:rsidRPr="00FE52C0" w:rsidRDefault="00CB4902">
       <w:pPr>
         <w:pStyle w:val="Cuerpodetexto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FE52C0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Datos </w:t>
       </w:r>
       <w:r w:rsidR="00F70B7D" w:rsidRPr="00FE52C0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -185,69 +189,69 @@
         <w:t>que solicito el acceso:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="10" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="65" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2064"/>
         <w:gridCol w:w="7554"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00A84584" w:rsidRPr="00FE52C0" w:rsidTr="0093724C">
+      <w:tr w:rsidR="00A84584" w:rsidRPr="00FE52C0" w14:paraId="020AAF52" w14:textId="77777777" w:rsidTr="0093724C">
         <w:trPr>
           <w:trHeight w:val="771"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2073" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="65" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00A84584" w:rsidRPr="00FE52C0" w:rsidRDefault="00CB4902" w:rsidP="000B30AE">
+          <w:p w14:paraId="3B3460AD" w14:textId="77777777" w:rsidR="00A84584" w:rsidRPr="00FE52C0" w:rsidRDefault="00CB4902" w:rsidP="000B30AE">
             <w:pPr>
               <w:pStyle w:val="bopvdetalle"/>
               <w:ind w:left="-14" w:firstLine="14"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FE52C0">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Datos </w:t>
             </w:r>
             <w:r w:rsidR="000B30AE" w:rsidRPr="00FE52C0">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>objeto de</w:t>
             </w:r>
@@ -261,303 +265,284 @@
             </w:r>
             <w:r w:rsidR="00F70B7D" w:rsidRPr="00FE52C0">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>tratamiento</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7621" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="65" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00A84584" w:rsidRPr="00FE52C0" w:rsidRDefault="00A84584">
+          <w:p w14:paraId="636DB020" w14:textId="77777777" w:rsidR="00A84584" w:rsidRPr="00FE52C0" w:rsidRDefault="00A84584">
             <w:pPr>
               <w:pStyle w:val="bopvdetalle"/>
               <w:ind w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000E7EC1" w:rsidRPr="00FE52C0" w:rsidTr="0093724C">
+      <w:tr w:rsidR="000E7EC1" w:rsidRPr="00FE52C0" w14:paraId="5C144BF5" w14:textId="77777777" w:rsidTr="0093724C">
         <w:trPr>
           <w:trHeight w:val="771"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2073" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="65" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="000E7EC1" w:rsidRPr="00FE52C0" w:rsidRDefault="000E7EC1" w:rsidP="000B30AE">
+          <w:p w14:paraId="6EF47B48" w14:textId="77777777" w:rsidR="000E7EC1" w:rsidRPr="00FE52C0" w:rsidRDefault="000E7EC1" w:rsidP="000B30AE">
             <w:pPr>
               <w:pStyle w:val="bopvdetalle"/>
               <w:ind w:left="-14" w:firstLine="14"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Finalidad para la que se solicitan</w:t>
             </w:r>
-            <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-            <w:bookmarkEnd w:id="0"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7621" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="65" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="000E7EC1" w:rsidRPr="00FE52C0" w:rsidRDefault="000E7EC1">
+          <w:p w14:paraId="342A7697" w14:textId="77777777" w:rsidR="000E7EC1" w:rsidRPr="00FE52C0" w:rsidRDefault="000E7EC1">
             <w:pPr>
               <w:pStyle w:val="bopvdetalle"/>
               <w:ind w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A84584" w:rsidRPr="00FE52C0" w:rsidTr="0093724C">
+      <w:tr w:rsidR="00A84584" w:rsidRPr="00FE52C0" w14:paraId="31918D28" w14:textId="77777777" w:rsidTr="0093724C">
         <w:trPr>
           <w:trHeight w:val="507"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2073" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="65" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00A84584" w:rsidRPr="00FE52C0" w:rsidRDefault="007F196F">
+          <w:p w14:paraId="11B2CC53" w14:textId="77777777" w:rsidR="00A84584" w:rsidRPr="00FE52C0" w:rsidRDefault="007F196F">
             <w:pPr>
               <w:pStyle w:val="bopvdetalle"/>
               <w:ind w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FE52C0">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Dirigido a</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7621" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="65" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00A84584" w:rsidRPr="00FE52C0" w:rsidRDefault="007F196F">
+          <w:p w14:paraId="13554939" w14:textId="77777777" w:rsidR="00A84584" w:rsidRPr="00FE52C0" w:rsidRDefault="007F196F">
             <w:pPr>
               <w:pStyle w:val="bopvdetalle"/>
               <w:ind w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FE52C0">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Universidad del País Vasco / Euskal Herriko Unibertsitatea </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00A84584" w:rsidRPr="00FE52C0" w:rsidRDefault="007F196F">
+          <w:p w14:paraId="49E6C49B" w14:textId="77777777" w:rsidR="00A84584" w:rsidRPr="00FE52C0" w:rsidRDefault="007F196F">
             <w:pPr>
               <w:pStyle w:val="bopvdetalle"/>
               <w:ind w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FE52C0">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">A la atención de: Delegado de Protección de Datos </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00A84584" w:rsidRPr="00FE52C0" w:rsidRDefault="007F196F">
+          <w:p w14:paraId="74685BB2" w14:textId="77777777" w:rsidR="00A84584" w:rsidRPr="00FE52C0" w:rsidRDefault="007F196F">
             <w:pPr>
               <w:pStyle w:val="bopvdetalle"/>
               <w:ind w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00FE52C0">
-[...17 lines deleted...]
-            </w:pPr>
+            <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+            <w:bookmarkEnd w:id="0"/>
             <w:r w:rsidRPr="00FE52C0">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Barrio de Sarriena S/N</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00A84584" w:rsidRPr="00FE52C0" w:rsidRDefault="007F196F">
+          <w:p w14:paraId="6292B75E" w14:textId="77777777" w:rsidR="00A84584" w:rsidRPr="00FE52C0" w:rsidRDefault="007F196F">
             <w:pPr>
               <w:pStyle w:val="bopvdetalle"/>
               <w:ind w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FE52C0">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>48940 Leioa (Bizkaia)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00A84584" w:rsidRPr="00FE52C0" w:rsidRDefault="00A84584">
+    <w:p w14:paraId="37E1029C" w14:textId="77777777" w:rsidR="00A84584" w:rsidRPr="00FE52C0" w:rsidRDefault="00A84584">
       <w:pPr>
         <w:pStyle w:val="bopvdetalle"/>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00A84584" w:rsidRPr="00FE52C0" w:rsidRDefault="00A84584">
+    <w:p w14:paraId="4E2DF4A9" w14:textId="77777777" w:rsidR="00A84584" w:rsidRPr="00FE52C0" w:rsidRDefault="00A84584">
       <w:pPr>
         <w:pStyle w:val="bopvdetalle"/>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00A84584" w:rsidRPr="00FE52C0" w:rsidRDefault="007F196F">
+    <w:p w14:paraId="540FD701" w14:textId="77777777" w:rsidR="00A84584" w:rsidRPr="00FE52C0" w:rsidRDefault="007F196F">
       <w:pPr>
         <w:pStyle w:val="bopvdetalle"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FE52C0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Datos de</w:t>
       </w:r>
       <w:r w:rsidR="0093724C" w:rsidRPr="00FE52C0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
@@ -598,757 +583,757 @@
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="103" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="103" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1116"/>
         <w:gridCol w:w="2359"/>
         <w:gridCol w:w="1412"/>
         <w:gridCol w:w="506"/>
         <w:gridCol w:w="630"/>
         <w:gridCol w:w="641"/>
         <w:gridCol w:w="456"/>
         <w:gridCol w:w="2405"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00A84584" w:rsidRPr="00FE52C0" w:rsidTr="00043535">
+      <w:tr w:rsidR="00A84584" w:rsidRPr="00FE52C0" w14:paraId="0253CBEA" w14:textId="77777777" w:rsidTr="00043535">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1115" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="103" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00A84584" w:rsidRPr="00FE52C0" w:rsidRDefault="007F196F">
+          <w:p w14:paraId="7EB81282" w14:textId="77777777" w:rsidR="00A84584" w:rsidRPr="00FE52C0" w:rsidRDefault="007F196F">
             <w:pPr>
               <w:pStyle w:val="bopvdetalle"/>
               <w:ind w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FE52C0">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Apellidos:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4338" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="103" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00A84584" w:rsidRPr="00FE52C0" w:rsidRDefault="00A84584">
+          <w:p w14:paraId="76AAFA90" w14:textId="77777777" w:rsidR="00A84584" w:rsidRPr="00FE52C0" w:rsidRDefault="00A84584">
             <w:pPr>
               <w:pStyle w:val="bopvdetalle"/>
               <w:ind w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4186" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="103" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00A84584" w:rsidRPr="00FE52C0" w:rsidRDefault="00A84584">
+          <w:p w14:paraId="185B518A" w14:textId="77777777" w:rsidR="00A84584" w:rsidRPr="00FE52C0" w:rsidRDefault="00A84584">
             <w:pPr>
               <w:pStyle w:val="bopvdetalle"/>
               <w:ind w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A84584" w:rsidRPr="00FE52C0" w:rsidTr="00043535">
+      <w:tr w:rsidR="00A84584" w:rsidRPr="00FE52C0" w14:paraId="2AC45F61" w14:textId="77777777" w:rsidTr="00043535">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1115" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="103" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00A84584" w:rsidRPr="00FE52C0" w:rsidRDefault="007F196F">
+          <w:p w14:paraId="63C28CFF" w14:textId="77777777" w:rsidR="00A84584" w:rsidRPr="00FE52C0" w:rsidRDefault="007F196F">
             <w:pPr>
               <w:pStyle w:val="bopvdetalle"/>
               <w:ind w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FE52C0">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Nombre:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4338" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="103" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00A84584" w:rsidRPr="00FE52C0" w:rsidRDefault="00A84584">
+          <w:p w14:paraId="39A80D4C" w14:textId="77777777" w:rsidR="00A84584" w:rsidRPr="00FE52C0" w:rsidRDefault="00A84584">
             <w:pPr>
               <w:pStyle w:val="bopvdetalle"/>
               <w:ind w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1280" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="103" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00A84584" w:rsidRPr="00FE52C0" w:rsidRDefault="007F196F">
+          <w:p w14:paraId="7F12F459" w14:textId="77777777" w:rsidR="00A84584" w:rsidRPr="00FE52C0" w:rsidRDefault="007F196F">
             <w:pPr>
               <w:pStyle w:val="bopvdetalle"/>
               <w:ind w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FE52C0">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>D.N.I.:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2906" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="103" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00A84584" w:rsidRPr="00FE52C0" w:rsidRDefault="00A84584">
+          <w:p w14:paraId="1534EF13" w14:textId="77777777" w:rsidR="00A84584" w:rsidRPr="00FE52C0" w:rsidRDefault="00A84584">
             <w:pPr>
               <w:pStyle w:val="bopvdetalle"/>
               <w:ind w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A84584" w:rsidRPr="00FE52C0" w:rsidTr="00043535">
+      <w:tr w:rsidR="00A84584" w:rsidRPr="00FE52C0" w14:paraId="2EFAEF5D" w14:textId="77777777" w:rsidTr="00043535">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1115" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="103" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00A84584" w:rsidRPr="00FE52C0" w:rsidRDefault="007F196F">
+          <w:p w14:paraId="4A8BDDE9" w14:textId="77777777" w:rsidR="00A84584" w:rsidRPr="00FE52C0" w:rsidRDefault="007F196F">
             <w:pPr>
               <w:pStyle w:val="bopvdetalle"/>
               <w:ind w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FE52C0">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Calle:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3832" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="103" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00A84584" w:rsidRPr="00FE52C0" w:rsidRDefault="00A84584">
+          <w:p w14:paraId="72CD0D08" w14:textId="77777777" w:rsidR="00A84584" w:rsidRPr="00FE52C0" w:rsidRDefault="00A84584">
             <w:pPr>
               <w:pStyle w:val="bopvdetalle"/>
               <w:ind w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="506" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="103" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00A84584" w:rsidRPr="00FE52C0" w:rsidRDefault="007F196F">
+          <w:p w14:paraId="3F79E07F" w14:textId="77777777" w:rsidR="00A84584" w:rsidRPr="00FE52C0" w:rsidRDefault="007F196F">
             <w:pPr>
               <w:pStyle w:val="bopvdetalle"/>
               <w:ind w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FE52C0">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Nº:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="639" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="103" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00A84584" w:rsidRPr="00FE52C0" w:rsidRDefault="00A84584">
+          <w:p w14:paraId="41A633E4" w14:textId="77777777" w:rsidR="00A84584" w:rsidRPr="00FE52C0" w:rsidRDefault="00A84584">
             <w:pPr>
               <w:pStyle w:val="bopvdetalle"/>
               <w:ind w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="641" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="103" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00A84584" w:rsidRPr="00FE52C0" w:rsidRDefault="007F196F">
+          <w:p w14:paraId="20217DCF" w14:textId="77777777" w:rsidR="00A84584" w:rsidRPr="00FE52C0" w:rsidRDefault="007F196F">
             <w:pPr>
               <w:pStyle w:val="bopvdetalle"/>
               <w:ind w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FE52C0">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Piso:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2906" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="103" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00A84584" w:rsidRPr="00FE52C0" w:rsidRDefault="00A84584">
+          <w:p w14:paraId="3FE428B8" w14:textId="77777777" w:rsidR="00A84584" w:rsidRPr="00FE52C0" w:rsidRDefault="00A84584">
             <w:pPr>
               <w:pStyle w:val="bopvdetalle"/>
               <w:ind w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A84584" w:rsidRPr="00FE52C0" w:rsidTr="00043535">
+      <w:tr w:rsidR="00A84584" w:rsidRPr="00FE52C0" w14:paraId="1FE572DA" w14:textId="77777777" w:rsidTr="00043535">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1115" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="103" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00A84584" w:rsidRPr="00FE52C0" w:rsidRDefault="007F196F">
+          <w:p w14:paraId="6BBD986D" w14:textId="77777777" w:rsidR="00A84584" w:rsidRPr="00FE52C0" w:rsidRDefault="007F196F">
             <w:pPr>
               <w:pStyle w:val="bopvdetalle"/>
               <w:ind w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FE52C0">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Localidad:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2406" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="103" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00A84584" w:rsidRPr="00FE52C0" w:rsidRDefault="00A84584">
+          <w:p w14:paraId="638D7F0A" w14:textId="77777777" w:rsidR="00A84584" w:rsidRPr="00FE52C0" w:rsidRDefault="00A84584">
             <w:pPr>
               <w:pStyle w:val="bopvdetalle"/>
               <w:ind w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1932" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="103" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00A84584" w:rsidRPr="00FE52C0" w:rsidRDefault="007F196F">
+          <w:p w14:paraId="464F7CC6" w14:textId="77777777" w:rsidR="00A84584" w:rsidRPr="00FE52C0" w:rsidRDefault="007F196F">
             <w:pPr>
               <w:pStyle w:val="bopvdetalle"/>
               <w:ind w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FE52C0">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Territorio Histórico:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1746" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="103" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00A84584" w:rsidRPr="00FE52C0" w:rsidRDefault="00A84584">
+          <w:p w14:paraId="72727F1C" w14:textId="77777777" w:rsidR="00A84584" w:rsidRPr="00FE52C0" w:rsidRDefault="00A84584">
             <w:pPr>
               <w:pStyle w:val="bopvdetalle"/>
               <w:ind w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2440" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="103" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00A84584" w:rsidRPr="00FE52C0" w:rsidRDefault="007F196F">
+          <w:p w14:paraId="2D834471" w14:textId="77777777" w:rsidR="00A84584" w:rsidRPr="00FE52C0" w:rsidRDefault="007F196F">
             <w:pPr>
               <w:pStyle w:val="bopvdetalle"/>
               <w:ind w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FE52C0">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Cód. Postal:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A84584" w:rsidRPr="00FE52C0" w:rsidTr="00043535">
+      <w:tr w:rsidR="00A84584" w:rsidRPr="00FE52C0" w14:paraId="4DF8FE9F" w14:textId="77777777" w:rsidTr="00043535">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1115" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="103" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00A84584" w:rsidRPr="00FE52C0" w:rsidRDefault="007F196F">
+          <w:p w14:paraId="4073D9D4" w14:textId="77777777" w:rsidR="00A84584" w:rsidRPr="00FE52C0" w:rsidRDefault="007F196F">
             <w:pPr>
               <w:pStyle w:val="bopvdetalle"/>
               <w:ind w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FE52C0">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Teléfono:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2406" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="103" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00A84584" w:rsidRPr="00FE52C0" w:rsidRDefault="00A84584">
+          <w:p w14:paraId="3778828B" w14:textId="77777777" w:rsidR="00A84584" w:rsidRPr="00FE52C0" w:rsidRDefault="00A84584">
             <w:pPr>
               <w:pStyle w:val="bopvdetalle"/>
               <w:ind w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1932" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="103" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00A84584" w:rsidRPr="00FE52C0" w:rsidRDefault="007F196F">
+          <w:p w14:paraId="2534D0E2" w14:textId="77777777" w:rsidR="00A84584" w:rsidRPr="00FE52C0" w:rsidRDefault="007F196F">
             <w:pPr>
               <w:pStyle w:val="bopvdetalle"/>
               <w:ind w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FE52C0">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Correo electrónico:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4186" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="103" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00A84584" w:rsidRPr="00FE52C0" w:rsidRDefault="00A84584">
+          <w:p w14:paraId="763E4564" w14:textId="77777777" w:rsidR="00A84584" w:rsidRPr="00FE52C0" w:rsidRDefault="00A84584">
             <w:pPr>
               <w:pStyle w:val="bopvdetalle"/>
               <w:ind w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00A84584" w:rsidRPr="00FE52C0" w:rsidRDefault="00A84584">
+    <w:p w14:paraId="644CE5D0" w14:textId="77777777" w:rsidR="00A84584" w:rsidRPr="00FE52C0" w:rsidRDefault="00A84584">
       <w:pPr>
         <w:pStyle w:val="bopvdetalle"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00A84584" w:rsidRPr="00FE52C0" w:rsidRDefault="00A84584">
+    <w:p w14:paraId="75194469" w14:textId="77777777" w:rsidR="00A84584" w:rsidRPr="00FE52C0" w:rsidRDefault="00A84584">
       <w:pPr>
         <w:pStyle w:val="bopvdetalle"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00A84584" w:rsidRPr="00FE52C0" w:rsidRDefault="007F196F">
+    <w:p w14:paraId="656266E7" w14:textId="77777777" w:rsidR="00A84584" w:rsidRPr="00FE52C0" w:rsidRDefault="007F196F">
       <w:pPr>
         <w:pStyle w:val="bopvdetalle"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FE52C0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Datos de</w:t>
       </w:r>
       <w:r w:rsidR="0093724C" w:rsidRPr="00FE52C0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
@@ -1385,1844 +1370,1752 @@
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="103" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="103" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1452"/>
         <w:gridCol w:w="5037"/>
         <w:gridCol w:w="1499"/>
         <w:gridCol w:w="1537"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00A84584" w:rsidRPr="00FE52C0" w:rsidTr="00043535">
+      <w:tr w:rsidR="00A84584" w:rsidRPr="00FE52C0" w14:paraId="50A82611" w14:textId="77777777" w:rsidTr="00043535">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1458" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="103" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00A84584" w:rsidRPr="00FE52C0" w:rsidRDefault="007F196F">
+          <w:p w14:paraId="0B12A861" w14:textId="77777777" w:rsidR="00A84584" w:rsidRPr="00FE52C0" w:rsidRDefault="007F196F">
             <w:pPr>
               <w:pStyle w:val="bopvdetalle"/>
               <w:ind w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FE52C0">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Apellidos:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5113" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="103" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00A84584" w:rsidRPr="00FE52C0" w:rsidRDefault="00A84584">
+          <w:p w14:paraId="65D23966" w14:textId="77777777" w:rsidR="00A84584" w:rsidRPr="00FE52C0" w:rsidRDefault="00A84584">
             <w:pPr>
               <w:pStyle w:val="bopvdetalle"/>
               <w:ind w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3068" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="103" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00A84584" w:rsidRPr="00FE52C0" w:rsidRDefault="00A84584">
+          <w:p w14:paraId="4CF0E5AE" w14:textId="77777777" w:rsidR="00A84584" w:rsidRPr="00FE52C0" w:rsidRDefault="00A84584">
             <w:pPr>
               <w:pStyle w:val="bopvdetalle"/>
               <w:ind w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A84584" w:rsidRPr="00FE52C0" w:rsidTr="00043535">
+      <w:tr w:rsidR="00A84584" w:rsidRPr="00FE52C0" w14:paraId="7BA54A07" w14:textId="77777777" w:rsidTr="00043535">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1458" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="103" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00A84584" w:rsidRPr="00FE52C0" w:rsidRDefault="007F196F">
+          <w:p w14:paraId="5DC93C8E" w14:textId="77777777" w:rsidR="00A84584" w:rsidRPr="00FE52C0" w:rsidRDefault="007F196F">
             <w:pPr>
               <w:pStyle w:val="bopvdetalle"/>
               <w:ind w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FE52C0">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Nombre:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5113" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="103" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00A84584" w:rsidRPr="00FE52C0" w:rsidRDefault="00A84584">
+          <w:p w14:paraId="0C250063" w14:textId="77777777" w:rsidR="00A84584" w:rsidRPr="00FE52C0" w:rsidRDefault="00A84584">
             <w:pPr>
               <w:pStyle w:val="bopvdetalle"/>
               <w:ind w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1510" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="103" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00A84584" w:rsidRPr="00FE52C0" w:rsidRDefault="007F196F">
+          <w:p w14:paraId="028C7F8E" w14:textId="77777777" w:rsidR="00A84584" w:rsidRPr="00FE52C0" w:rsidRDefault="007F196F">
             <w:pPr>
               <w:pStyle w:val="bopvdetalle"/>
               <w:ind w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FE52C0">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>D.N.I.:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1558" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="103" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00A84584" w:rsidRPr="00FE52C0" w:rsidRDefault="00A84584">
+          <w:p w14:paraId="630616CB" w14:textId="77777777" w:rsidR="00A84584" w:rsidRPr="00FE52C0" w:rsidRDefault="00A84584">
             <w:pPr>
               <w:pStyle w:val="bopvdetalle"/>
               <w:ind w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00A84584" w:rsidRPr="0093724C" w:rsidRDefault="00A84584">
+    <w:p w14:paraId="0F15EF0C" w14:textId="77777777" w:rsidR="00A84584" w:rsidRPr="0093724C" w:rsidRDefault="00A84584">
       <w:pPr>
         <w:pStyle w:val="bopvdetalle"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00A84584" w:rsidRPr="0093724C" w:rsidRDefault="00A84584">
+    <w:p w14:paraId="5780669D" w14:textId="77777777" w:rsidR="00A84584" w:rsidRPr="0093724C" w:rsidRDefault="00A84584">
       <w:pPr>
         <w:pStyle w:val="bopvdetalle"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00A84584" w:rsidRPr="0093724C" w:rsidRDefault="007F196F" w:rsidP="0093724C">
+    <w:p w14:paraId="73ED8B45" w14:textId="77777777" w:rsidR="00A84584" w:rsidRPr="0093724C" w:rsidRDefault="007F196F" w:rsidP="0093724C">
       <w:pPr>
         <w:pStyle w:val="Cuerpodetexto"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0093724C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Deseo ejercer mi derecho de acceso, de conformidad con lo establecido en la normativa sobre protección de datos, por lo que SOLICITO que se me facilite gratuitamente el derecho de acceso, informándome sobre todos mis datos de carácter personal que estén siendo objeto de dicho tratamiento, en el plazo máximo de un mes a contar desde la recepción de esta solicitud. Deseo que la información solicitada me sea facilitada, siempre que sea materialmente posible de la siguiente manera:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007F196F" w:rsidRPr="0093724C" w:rsidRDefault="007F196F">
+    <w:p w14:paraId="7B04C807" w14:textId="77777777" w:rsidR="007F196F" w:rsidRPr="0093724C" w:rsidRDefault="007F196F">
       <w:pPr>
         <w:pStyle w:val="Cuerpodetexto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00A84584" w:rsidRPr="0093724C" w:rsidRDefault="007F196F">
+    <w:p w14:paraId="017ABF64" w14:textId="77777777" w:rsidR="00A84584" w:rsidRPr="0093724C" w:rsidRDefault="007F196F">
       <w:pPr>
         <w:pStyle w:val="Cuerpodetexto"/>
         <w:ind w:left="470"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0093724C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Wingdings 2" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t></w:t>
       </w:r>
       <w:r w:rsidRPr="0093724C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Wingdings 2" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:sym w:font="Wingdings" w:char="F0A8"/>
       </w:r>
       <w:r w:rsidRPr="0093724C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Wingdings 2" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> P</w:t>
       </w:r>
       <w:r w:rsidRPr="0093724C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>resencialmente mediante visualización en pantalla.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A84584" w:rsidRPr="0093724C" w:rsidRDefault="007F196F">
+    <w:p w14:paraId="5D0D02C5" w14:textId="77777777" w:rsidR="00A84584" w:rsidRPr="0093724C" w:rsidRDefault="007F196F">
       <w:pPr>
         <w:pStyle w:val="Cuerpodetexto"/>
         <w:ind w:left="470"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0093724C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Wingdings 2" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t></w:t>
       </w:r>
       <w:r w:rsidRPr="0093724C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Wingdings 2" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:sym w:font="Wingdings" w:char="F0A8"/>
       </w:r>
       <w:r w:rsidRPr="0093724C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Wingdings 2" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="0093724C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Escrito, copia o fotocopia remitida por correo a la dirección indicada.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A84584" w:rsidRPr="0093724C" w:rsidRDefault="007F196F">
+    <w:p w14:paraId="5730162F" w14:textId="77777777" w:rsidR="00A84584" w:rsidRPr="0093724C" w:rsidRDefault="007F196F">
       <w:pPr>
         <w:pStyle w:val="Cuerpodetexto"/>
         <w:ind w:left="470"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0093724C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Wingdings 2" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t></w:t>
       </w:r>
       <w:r w:rsidRPr="0093724C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Wingdings 2" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:sym w:font="Wingdings" w:char="F0A8"/>
       </w:r>
       <w:r w:rsidRPr="0093724C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Wingdings 2" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="0093724C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Correo electrónico u otros sistemas de comunicaciones electrónicas.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A84584" w:rsidRPr="0093724C" w:rsidRDefault="007F196F">
+    <w:p w14:paraId="6ACFED7A" w14:textId="48BF8E15" w:rsidR="00A84584" w:rsidRPr="0093724C" w:rsidRDefault="007F196F">
       <w:pPr>
         <w:pStyle w:val="Cuerpodetexto"/>
         <w:ind w:left="470"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0093724C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Wingdings 2" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t></w:t>
       </w:r>
       <w:r w:rsidRPr="0093724C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Wingdings 2" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:sym w:font="Wingdings" w:char="F0A8"/>
       </w:r>
       <w:r w:rsidRPr="0093724C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Wingdings 2" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> C</w:t>
       </w:r>
       <w:r w:rsidRPr="0093724C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>ualquier otro procedimiento que sea adecuado a la configuración e implantación material del fichero o la naturaleza del tratamiento.</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="00A84584" w:rsidRPr="0093724C" w:rsidRDefault="00A84584">
+        <w:t>ualquier otro procedimiento que sea adecuado a la configurac</w:t>
+      </w:r>
+      <w:r w:rsidR="00B32E75">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ión e implantación material de los sistemas </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0093724C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>o la naturaleza del tratamiento.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="45D64A72" w14:textId="77777777" w:rsidR="00A84584" w:rsidRPr="0093724C" w:rsidRDefault="00A84584">
       <w:pPr>
         <w:pStyle w:val="Cuerpodetexto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00A84584" w:rsidRPr="0093724C" w:rsidRDefault="007F196F">
+    <w:p w14:paraId="48F2CB42" w14:textId="77777777" w:rsidR="00A84584" w:rsidRPr="0093724C" w:rsidRDefault="007F196F">
       <w:pPr>
         <w:pStyle w:val="Cuerpodetexto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0093724C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Lugar y fecha</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A84584" w:rsidRPr="0093724C" w:rsidRDefault="007F196F">
+    <w:p w14:paraId="256C86A2" w14:textId="77777777" w:rsidR="00A84584" w:rsidRPr="0093724C" w:rsidRDefault="007F196F">
       <w:pPr>
         <w:pStyle w:val="Cuerpodetexto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0093724C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Firma del o de la solicitante</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A84584" w:rsidRPr="0093724C" w:rsidRDefault="00A84584">
+    <w:p w14:paraId="4F75BEA8" w14:textId="77777777" w:rsidR="00A84584" w:rsidRPr="0093724C" w:rsidRDefault="00A84584">
       <w:pPr>
         <w:pStyle w:val="Cuerpodetexto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00FE52C0" w:rsidRDefault="00FE52C0">
+    <w:p w14:paraId="732009A5" w14:textId="77777777" w:rsidR="00FE52C0" w:rsidRDefault="00FE52C0">
       <w:pPr>
         <w:pStyle w:val="Cuerpodetexto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="0070C0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00FE52C0" w:rsidRDefault="00FE52C0">
+    <w:p w14:paraId="2F1EFE3F" w14:textId="77777777" w:rsidR="00FE52C0" w:rsidRDefault="00FE52C0">
       <w:pPr>
         <w:pStyle w:val="Cuerpodetexto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="0070C0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00FE52C0" w:rsidRDefault="00FE52C0">
+    <w:p w14:paraId="530C81BD" w14:textId="77777777" w:rsidR="00FE52C0" w:rsidRDefault="00FE52C0">
       <w:pPr>
         <w:pStyle w:val="Cuerpodetexto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="0070C0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00FE52C0" w:rsidRDefault="00FE52C0">
+    <w:p w14:paraId="21DA1B1C" w14:textId="77777777" w:rsidR="00FE52C0" w:rsidRDefault="00FE52C0">
       <w:pPr>
         <w:pStyle w:val="Cuerpodetexto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="0070C0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00FE52C0" w:rsidRDefault="00FE52C0">
+    <w:p w14:paraId="474EC6C8" w14:textId="77777777" w:rsidR="00FE52C0" w:rsidRDefault="00FE52C0">
       <w:pPr>
         <w:pStyle w:val="Cuerpodetexto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="0070C0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00FE52C0" w:rsidRDefault="00FE52C0">
+    <w:p w14:paraId="342CB6AE" w14:textId="77777777" w:rsidR="00FE52C0" w:rsidRDefault="00FE52C0">
       <w:pPr>
         <w:pStyle w:val="Cuerpodetexto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="0070C0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00FE52C0" w:rsidRDefault="00FE52C0">
+    <w:p w14:paraId="32690AC0" w14:textId="77777777" w:rsidR="00FE52C0" w:rsidRDefault="00FE52C0">
       <w:pPr>
         <w:pStyle w:val="Cuerpodetexto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="0070C0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00FE52C0" w:rsidRDefault="00FE52C0">
+    <w:p w14:paraId="02CE43EA" w14:textId="77777777" w:rsidR="00FE52C0" w:rsidRDefault="00FE52C0">
       <w:pPr>
         <w:pStyle w:val="Cuerpodetexto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="0070C0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00FE52C0" w:rsidRDefault="00FE52C0">
+    <w:p w14:paraId="3E102B85" w14:textId="77777777" w:rsidR="00FE52C0" w:rsidRDefault="00FE52C0">
       <w:pPr>
         <w:pStyle w:val="Cuerpodetexto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="0070C0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00FE52C0" w:rsidRDefault="00FE52C0">
+    <w:p w14:paraId="0D625A0C" w14:textId="77777777" w:rsidR="00FE52C0" w:rsidRDefault="00FE52C0">
       <w:pPr>
         <w:pStyle w:val="Cuerpodetexto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="0070C0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00FE52C0" w:rsidRDefault="00FE52C0">
+    <w:p w14:paraId="112548D7" w14:textId="77777777" w:rsidR="00FE52C0" w:rsidRDefault="00FE52C0">
       <w:pPr>
         <w:pStyle w:val="Cuerpodetexto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="0070C0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00FE52C0" w:rsidRDefault="00FE52C0">
+    <w:p w14:paraId="5E6828B6" w14:textId="77777777" w:rsidR="00FE52C0" w:rsidRDefault="00FE52C0">
       <w:pPr>
         <w:pStyle w:val="Cuerpodetexto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="0070C0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00FE52C0" w:rsidRDefault="00FE52C0">
+    <w:p w14:paraId="5CEEA854" w14:textId="77777777" w:rsidR="00FE52C0" w:rsidRDefault="00FE52C0">
       <w:pPr>
         <w:pStyle w:val="Cuerpodetexto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="0070C0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00FE52C0" w:rsidRDefault="00FE52C0">
+    <w:p w14:paraId="4ABC9307" w14:textId="77777777" w:rsidR="00FE52C0" w:rsidRDefault="00FE52C0">
       <w:pPr>
         <w:pStyle w:val="Cuerpodetexto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="0070C0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00FE52C0" w:rsidRDefault="00FE52C0">
+    <w:p w14:paraId="3F615EB1" w14:textId="77777777" w:rsidR="00FE52C0" w:rsidRDefault="00FE52C0">
       <w:pPr>
         <w:pStyle w:val="Cuerpodetexto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="0070C0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00FE52C0" w:rsidRDefault="00FE52C0">
+    <w:p w14:paraId="157A7C67" w14:textId="77777777" w:rsidR="00FE52C0" w:rsidRDefault="00FE52C0">
       <w:pPr>
         <w:pStyle w:val="Cuerpodetexto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="0070C0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00FE52C0" w:rsidRDefault="00FE52C0">
+    <w:p w14:paraId="17033591" w14:textId="77777777" w:rsidR="00FE52C0" w:rsidRDefault="00FE52C0">
       <w:pPr>
         <w:pStyle w:val="Cuerpodetexto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="0070C0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00FE52C0" w:rsidRDefault="00FE52C0">
+    <w:p w14:paraId="712AAD5A" w14:textId="77777777" w:rsidR="00FE52C0" w:rsidRDefault="00FE52C0">
       <w:pPr>
         <w:pStyle w:val="Cuerpodetexto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="0070C0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00FE52C0" w:rsidRDefault="00FE52C0">
+    <w:p w14:paraId="0D493FF2" w14:textId="77777777" w:rsidR="00FE52C0" w:rsidRDefault="00FE52C0">
       <w:pPr>
         <w:pStyle w:val="Cuerpodetexto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="0070C0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00FE52C0" w:rsidRDefault="00FE52C0">
+    <w:p w14:paraId="4E26F045" w14:textId="77777777" w:rsidR="00FE52C0" w:rsidRDefault="00FE52C0">
       <w:pPr>
         <w:pStyle w:val="Cuerpodetexto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="0070C0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00FE52C0" w:rsidRDefault="00FE52C0">
+    <w:p w14:paraId="46DC5A3D" w14:textId="77777777" w:rsidR="00FE52C0" w:rsidRDefault="00FE52C0">
       <w:pPr>
         <w:pStyle w:val="Cuerpodetexto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="0070C0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00FE52C0" w:rsidRDefault="00FE52C0">
+    <w:p w14:paraId="0E7EA177" w14:textId="77777777" w:rsidR="00FE52C0" w:rsidRDefault="00FE52C0">
       <w:pPr>
         <w:pStyle w:val="Cuerpodetexto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="0070C0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00FE52C0" w:rsidRDefault="00FE52C0">
+    <w:p w14:paraId="2B051AC3" w14:textId="77777777" w:rsidR="00FE52C0" w:rsidRDefault="00FE52C0">
       <w:pPr>
         <w:pStyle w:val="Cuerpodetexto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="0070C0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00FE52C0" w:rsidRDefault="00FE52C0">
+    <w:p w14:paraId="7DE07E15" w14:textId="77777777" w:rsidR="00FE52C0" w:rsidRDefault="00FE52C0">
       <w:pPr>
         <w:pStyle w:val="Cuerpodetexto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="0070C0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00FE52C0" w:rsidRDefault="00FE52C0">
+    <w:p w14:paraId="2851E444" w14:textId="77777777" w:rsidR="00FE52C0" w:rsidRDefault="00FE52C0">
       <w:pPr>
         <w:pStyle w:val="Cuerpodetexto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="0070C0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00FE52C0" w:rsidRDefault="00FE52C0">
+    <w:p w14:paraId="68AEC943" w14:textId="77777777" w:rsidR="00FE52C0" w:rsidRDefault="00FE52C0">
       <w:pPr>
         <w:pStyle w:val="Cuerpodetexto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="0070C0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00FE52C0" w:rsidRDefault="00FE52C0">
+    <w:p w14:paraId="146BF0E6" w14:textId="77777777" w:rsidR="00FE52C0" w:rsidRDefault="00FE52C0">
       <w:pPr>
         <w:pStyle w:val="Cuerpodetexto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="0070C0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00FE52C0" w:rsidRDefault="00FE52C0">
+    <w:p w14:paraId="0C056E11" w14:textId="77777777" w:rsidR="00FE52C0" w:rsidRDefault="00FE52C0">
       <w:pPr>
         <w:pStyle w:val="Cuerpodetexto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="0070C0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00A84584" w:rsidRPr="00DE669A" w:rsidRDefault="007F196F">
+    <w:p w14:paraId="475C32BB" w14:textId="77777777" w:rsidR="00A84584" w:rsidRPr="00DE669A" w:rsidRDefault="007F196F">
       <w:pPr>
         <w:pStyle w:val="Cuerpodetexto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="0070C0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DE669A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="0070C0"/>
         </w:rPr>
         <w:t>INFORMACIÓN COMPLEMENTARIA</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00043535" w:rsidRPr="0093724C" w:rsidRDefault="00043535">
+    <w:p w14:paraId="3712FE62" w14:textId="77777777" w:rsidR="00043535" w:rsidRPr="0093724C" w:rsidRDefault="00043535">
       <w:pPr>
         <w:pStyle w:val="Cuerpodetexto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00A84584" w:rsidRPr="00350DC6" w:rsidRDefault="007F196F" w:rsidP="0093724C">
+    <w:p w14:paraId="6EB5D642" w14:textId="77777777" w:rsidR="00A84584" w:rsidRPr="00350DC6" w:rsidRDefault="007F196F" w:rsidP="0093724C">
       <w:pPr>
         <w:pStyle w:val="Cuerpodetexto"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00350DC6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">I.– Instrucciones para la cumplimentación del </w:t>
       </w:r>
       <w:r w:rsidR="0093724C" w:rsidRPr="00350DC6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>modelo</w:t>
       </w:r>
       <w:r w:rsidRPr="00350DC6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> y documentación a aportar junto al escrito:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A84584" w:rsidRPr="0093724C" w:rsidRDefault="007F196F" w:rsidP="0093724C">
-[...305 lines deleted...]
-    <w:p w:rsidR="00A84584" w:rsidRPr="0093724C" w:rsidRDefault="007F196F" w:rsidP="0093724C">
+    <w:p w14:paraId="50E987F4" w14:textId="77777777" w:rsidR="00F206C1" w:rsidRPr="00F206C1" w:rsidRDefault="00F206C1" w:rsidP="00F206C1">
       <w:pPr>
         <w:pStyle w:val="Cuerpodetexto"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0093724C">
-[...8 lines deleted...]
-    <w:p w:rsidR="00A84584" w:rsidRPr="0093724C" w:rsidRDefault="007F196F" w:rsidP="0093724C">
+      <w:r w:rsidRPr="00F206C1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Se deberá rellenar la totalidad de los apartados solicitados en el modelo y éste debe ser firmado por la persona interesada.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A117DB9" w14:textId="77777777" w:rsidR="00F206C1" w:rsidRPr="00F206C1" w:rsidRDefault="00F206C1" w:rsidP="00F206C1">
       <w:pPr>
         <w:pStyle w:val="Cuerpodetexto"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0093724C">
-[...9 lines deleted...]
-    <w:p w:rsidR="00A84584" w:rsidRPr="0093724C" w:rsidRDefault="007F196F" w:rsidP="0093724C">
+      <w:r w:rsidRPr="00F206C1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>En todo caso, será necesario la entrega de la fotocopia de DNI o cualquier otro medio de identificación personal válido en derecho de la persona interesada. No será necesaria si se identifica mediante firma electrónica en la Sede Electrónica de la UPV/EHU.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C10F320" w14:textId="77777777" w:rsidR="00F206C1" w:rsidRPr="00F206C1" w:rsidRDefault="00F206C1" w:rsidP="00F206C1">
       <w:pPr>
         <w:pStyle w:val="Cuerpodetexto"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0093724C">
-[...8 lines deleted...]
-    <w:p w:rsidR="00A84584" w:rsidRPr="0093724C" w:rsidRDefault="007F196F" w:rsidP="0093724C">
+      <w:r w:rsidRPr="00F206C1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>En el supuesto de que la persona interesada sea menor o cuente con medidas de apoyo a su capacidad, será necesario la entrega también de la fotocopia de DNI o cualquier otro medio de identificación personal válido en derecho del o de la representante legal, debiéndose además en este caso presentar una fotocopia del documento acreditativo auténtico de la representación legal.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="314C196C" w14:textId="77777777" w:rsidR="00A84584" w:rsidRPr="0093724C" w:rsidRDefault="00A84584" w:rsidP="0093724C">
+      <w:pPr>
+        <w:pStyle w:val="Cuerpodetexto"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4F781562" w14:textId="77777777" w:rsidR="00A84584" w:rsidRPr="00350DC6" w:rsidRDefault="007F196F" w:rsidP="0093724C">
+      <w:pPr>
+        <w:pStyle w:val="Cuerpodetexto"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00350DC6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">II.– Requisitos del procedimiento para </w:t>
+      </w:r>
+      <w:r w:rsidR="00350DC6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>la persona</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00350DC6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> que ejercita el derecho:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4CD91F93" w14:textId="77777777" w:rsidR="00F206C1" w:rsidRPr="00F206C1" w:rsidRDefault="00F206C1" w:rsidP="00F206C1">
       <w:pPr>
         <w:pStyle w:val="Cuerpodetexto"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0093724C">
-[...8 lines deleted...]
-    <w:p w:rsidR="00A84584" w:rsidRPr="0093724C" w:rsidRDefault="00A84584" w:rsidP="0093724C">
+      <w:r w:rsidRPr="00F206C1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>El derecho de acceso se ejercerá mediante escrito dirigido al Delegado de Protección de Datos, a través de la Sede Electrónica de la UPV/EHU (que incluye el Registro Electrónico), del Registro General de la Universidad en cualquiera de las oficinas enumeradas en el Acuerdo de 16 de mayo de 2012, o por cualesquiera de los medios previstos en el artículo 16.4 de la Ley 39/2015. El Delegado de Protección de Datos trasladará la solicitud al responsable del tratamiento correspondiente.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="409D357A" w14:textId="77777777" w:rsidR="00F206C1" w:rsidRPr="00F206C1" w:rsidRDefault="00F206C1" w:rsidP="00F206C1">
+      <w:pPr>
+        <w:pStyle w:val="Cuerpodetexto"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F206C1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>A los efectos establecidos en el artículo 12.5 del Reglamento (UE) 2016/679, se podrá considerar repetitivo el ejercicio del derecho de acceso en más de una ocasión durante el plazo de seis meses, a menos que exista causa legítima para ello.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A195273" w14:textId="77777777" w:rsidR="00F206C1" w:rsidRPr="00F206C1" w:rsidRDefault="00F206C1" w:rsidP="00F206C1">
+      <w:pPr>
+        <w:pStyle w:val="Cuerpodetexto"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F206C1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Es aconsejable, desde el punto de vista probatorio, acreditar la remisión del escrito mediante justificante de registro telemático o sello de entrada en el registro de la UPV/EHU</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="687CEA67" w14:textId="77777777" w:rsidR="00A84584" w:rsidRPr="0093724C" w:rsidRDefault="00A84584" w:rsidP="0093724C">
       <w:pPr>
         <w:pStyle w:val="Cuerpodetexto"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00A84584" w:rsidRPr="00350DC6" w:rsidRDefault="007F196F" w:rsidP="0093724C">
+    <w:p w14:paraId="1B396F73" w14:textId="77777777" w:rsidR="00A84584" w:rsidRPr="00350DC6" w:rsidRDefault="007F196F" w:rsidP="0093724C">
       <w:pPr>
         <w:pStyle w:val="Cuerpodetexto"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00350DC6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>IV.– Normativa de aplicación:</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="00A84584" w:rsidRPr="0093724C" w:rsidRDefault="007F196F" w:rsidP="0093724C">
+        <w:t xml:space="preserve">III.– Requisitos del procedimiento para la persona </w:t>
+      </w:r>
+      <w:r w:rsidR="005022CE" w:rsidRPr="00350DC6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>r</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00350DC6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">esponsable </w:t>
+      </w:r>
+      <w:r w:rsidR="005022CE" w:rsidRPr="00350DC6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">del </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00350DC6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>tratamiento:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="05755630" w14:textId="77777777" w:rsidR="00F206C1" w:rsidRPr="00F206C1" w:rsidRDefault="00F206C1" w:rsidP="00F206C1">
       <w:pPr>
         <w:pStyle w:val="Cuerpodetexto"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0093724C">
-[...8 lines deleted...]
-    <w:p w:rsidR="00A84584" w:rsidRPr="0093724C" w:rsidRDefault="007F196F" w:rsidP="0093724C">
+      <w:r w:rsidRPr="00F206C1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>La persona responsable deberá responder</w:t>
+      </w:r>
+      <w:r w:rsidR="008E703B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> y facilitar el acceso </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F206C1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> al o a la solicitante en el plazo máximo de un mes, a contar desde la recepción de la solicitud.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017826E3" w14:textId="77777777" w:rsidR="00F206C1" w:rsidRPr="00F206C1" w:rsidRDefault="00F206C1" w:rsidP="00F206C1">
       <w:pPr>
         <w:pStyle w:val="Cuerpodetexto"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0093724C">
-[...8 lines deleted...]
-    <w:p w:rsidR="00A84584" w:rsidRPr="0093724C" w:rsidRDefault="007F196F" w:rsidP="0093724C">
+      <w:r w:rsidRPr="00F206C1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Si la solicitud fuese estimada, la persona responsable deberá informar a la persona interesada en la forma elegida por ésta. Al margen de la opción seleccionada, la UPV/EHU podrá determinar el sistema de consulta cuando el requerido perturbe la normal prestación de los servicios de la Universidad.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="797895D2" w14:textId="77777777" w:rsidR="00F206C1" w:rsidRPr="00F206C1" w:rsidRDefault="00F206C1" w:rsidP="00F206C1">
       <w:pPr>
         <w:pStyle w:val="Cuerpodetexto"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0093724C">
-[...8 lines deleted...]
-    <w:p w:rsidR="00A84584" w:rsidRPr="0093724C" w:rsidRDefault="007F196F" w:rsidP="0093724C">
+      <w:r w:rsidRPr="00F206C1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>La información deberá contener de modo legible e inteligible los datos incluidos en el tratamiento, así como el origen de los datos, los destinatarios (instituciones y organizaciones a los que se ha comunicado o se prevé comunicar tales datos) y la especificación de los usos concretos y finalidades para los que se almacenaron.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2218A4CF" w14:textId="77777777" w:rsidR="00F206C1" w:rsidRPr="00F206C1" w:rsidRDefault="00F206C1" w:rsidP="00F206C1">
       <w:pPr>
         <w:pStyle w:val="Cuerpodetexto"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0093724C">
-[...8 lines deleted...]
-    <w:p w:rsidR="00A84584" w:rsidRPr="0093724C" w:rsidRDefault="007F196F" w:rsidP="0093724C">
+      <w:r w:rsidRPr="00F206C1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>La entrega de datos es gratuita.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="26776075" w14:textId="77777777" w:rsidR="00A84584" w:rsidRPr="0093724C" w:rsidRDefault="00A84584" w:rsidP="00C444DF">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:ind w:left="1058" w:hanging="349"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4CBC3861" w14:textId="77777777" w:rsidR="00A84584" w:rsidRPr="00350DC6" w:rsidRDefault="007F196F" w:rsidP="0093724C">
+      <w:pPr>
+        <w:pStyle w:val="Cuerpodetexto"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00350DC6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>IV.– Normativa de aplicación:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6BCBACD7" w14:textId="77777777" w:rsidR="00C444DF" w:rsidRPr="00C444DF" w:rsidRDefault="00C444DF" w:rsidP="00C444DF">
       <w:pPr>
         <w:pStyle w:val="Cuerpodetexto"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0093724C">
-[...8 lines deleted...]
-    <w:p w:rsidR="00A84584" w:rsidRPr="0093724C" w:rsidRDefault="007F196F" w:rsidP="0093724C">
+      <w:r w:rsidRPr="00C444DF">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Reglamento (UE) 2016/679 del Parlamento Europeo y del Consejo, de 27 de abril de 2016, relativo a la protección de las personas físicas en lo que respecta al tratamiento de datos personales y a la libre circulación de estos datos (Reglamento General de Protección de Datos), artículo 15.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7FB29881" w14:textId="77777777" w:rsidR="00C444DF" w:rsidRPr="00C444DF" w:rsidRDefault="00C444DF" w:rsidP="00C444DF">
       <w:pPr>
         <w:pStyle w:val="Cuerpodetexto"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0093724C">
-[...8 lines deleted...]
-    <w:p w:rsidR="00A84584" w:rsidRPr="0093724C" w:rsidRDefault="00A84584" w:rsidP="0093724C">
+      <w:r w:rsidRPr="00C444DF">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Ley Orgánica 3/2018, de 5 de diciembre, de Protección de Datos Personales y garantía de los derechos digitales, artículo 13.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="01919C5B" w14:textId="19ED87FB" w:rsidR="00C444DF" w:rsidRPr="00C444DF" w:rsidRDefault="00C444DF" w:rsidP="00C444DF">
+      <w:pPr>
+        <w:pStyle w:val="Cuerpodetexto"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C444DF">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Ley 16/2023, de 21 de diciembre, de la Autoridad Vasca</w:t>
+      </w:r>
+      <w:r w:rsidR="00D913D4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de Protección de Datos</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C444DF">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, que deroga y sustituye a la Ley 2/2004.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A27FC8A" w14:textId="77777777" w:rsidR="00C444DF" w:rsidRPr="00C444DF" w:rsidRDefault="00C444DF" w:rsidP="00C444DF">
+      <w:pPr>
+        <w:pStyle w:val="Cuerpodetexto"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C444DF">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Reglamento de la UPV/EHU para la protección de datos de carácter personal, aprobado por el Consejo de Gobierno de la Universidad de 10 de abril de 2008, en todo aquello que deba ser interpretado y adaptado conforme a las normas anteriormente citadas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B101DC9" w14:textId="77777777" w:rsidR="00A84584" w:rsidRPr="0093724C" w:rsidRDefault="00A84584" w:rsidP="0093724C">
       <w:pPr>
         <w:pStyle w:val="Cuerpodetexto"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00A84584" w:rsidRPr="00350DC6" w:rsidRDefault="007F196F" w:rsidP="0093724C">
+    <w:p w14:paraId="3453A3A7" w14:textId="77777777" w:rsidR="00A84584" w:rsidRPr="00350DC6" w:rsidRDefault="007F196F" w:rsidP="0093724C">
       <w:pPr>
         <w:pStyle w:val="Cuerpodetexto"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00350DC6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>V.– Reclamaciones (Tutela de derechos):</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A84584" w:rsidRPr="0093724C" w:rsidRDefault="007F196F" w:rsidP="0093724C">
+    <w:p w14:paraId="07BA0C6C" w14:textId="1F1EA5BC" w:rsidR="00C444DF" w:rsidRPr="00C444DF" w:rsidRDefault="00C444DF" w:rsidP="00C444DF">
       <w:pPr>
         <w:pStyle w:val="Cuerpodetexto"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0093724C">
-[...8 lines deleted...]
-    <w:p w:rsidR="00A84584" w:rsidRPr="0093724C" w:rsidRDefault="007F196F" w:rsidP="0093724C">
+      <w:r w:rsidRPr="00C444DF">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Si el o la solicitante entiende que no se le ha facilitado correctamente el derecho de acceso a sus propios datos, puede reclamar ante la Autoridad Vasca</w:t>
+      </w:r>
+      <w:r w:rsidR="00D913D4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de Protección de Datos</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C444DF">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> para que inicie un procedimiento de tutela de sus derechos.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="077B3B0B" w14:textId="77777777" w:rsidR="008E703B" w:rsidRPr="008E703B" w:rsidRDefault="008E703B" w:rsidP="00C444DF">
       <w:pPr>
         <w:pStyle w:val="Cuerpodetexto"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0093724C">
-[...9 lines deleted...]
-    <w:p w:rsidR="00A84584" w:rsidRDefault="007F196F" w:rsidP="0093724C">
+      <w:r w:rsidRPr="008E703B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Para ello, resulta necesario que se haya recibido una respuesta denegatoria o insuficiente, o que haya transcurrido el plazo de un mes desde la solicitud del derecho de acceso sin que de forma expresa se le haya contestado.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D94C421" w14:textId="77777777" w:rsidR="00C444DF" w:rsidRPr="00C444DF" w:rsidRDefault="00C444DF" w:rsidP="00C444DF">
       <w:pPr>
         <w:pStyle w:val="Cuerpodetexto"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0093724C">
-[...8 lines deleted...]
-    <w:p w:rsidR="003F1CB1" w:rsidRDefault="003F1CB1" w:rsidP="003F1CB1">
+      <w:r w:rsidRPr="00C444DF">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>La reclamación se dirigirá a la Autoridad Vasca de Protección de Datos (c/ Beato Tomás de Zumárraga, 71, 3º - 01008 Vitoria-Gasteiz - Tel. 945 01 62 30 - avpd@avpd.eus - www.avpd.euskadi.eus), aportándose alguno de los siguientes documentos:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F34E321" w14:textId="77777777" w:rsidR="00C444DF" w:rsidRPr="00C444DF" w:rsidRDefault="00C444DF" w:rsidP="00C444DF">
+      <w:pPr>
+        <w:pStyle w:val="Cuerpodetexto"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C444DF">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>La notificación de denegación del responsable del tratamiento o la respuesta que se considere insuficiente.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5AFA4B38" w14:textId="77777777" w:rsidR="00C444DF" w:rsidRPr="00C444DF" w:rsidRDefault="00C444DF" w:rsidP="00C444DF">
+      <w:pPr>
+        <w:pStyle w:val="Cuerpodetexto"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C444DF">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Copia del modelo de petición de acceso, sellada por el registro de entrada de la UPV/EHU o, en su caso, el justificante de registro telemático de la Sede Electrónica.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F248247" w14:textId="77777777" w:rsidR="00C444DF" w:rsidRPr="00C444DF" w:rsidRDefault="00C444DF" w:rsidP="00C444DF">
+      <w:pPr>
+        <w:pStyle w:val="Cuerpodetexto"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C444DF">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Copia del sello de la oficina de correos si la solicitud se ha remitido por correo certificado.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46A6BCF4" w14:textId="77777777" w:rsidR="00A84584" w:rsidRPr="00F206C1" w:rsidRDefault="00A84584" w:rsidP="00F206C1">
       <w:pPr>
         <w:pStyle w:val="Cuerpodetexto"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
-        <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-          <w:sz w:val="22"/>
-[...143 lines deleted...]
-      <w:footerReference w:type="default" r:id="rId8"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="00A84584" w:rsidRPr="00F206C1" w:rsidSect="00043535">
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="2694" w:right="1134" w:bottom="1134" w:left="1134" w:header="0" w:footer="0" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00D61CB4" w:rsidRDefault="00D61CB4" w:rsidP="00043535">
+    <w:p w14:paraId="4263BBB8" w14:textId="77777777" w:rsidR="00D61CB4" w:rsidRDefault="00D61CB4" w:rsidP="00043535">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00D61CB4" w:rsidRDefault="00D61CB4" w:rsidP="00043535">
+    <w:p w14:paraId="3C35DD09" w14:textId="77777777" w:rsidR="00D61CB4" w:rsidRDefault="00D61CB4" w:rsidP="00043535">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Courier New">
+    <w:panose1 w:val="02070309020205020404"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Wingdings">
+    <w:panose1 w:val="05000000000000000000"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="OpenSymbol">
     <w:panose1 w:val="05010000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800000AF" w:usb1="1001ECEA" w:usb2="00000000" w:usb3="00000000" w:csb0="80000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="EHUSans">
     <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="02000503050000020004"/>
     <w:charset w:val="FF"/>
     <w:family w:val="modern"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800000A7" w:usb1="40000042" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
-  </w:font>
-[...12 lines deleted...]
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SimSun">
     <w:altName w:val="宋体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Microsoft YaHei">
     <w:panose1 w:val="020B0503020204020204"/>
     <w:charset w:val="86"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="80000287" w:usb1="2ACF3C50" w:usb2="00000016" w:usb3="00000000" w:csb0="0004001F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Mangal">
     <w:altName w:val="Liberation Mono"/>
@@ -3253,117 +3146,117 @@
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-240023963"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr/>
     <w:sdtContent>
-      <w:p w:rsidR="00DE669A" w:rsidRDefault="00DE669A">
+      <w:p w14:paraId="16C6EC22" w14:textId="2BC2B324" w:rsidR="00DE669A" w:rsidRDefault="00DE669A">
         <w:pPr>
           <w:pStyle w:val="Piedepgina"/>
           <w:jc w:val="right"/>
         </w:pPr>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="000E7EC1">
+        <w:r w:rsidR="00B32E75">
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:t>1</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
-  <w:p w:rsidR="00DE669A" w:rsidRDefault="00DE669A">
+  <w:p w14:paraId="685D8C8C" w14:textId="77777777" w:rsidR="00DE669A" w:rsidRDefault="00DE669A">
     <w:pPr>
       <w:pStyle w:val="Piedepgina"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00D61CB4" w:rsidRDefault="00D61CB4" w:rsidP="00043535">
+    <w:p w14:paraId="1856E7A3" w14:textId="77777777" w:rsidR="00D61CB4" w:rsidRDefault="00D61CB4" w:rsidP="00043535">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00D61CB4" w:rsidRDefault="00D61CB4" w:rsidP="00043535">
+    <w:p w14:paraId="1C774571" w14:textId="77777777" w:rsidR="00D61CB4" w:rsidRDefault="00D61CB4" w:rsidP="00043535">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w:rsidR="00043535" w:rsidRDefault="00043535">
+  <w:p w14:paraId="77957779" w14:textId="77777777" w:rsidR="00043535" w:rsidRDefault="00043535">
     <w:pPr>
       <w:pStyle w:val="Encabezado"/>
     </w:pPr>
     <w:r w:rsidRPr="00E3502C">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
         <w:noProof/>
         <w:lang w:eastAsia="es-ES" w:bidi="ar-SA"/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658752" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="0ACD3560" wp14:editId="7D855C5E">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658752" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="25A23F84" wp14:editId="5C6B7F19">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>0</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>431165</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="2794635" cy="810260"/>
           <wp:effectExtent l="0" t="0" r="5715" b="8890"/>
           <wp:wrapTopAndBottom/>
           <wp:docPr id="15" name="Imagen 15"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="0" name="Picture 1"/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1"/>
@@ -3385,50 +3278,348 @@
                     <a:noFill/>
                     <a:miter lim="800000"/>
                     <a:headEnd/>
                     <a:tailEnd/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="05B05F84"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="2E944B56"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="09606B95"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="01043B12"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0AF174F5"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="6F929954"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3524,51 +3715,200 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="3240"/>
         </w:tabs>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="OpenSymbol" w:hAnsi="OpenSymbol" w:cs="OpenSymbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="OpenSymbol" w:hAnsi="OpenSymbol" w:cs="OpenSymbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1077454F"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="75F6B90E"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="27C86E85"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="65F86FC4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3664,51 +4004,200 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="3240"/>
         </w:tabs>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="OpenSymbol" w:hAnsi="OpenSymbol" w:cs="OpenSymbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="OpenSymbol" w:hAnsi="OpenSymbol" w:cs="OpenSymbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="28515F79"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="F27886A4"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2B243A93"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="AF409514"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3804,51 +4293,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="3240"/>
         </w:tabs>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="OpenSymbol" w:hAnsi="OpenSymbol" w:cs="OpenSymbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="OpenSymbol" w:hAnsi="OpenSymbol" w:cs="OpenSymbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="45A509A9"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="B2E69812"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3944,51 +4433,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="3240"/>
         </w:tabs>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="OpenSymbol" w:hAnsi="OpenSymbol" w:cs="OpenSymbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="OpenSymbol" w:hAnsi="OpenSymbol" w:cs="OpenSymbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="471C3080"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="CCAEEE62"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="432"/>
         </w:tabs>
         <w:ind w:left="432" w:hanging="432"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="576"/>
@@ -4066,51 +4555,200 @@
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1584"/>
         </w:tabs>
         <w:ind w:left="1584" w:hanging="1584"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="48A34681"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="14C64DF8"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4CF04D16"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="EE76EB8A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4206,51 +4844,200 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="3240"/>
         </w:tabs>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4E740EB4"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="A9F25E68"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5B1E6A10"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="568236A6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4346,51 +5133,313 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="3240"/>
         </w:tabs>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="OpenSymbol" w:hAnsi="OpenSymbol" w:cs="OpenSymbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="OpenSymbol" w:hAnsi="OpenSymbol" w:cs="OpenSymbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5EE13B2F"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="88DE2542"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="62385269"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="AD4CE258"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="70E721C0"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="DC28722A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4486,51 +5535,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="3240"/>
         </w:tabs>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="OpenSymbol" w:hAnsi="OpenSymbol" w:cs="OpenSymbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="OpenSymbol" w:hAnsi="OpenSymbol" w:cs="OpenSymbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="79B44890"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="F58A3E5C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans" w:cs="EHUSans" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -4600,152 +5649,182 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="11">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="2">
-    <w:abstractNumId w:val="6"/>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="3">
-    <w:abstractNumId w:val="7"/>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="4">
-[...8 lines deleted...]
-  <w:num w:numId="7">
+  <w:num w:numId="14">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="8">
-    <w:abstractNumId w:val="4"/>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="14"/>
   </w:num>
-  <w:num w:numId="9">
-    <w:abstractNumId w:val="8"/>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="17">
+    <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:defaultTabStop w:val="709"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00A84584"/>
     <w:rsid w:val="00043535"/>
     <w:rsid w:val="000B30AE"/>
     <w:rsid w:val="000E7EC1"/>
     <w:rsid w:val="00136648"/>
     <w:rsid w:val="002A00D3"/>
     <w:rsid w:val="002D60C3"/>
+    <w:rsid w:val="002F0C29"/>
     <w:rsid w:val="0032057C"/>
     <w:rsid w:val="003437D0"/>
     <w:rsid w:val="00350DC6"/>
     <w:rsid w:val="003F1CB1"/>
     <w:rsid w:val="005022CE"/>
     <w:rsid w:val="0060566C"/>
     <w:rsid w:val="00674236"/>
     <w:rsid w:val="007D4F49"/>
     <w:rsid w:val="007F196F"/>
+    <w:rsid w:val="008E703B"/>
     <w:rsid w:val="0093724C"/>
     <w:rsid w:val="00A84584"/>
+    <w:rsid w:val="00B32E75"/>
     <w:rsid w:val="00C329B8"/>
+    <w:rsid w:val="00C444DF"/>
     <w:rsid w:val="00CB4902"/>
     <w:rsid w:val="00D61CB4"/>
     <w:rsid w:val="00D638C5"/>
+    <w:rsid w:val="00D913D4"/>
     <w:rsid w:val="00DE669A"/>
+    <w:rsid w:val="00F206C1"/>
     <w:rsid w:val="00F70B7D"/>
     <w:rsid w:val="00FE52C0"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="es-ES"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="485B123A"/>
+  <w14:docId w14:val="14D73F93"/>
   <w15:docId w15:val="{BF2C25FC-2C64-447E-9C20-B14FD21CC18C}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman" w:cs="Arial"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="es-ES" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -5099,50 +6178,72 @@
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:suppressAutoHyphens/>
     </w:pPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Ttulo3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="Ttulo3Car"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="00F206C1"/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="0"/>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="27"/>
+      <w:szCs w:val="27"/>
+      <w:lang w:eastAsia="es-ES" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Fuentedeprrafopredeter">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Tablanormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Sinlista">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
@@ -5265,62 +6366,540 @@
     <w:basedOn w:val="Normal"/>
     <w:link w:val="TextodegloboCar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00DE669A"/>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Mangal"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TextodegloboCar">
     <w:name w:val="Texto de globo Car"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:link w:val="Textodeglobo"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00DE669A"/>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Mangal"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="NormalWeb">
+    <w:name w:val="Normal (Web)"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="002F0C29"/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="0"/>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:lang w:eastAsia="es-ES" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="citation-52">
+    <w:name w:val="citation-52"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:rsid w:val="002F0C29"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="citation-51">
+    <w:name w:val="citation-51"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:rsid w:val="002F0C29"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="citation-50">
+    <w:name w:val="citation-50"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:rsid w:val="002F0C29"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="citation-245">
+    <w:name w:val="citation-245"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:rsid w:val="002F0C29"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="citation-244">
+    <w:name w:val="citation-244"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:rsid w:val="002F0C29"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="citation-243">
+    <w:name w:val="citation-243"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:rsid w:val="002F0C29"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="citation-242">
+    <w:name w:val="citation-242"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:rsid w:val="002F0C29"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="citation-241">
+    <w:name w:val="citation-241"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:rsid w:val="002F0C29"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="citation-240">
+    <w:name w:val="citation-240"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:rsid w:val="002F0C29"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="citation-239">
+    <w:name w:val="citation-239"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:rsid w:val="002F0C29"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="citation-329">
+    <w:name w:val="citation-329"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:rsid w:val="00F206C1"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="citation-328">
+    <w:name w:val="citation-328"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:rsid w:val="00F206C1"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="citation-327">
+    <w:name w:val="citation-327"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:rsid w:val="00F206C1"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="citation-326">
+    <w:name w:val="citation-326"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:rsid w:val="00F206C1"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="citation-361">
+    <w:name w:val="citation-361"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:rsid w:val="00F206C1"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="citation-360">
+    <w:name w:val="citation-360"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:rsid w:val="00F206C1"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="citation-359">
+    <w:name w:val="citation-359"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:rsid w:val="00F206C1"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="citation-358">
+    <w:name w:val="citation-358"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:rsid w:val="00F206C1"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="citation-357">
+    <w:name w:val="citation-357"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:rsid w:val="00F206C1"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="citation-356">
+    <w:name w:val="citation-356"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:rsid w:val="00F206C1"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo3Car">
+    <w:name w:val="Título 3 Car"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:link w:val="Ttulo3"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00F206C1"/>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="27"/>
+      <w:szCs w:val="27"/>
+      <w:lang w:eastAsia="es-ES" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Hipervnculo">
+    <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00F206C1"/>
+    <w:rPr>
+      <w:color w:val="0000FF"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="citation-688">
+    <w:name w:val="citation-688"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:rsid w:val="00F206C1"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="citation-687">
+    <w:name w:val="citation-687"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:rsid w:val="00F206C1"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="citation-686">
+    <w:name w:val="citation-686"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:rsid w:val="00F206C1"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="citation-684">
+    <w:name w:val="citation-684"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:rsid w:val="00F206C1"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="citation-683">
+    <w:name w:val="citation-683"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:rsid w:val="00F206C1"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="citation-682">
+    <w:name w:val="citation-682"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:rsid w:val="00F206C1"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="citation-681">
+    <w:name w:val="citation-681"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:rsid w:val="00F206C1"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="citation-679">
+    <w:name w:val="citation-679"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:rsid w:val="00F206C1"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="citation-678">
+    <w:name w:val="citation-678"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:rsid w:val="00F206C1"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="citation-677">
+    <w:name w:val="citation-677"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:rsid w:val="00F206C1"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="citation-676">
+    <w:name w:val="citation-676"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:rsid w:val="00F206C1"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="citation-1017">
+    <w:name w:val="citation-1017"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:rsid w:val="00F206C1"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="citation-1015">
+    <w:name w:val="citation-1015"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:rsid w:val="00F206C1"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="citation-1012">
+    <w:name w:val="citation-1012"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:rsid w:val="00F206C1"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="citation-1010">
+    <w:name w:val="citation-1010"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:rsid w:val="00F206C1"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="citation-1009">
+    <w:name w:val="citation-1009"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:rsid w:val="00F206C1"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="citation-1007">
+    <w:name w:val="citation-1007"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:rsid w:val="00F206C1"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="citation-1006">
+    <w:name w:val="citation-1006"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:rsid w:val="00F206C1"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="citation-1005">
+    <w:name w:val="citation-1005"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:rsid w:val="00F206C1"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="citation-1004">
+    <w:name w:val="citation-1004"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:rsid w:val="00F206C1"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="citation-1002">
+    <w:name w:val="citation-1002"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:rsid w:val="00F206C1"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="citation-1001">
+    <w:name w:val="citation-1001"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:rsid w:val="00F206C1"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="citation-1000">
+    <w:name w:val="citation-1000"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:rsid w:val="00F206C1"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="citation-999">
+    <w:name w:val="citation-999"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:rsid w:val="00F206C1"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="citation-998">
+    <w:name w:val="citation-998"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:rsid w:val="00F206C1"/>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+  <w:divs>
+    <w:div w:id="110370558">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="194006244">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="240795852">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="452670853">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="557517058">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="630786138">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1073741826">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1200164302">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1258711089">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1499807580">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1622765057">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1705523244">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="2023780516">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="2049797801">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="2092121509">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="2109689971">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+  </w:divs>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
@@ -5544,72 +7123,406 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Documento" ma:contentTypeID="0x0101003E5FF4F891F34341B723443D31E70255" ma:contentTypeVersion="18" ma:contentTypeDescription="Crear nuevo documento." ma:contentTypeScope="" ma:versionID="01e805f5d2676225d3ff0aa606d5313d">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns3="e24463f9-f515-45ff-b78a-c82e18563a19" xmlns:ns4="bfdd37b2-45a6-4495-8222-3e04b0d06de6" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="73692f0d40a1d791c9a7f129eca741bf" ns3:_="" ns4:_="">
+    <xsd:import namespace="e24463f9-f515-45ff-b78a-c82e18563a19"/>
+    <xsd:import namespace="bfdd37b2-45a6-4495-8222-3e04b0d06de6"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceAutoTags" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceLocation" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns4:SharedWithUsers" minOccurs="0"/>
+                <xsd:element ref="ns4:SharedWithDetails" minOccurs="0"/>
+                <xsd:element ref="ns4:SharingHintHash" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceAutoKeyPoints" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceKeyPoints" minOccurs="0"/>
+                <xsd:element ref="ns3:_activity" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceSystemTags" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceSearchProperties" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="e24463f9-f515-45ff-b78a-c82e18563a19" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceAutoTags" ma:index="10" nillable="true" ma:displayName="Tags" ma:internalName="MediaServiceAutoTags" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="11" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="12" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceLocation" ma:index="13" nillable="true" ma:displayName="Location" ma:internalName="MediaServiceLocation" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="14" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="15" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="16" nillable="true" ma:displayName="Length (seconds)" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceAutoKeyPoints" ma:index="20" nillable="true" ma:displayName="MediaServiceAutoKeyPoints" ma:hidden="true" ma:internalName="MediaServiceAutoKeyPoints" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceKeyPoints" ma:index="21" nillable="true" ma:displayName="KeyPoints" ma:internalName="MediaServiceKeyPoints" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="_activity" ma:index="22" nillable="true" ma:displayName="_activity" ma:hidden="true" ma:internalName="_activity">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="23" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:description="" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSystemTags" ma:index="24" nillable="true" ma:displayName="MediaServiceSystemTags" ma:hidden="true" ma:internalName="MediaServiceSystemTags" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="25" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="bfdd37b2-45a6-4495-8222-3e04b0d06de6" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="SharedWithUsers" ma:index="17" nillable="true" ma:displayName="Compartido con" ma:internalName="SharedWithUsers" ma:readOnly="true">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:UserMulti">
+            <xsd:sequence>
+              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
+                <xsd:complexType>
+                  <xsd:sequence>
+                    <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
+                    <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
+                    <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
+                  </xsd:sequence>
+                </xsd:complexType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="SharedWithDetails" ma:index="18" nillable="true" ma:displayName="Detalles de uso compartido" ma:internalName="SharedWithDetails" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="SharingHintHash" ma:index="19" nillable="true" ma:displayName="Hash de la sugerencia para compartir" ma:hidden="true" ma:internalName="SharingHintHash" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Tipo de contenido"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Título"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <_activity xmlns="e24463f9-f515-45ff-b78a-c82e18563a19" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5EF025E7-EE80-4F14-BEED-CBCD9CB08A7F}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="e24463f9-f515-45ff-b78a-c82e18563a19"/>
+    <ds:schemaRef ds:uri="bfdd37b2-45a6-4495-8222-3e04b0d06de6"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9315AF03-1644-469D-82A1-58C0F6D29A25}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7D4B2392-2873-45BE-B93C-EE20DCBDF713}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="bfdd37b2-45a6-4495-8222-3e04b0d06de6"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="e24463f9-f515-45ff-b78a-c82e18563a19"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>5</Pages>
-  <Words>1045</Words>
-  <Characters>5752</Characters>
+  <Words>966</Words>
+  <Characters>5313</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>47</Lines>
-  <Paragraphs>13</Paragraphs>
+  <Lines>44</Lines>
+  <Paragraphs>12</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>UPV/EHU</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>6784</CharactersWithSpaces>
+  <CharactersWithSpaces>6267</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Carlos C</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:language>es-ES</dc:language>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x0101003E5FF4F891F34341B723443D31E70255</vt:lpwstr>
+  </property>
+</Properties>
+</file>