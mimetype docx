--- v0 (2026-05-21)
+++ v1 (2026-06-23)
@@ -1,81 +1,81 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
-  <Default Extension="jpeg" ContentType="image/jpeg"/>
+  <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="wmf" ContentType="image/x-wmf"/>
-  <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="6919F648" w14:textId="6B4A11EB" w:rsidR="00C23F3C" w:rsidRDefault="00480257">
       <w:pPr>
         <w:pStyle w:val="Portada2"/>
         <w:spacing w:after="40" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
           <w:b/>
           <w:sz w:val="40"/>
           <w:szCs w:val="30"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2DDAD237" wp14:editId="23415EC5">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2DDAD237" wp14:editId="6F3DCA6B">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
               <wp:align>center</wp:align>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>-117342</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="2698504" cy="1241947"/>
             <wp:effectExtent l="0" t="0" r="6985" b="0"/>
             <wp:wrapNone/>
             <wp:docPr id="1556110339" name="Imagen 1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 1"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId8" cstate="print">
@@ -154,99 +154,67 @@
           <w:sz w:val="40"/>
           <w:szCs w:val="30"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="18E4A5BC" w14:textId="02860E0A" w:rsidR="00C23F3C" w:rsidRPr="00344382" w:rsidRDefault="00187FED" w:rsidP="00480257">
       <w:pPr>
         <w:pStyle w:val="Portada2"/>
         <w:spacing w:after="40" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
           <w:b/>
           <w:sz w:val="40"/>
           <w:szCs w:val="30"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>Facultad de Informática</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="16B6D785" w14:textId="490C866C" w:rsidR="00C23F3C" w:rsidRPr="00344382" w:rsidRDefault="00187FED" w:rsidP="00480257">
+    <w:p w14:paraId="16B6D785" w14:textId="77777777" w:rsidR="00C23F3C" w:rsidRPr="00344382" w:rsidRDefault="00187FED" w:rsidP="00480257">
       <w:pPr>
         <w:pStyle w:val="Portada2"/>
         <w:spacing w:after="80" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
-        <w:t xml:space="preserve">Grado </w:t>
-[...31 lines deleted...]
-        <w:t xml:space="preserve"> Ingeniería Informática</w:t>
+        <w:t>Grado de Ingeniería Informática</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7F76C1F5" w14:textId="77777777" w:rsidR="00C23F3C" w:rsidRDefault="00C23F3C">
       <w:pPr>
         <w:spacing w:after="80" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1EE031CB" w14:textId="77777777" w:rsidR="00C23F3C" w:rsidRDefault="00C23F3C">
       <w:pPr>
         <w:pStyle w:val="Portada1"/>
         <w:spacing w:before="0" w:after="80" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
           <w:u w:val="single"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="34BA93C8" w14:textId="77777777" w:rsidR="00C23F3C" w:rsidRDefault="00C23F3C" w:rsidP="00744531">
       <w:pPr>
@@ -1137,69 +1105,58 @@
         <w:t>testua</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00816512">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>. En caso de querer añadir agradecimientos, escribir aquí el texto.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2884EB39" w14:textId="029E64B9" w:rsidR="000078D5" w:rsidRDefault="000078D5" w:rsidP="00026965">
       <w:pPr>
         <w:pStyle w:val="Portada2"/>
         <w:spacing w:after="80" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00816512">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
-        <w:t>Atal</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">Atal </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00816512">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>hau</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00816512">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00816512">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
@@ -1708,69 +1665,58 @@
         <w:t>parágrafos</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> pueden ser suficientes.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4801D3C2" w14:textId="77777777" w:rsidR="00C23F3C" w:rsidRDefault="00187FED">
       <w:pPr>
         <w:pStyle w:val="Portada2"/>
         <w:spacing w:after="80" w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bla </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>bla</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
@@ -3182,69 +3128,58 @@
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="09259245" w14:textId="77777777" w:rsidR="00C23F3C" w:rsidRDefault="00187FED">
       <w:pPr>
         <w:pStyle w:val="Portada2"/>
         <w:spacing w:after="80" w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bla </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>bla</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
@@ -4656,1509 +4591,1438 @@
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="01691DEA" w14:textId="77777777" w:rsidR="00C23F3C" w:rsidRDefault="00187FED">
       <w:pPr>
         <w:pStyle w:val="Portada2"/>
         <w:spacing w:after="80" w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-[...1457 lines deleted...]
-        <w:t>.</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bla </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>bla</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>bla</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>bla</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>bla</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>bla</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>bla</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>bla</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>bla</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>bla</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>bla</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>bla</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>bla</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>bla</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>bla</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>bla</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>bla</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>bla</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>bla</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>bla</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>bla</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>bla</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>bla</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>bla</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>bla</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>bla</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>bla</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>bla</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>bla</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>bla</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>bla</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>bla</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>bla</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>bla</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>bla</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>bla</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>bla</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>bla</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>bla</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>bla</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>bla</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>bla</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>bla</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>bla</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>bla</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>bla</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>bla</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>bla</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>bla</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>bla</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>bla</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>bla</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>bla</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>bla</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>bla</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>bla</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>bla</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>bla</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>bla</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>bla</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>bla</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>bla</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>bla</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>bla</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>bla</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>bla</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>bla</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>bla</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>bla</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>bla</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> bla bla bla.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="38AD3A01" w14:textId="77777777" w:rsidR="00C23F3C" w:rsidRDefault="00C23F3C">
       <w:pPr>
         <w:pStyle w:val="Portada2"/>
         <w:spacing w:after="80" w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="68970158" w14:textId="77777777" w:rsidR="00C23F3C" w:rsidRDefault="00C23F3C">
       <w:pPr>
         <w:pStyle w:val="Portada2"/>
         <w:spacing w:after="80" w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
           <w:sz w:val="28"/>
@@ -6687,72 +6551,60 @@
           <w:sz w:val="40"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00816512">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="40"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>Development</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00816512">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="40"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00816512">
+        <w:t xml:space="preserve"> Goals</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="40"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
-        <w:t>Goals</w:t>
-[...9 lines deleted...]
-        </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
     <w:p w14:paraId="5893CD3C" w14:textId="77777777" w:rsidR="000078D5" w:rsidRDefault="000078D5" w:rsidP="000078D5">
       <w:pPr>
         <w:pStyle w:val="Portada2"/>
         <w:spacing w:after="80" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
           <w:sz w:val="28"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="50B9087A" w14:textId="77777777" w:rsidR="000078D5" w:rsidRDefault="000078D5" w:rsidP="000078D5">
       <w:pPr>
         <w:pStyle w:val="Portada2"/>
         <w:spacing w:after="80" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
           <w:sz w:val="28"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
@@ -6866,233 +6718,173 @@
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00816512">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>Hautatu</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00816512">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve"> zure GrAL </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00816512">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
-        <w:t>zure</w:t>
+        <w:t>zein</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00816512">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00816512">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
-        <w:t>GrAL</w:t>
+        <w:t>GJHri</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00816512">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00816512">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
-        <w:t>zein</w:t>
+        <w:t>Garapen</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00816512">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00816512">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
-        <w:t>GJHri</w:t>
+        <w:t>Jasangarriko</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00816512">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
+        <w:t xml:space="preserve"> Helburua) </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00816512">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>laguntzen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00816512">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00816512">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>dion</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00816512">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00816512">
-[...98 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00856422">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>ikusi</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00856422">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-ES"/>
@@ -7134,81 +6926,81 @@
           <w:szCs w:val="22"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>Irudia</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00856422">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A2DE8A8" w14:textId="44460C3A" w:rsidR="00C23F3C" w:rsidRPr="000078D5" w:rsidRDefault="00D26EC1" w:rsidP="000078D5">
+    <w:p w14:paraId="0A2DE8A8" w14:textId="44460C3A" w:rsidR="00C23F3C" w:rsidRPr="000078D5" w:rsidRDefault="000078D5" w:rsidP="000078D5">
       <w:pPr>
         <w:pStyle w:val="Portada2"/>
         <w:spacing w:after="80" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId11" w:history="1">
-        <w:r w:rsidR="000078D5" w:rsidRPr="00BC17AC">
+        <w:r w:rsidRPr="00BC17AC">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="24"/>
             <w:lang w:val="es-ES"/>
           </w:rPr>
           <w:t>https://www.ehu.eus/eu/web/iraunkortasuna/ehuagenda-2030</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="000078D5">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+          <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="08421B2A" wp14:editId="3D2F0A1F">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>-3810</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>304165</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="5391150" cy="2762250"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapSquare wrapText="bothSides"/>
             <wp:docPr id="1525561293" name="Imagen 1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1525561293" name="Imagen 1"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1"/>
                     </pic:cNvPicPr>
@@ -7454,94 +7246,94 @@
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Se deben escribir al menos 200 palabras. Elige a qué ODS (Objetivo de Desarrollo Sostenible) contribuye tu TFG (ver Figura </w:t>
       </w:r>
       <w:r w:rsidR="009D1DFD">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidRPr="00075953">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>):</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D32C1A2" w14:textId="77777777" w:rsidR="000078D5" w:rsidRDefault="00D26EC1" w:rsidP="000078D5">
+    <w:p w14:paraId="7D32C1A2" w14:textId="77777777" w:rsidR="000078D5" w:rsidRDefault="000078D5" w:rsidP="000078D5">
       <w:pPr>
         <w:pStyle w:val="Portada2"/>
         <w:spacing w:after="80" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId13" w:history="1">
-        <w:r w:rsidR="000078D5" w:rsidRPr="00BC17AC">
+        <w:r w:rsidRPr="00BC17AC">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="24"/>
             <w:lang w:val="es-ES"/>
           </w:rPr>
           <w:t>https://www.ehu.eus/es/web/iraunkortasuna/ehuagenda-2030</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="4482DE85" w14:textId="77777777" w:rsidR="000078D5" w:rsidRPr="00075953" w:rsidRDefault="000078D5" w:rsidP="000078D5">
       <w:pPr>
         <w:pStyle w:val="Portada2"/>
         <w:spacing w:after="80" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00075953">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+          <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0B53F372" wp14:editId="2EAF02B4">
             <wp:extent cx="5391150" cy="2733675"/>
             <wp:effectExtent l="0" t="0" r="0" b="9525"/>
             <wp:docPr id="264109126" name="Imagen 2"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 2"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId14" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
@@ -7635,95 +7427,95 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">At least 200 words must be written. Choose which SDG (Sustainable Development Goal) your Bachelor’s Thesis contributes to (see Figure </w:t>
       </w:r>
       <w:r w:rsidR="009D1DFD" w:rsidRPr="00344382">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidRPr="00344382">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>):</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5ACD354B" w14:textId="77777777" w:rsidR="000078D5" w:rsidRPr="00344382" w:rsidRDefault="00D26EC1" w:rsidP="000078D5">
+    <w:p w14:paraId="5ACD354B" w14:textId="77777777" w:rsidR="000078D5" w:rsidRPr="00344382" w:rsidRDefault="000078D5" w:rsidP="000078D5">
       <w:pPr>
         <w:pStyle w:val="Portada2"/>
         <w:spacing w:after="80" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="Hipervnculo"/>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId15" w:history="1">
-        <w:r w:rsidR="000078D5" w:rsidRPr="00344382">
+        <w:r w:rsidRPr="00344382">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>https://www.ehu.eus/en/web/iraunkortasuna/ehuagenda-2030</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="5D548BD5" w14:textId="77777777" w:rsidR="000078D5" w:rsidRPr="00075953" w:rsidRDefault="000078D5" w:rsidP="000078D5">
       <w:pPr>
         <w:pStyle w:val="Portada2"/>
         <w:spacing w:after="80" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+          <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0B078644" wp14:editId="3AB68E22">
             <wp:extent cx="5400675" cy="2590800"/>
             <wp:effectExtent l="0" t="0" r="9525" b="0"/>
             <wp:docPr id="1121795553" name="Imagen 3"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 3"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId16">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
@@ -7929,52 +7721,62 @@
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00480257">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>Laburpena</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00480257">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:tab/>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00480257">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
         <w:t>iii</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:p w14:paraId="779CC650" w14:textId="58DD711C" w:rsidR="00D96411" w:rsidRPr="00480257" w:rsidRDefault="00D96411" w:rsidP="00D96411">
       <w:pPr>
         <w:pStyle w:val="Portada2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="7797"/>
         </w:tabs>
         <w:spacing w:after="80" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="567" w:right="1501"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00480257">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>GJH</w:t>
@@ -8023,61 +7825,71 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00480257">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>aurkibidea</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00480257">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:tab/>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00480257">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
         <w:t>v</w:t>
       </w:r>
       <w:r w:rsidR="00C623C8" w:rsidRPr="00480257">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>ii</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:p w14:paraId="12489B74" w14:textId="23691E4B" w:rsidR="00C23F3C" w:rsidRDefault="00187FED">
       <w:pPr>
         <w:pStyle w:val="Portada2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="7797"/>
         </w:tabs>
         <w:spacing w:after="80" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="567" w:right="1501"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
@@ -8100,59 +7912,61 @@
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00C623C8">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>aurkibidea</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:tab/>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="001B2D32">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>ix</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:p w14:paraId="06806662" w14:textId="29E18EA6" w:rsidR="00C23F3C" w:rsidRDefault="00C623C8">
       <w:pPr>
         <w:pStyle w:val="Portada2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="7797"/>
         </w:tabs>
         <w:spacing w:after="80" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="567" w:right="1501"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
@@ -8193,120 +8007,119 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="204BD644" w14:textId="476CC1C7" w:rsidR="00C623C8" w:rsidRDefault="00C623C8" w:rsidP="00C623C8">
       <w:pPr>
         <w:pStyle w:val="Portada2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="7797"/>
         </w:tabs>
         <w:spacing w:after="80" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="567" w:right="1501"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Kode </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>zatien</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>zerrenda</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:tab/>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
         <w:t>x</w:t>
       </w:r>
       <w:r w:rsidR="001B2D32">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>iii</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:p w14:paraId="3306A099" w14:textId="77777777" w:rsidR="00C623C8" w:rsidRDefault="00C623C8">
       <w:pPr>
         <w:pStyle w:val="Portada2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="7797"/>
         </w:tabs>
         <w:spacing w:after="80" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="567" w:right="1501"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="06E46009" w14:textId="77777777" w:rsidR="00C23F3C" w:rsidRDefault="00187FED">
       <w:pPr>
         <w:pStyle w:val="Portada2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="7797"/>
         </w:tabs>
         <w:spacing w:before="200" w:after="80" w:line="276" w:lineRule="auto"/>
@@ -8393,70 +8206,51 @@
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>1.1.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:tab/>
-      </w:r>
-[...18 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">Zer </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>dira</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> sistema </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
@@ -8692,70 +8486,51 @@
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>1.2.1.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:tab/>
-      </w:r>
-[...18 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">Lehen </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>esperientziak</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:tab/>
         <w:t>4</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E0D57A4" w14:textId="77777777" w:rsidR="00C23F3C" w:rsidRDefault="00187FED">
       <w:pPr>
@@ -14024,51 +13799,105 @@
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">, km) schedule(static,1) </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="189A23F6" w14:textId="77777777" w:rsidR="00C23F3C" w:rsidRPr="00344382" w:rsidRDefault="00187FED">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F3F3F3"/>
         <w:ind w:left="426" w:right="-2" w:firstLine="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00344382">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>for (i=4; i&lt;N7; i++)</w:t>
+        <w:t>for (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00344382">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00344382">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">=4; </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00344382">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00344382">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">&lt;N7; </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00344382">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00344382">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>++)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C6264EA" w14:textId="77777777" w:rsidR="00C23F3C" w:rsidRPr="00344382" w:rsidRDefault="00187FED">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F3F3F3"/>
         <w:ind w:left="426" w:right="-2" w:firstLine="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00344382">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>{</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="15C648F7" w14:textId="77777777" w:rsidR="00C23F3C" w:rsidRPr="00344382" w:rsidRDefault="00187FED">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F3F3F3"/>
@@ -14222,51 +14051,87 @@
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="8"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="04454ACB" w14:textId="77777777" w:rsidR="00C23F3C" w:rsidRPr="00344382" w:rsidRDefault="00187FED">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F3F3F3"/>
         <w:ind w:left="426" w:right="-2" w:firstLine="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00344382">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">  M[i] = M[i] * 1.7 - P[i-4];</w:t>
+        <w:t xml:space="preserve">  M[</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00344382">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00344382">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>] = M[</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00344382">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00344382">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>] * 1.7 - P[i-4];</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7152F681" w14:textId="77777777" w:rsidR="00C23F3C" w:rsidRPr="00344382" w:rsidRDefault="00C23F3C">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F3F3F3"/>
         <w:ind w:left="426" w:right="-2" w:firstLine="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="8"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="16C7ABE0" w14:textId="77777777" w:rsidR="00C23F3C" w:rsidRPr="00344382" w:rsidRDefault="00187FED">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F3F3F3"/>
         <w:ind w:left="426" w:right="-2" w:firstLine="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
@@ -14450,71 +14315,161 @@
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="8"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="38DB5173" w14:textId="77777777" w:rsidR="00C23F3C" w:rsidRPr="00344382" w:rsidRDefault="00187FED">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F3F3F3"/>
         <w:ind w:left="426" w:right="-2" w:firstLine="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00344382">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">  R[i] = M[i-4] * 0.9 + R[i];</w:t>
+        <w:t xml:space="preserve">  R[</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00344382">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00344382">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>] = M[i-4] * 0.9 + R[</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00344382">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00344382">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>];</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="50D08C82" w14:textId="77777777" w:rsidR="00C23F3C" w:rsidRPr="00344382" w:rsidRDefault="00187FED">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F3F3F3"/>
         <w:ind w:left="426" w:right="-2" w:firstLine="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00344382">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">  P[i] = (R[i] - P[i]) / 2.0;</w:t>
+        <w:t xml:space="preserve">  P[</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00344382">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00344382">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>] = (R[</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00344382">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00344382">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>] - P[</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00344382">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00344382">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>]) / 2.0;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6BAB27FF" w14:textId="77777777" w:rsidR="00C23F3C" w:rsidRPr="00344382" w:rsidRDefault="00C23F3C">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F3F3F3"/>
         <w:ind w:left="426" w:right="-2" w:firstLine="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="12"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="202A5A80" w14:textId="77777777" w:rsidR="00C23F3C" w:rsidRPr="00344382" w:rsidRDefault="00187FED">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F3F3F3"/>
         <w:ind w:left="426" w:right="-2" w:firstLine="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
@@ -14983,69 +14938,51 @@
         <w:pStyle w:val="Portada3"/>
         <w:spacing w:before="0" w:after="80" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="426" w:hanging="426"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
           <w:sz w:val="22"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>[1]</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
           <w:sz w:val="22"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Astigarraga A.L. eta </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> A.A.: </w:t>
+        <w:t xml:space="preserve">Astigarraga A.L. eta Lasarte A.A.: </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>Embedded</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
@@ -15433,55 +15370,89 @@
         <w:tabs>
           <w:tab w:val="right" w:pos="7088"/>
         </w:tabs>
         <w:spacing w:before="80" w:after="80" w:line="276" w:lineRule="auto"/>
         <w:ind w:right="84"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="40"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00344382">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="40"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>Generativa</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C6C0F36" w14:textId="77777777" w:rsidR="00C23F3C" w:rsidRPr="00F66087" w:rsidRDefault="00C23F3C">
+    <w:p w14:paraId="5731F424" w14:textId="4F511C1E" w:rsidR="007B1AA5" w:rsidRPr="007B1AA5" w:rsidRDefault="007B1AA5" w:rsidP="007B1AA5">
       <w:pPr>
         <w:pStyle w:val="Portada2"/>
         <w:spacing w:before="227" w:after="80" w:line="276" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007B1AA5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">**** más información en: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId20" w:history="1">
+        <w:r w:rsidRPr="007B1AA5">
+          <w:rPr>
+            <w:rStyle w:val="Hipervnculo"/>
+            <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:lang w:val="es-ES"/>
+          </w:rPr>
+          <w:t>https://www.ehu.eus/es/web/adimen-artifiziala/home</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="2C6C0F36" w14:textId="0D892C43" w:rsidR="00C23F3C" w:rsidRPr="00F66087" w:rsidRDefault="00C23F3C" w:rsidP="007B1AA5">
+      <w:pPr>
+        <w:pStyle w:val="Portada2"/>
+        <w:spacing w:before="227" w:after="80" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:sz w:val="28"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="78D7FF2E" w14:textId="77777777" w:rsidR="00F66087" w:rsidRPr="00217550" w:rsidRDefault="00F66087" w:rsidP="00F66087">
       <w:pPr>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:before="227" w:after="200" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00217550">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
@@ -16702,84 +16673,84 @@
           <w:sz w:val="22"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>ptos</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
           <w:sz w:val="22"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> menor que el texto normal</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14CF8233" w14:textId="77777777" w:rsidR="00C23F3C" w:rsidRPr="00344382" w:rsidRDefault="00C23F3C">
       <w:pPr>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00C23F3C" w:rsidRPr="00344382" w:rsidSect="00C623C8">
-      <w:headerReference w:type="default" r:id="rId20"/>
-      <w:footerReference w:type="default" r:id="rId21"/>
+      <w:headerReference w:type="default" r:id="rId21"/>
+      <w:footerReference w:type="default" r:id="rId22"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1701" w:bottom="1531" w:left="1701" w:header="0" w:footer="709" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
       <w:formProt w:val="0"/>
       <w:docGrid w:linePitch="360" w:charSpace="-6145"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5ADF2FD1" w14:textId="77777777" w:rsidR="000D63E5" w:rsidRDefault="000D63E5">
+    <w:p w14:paraId="140338B2" w14:textId="77777777" w:rsidR="00AC0962" w:rsidRDefault="00AC0962">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3924CFC3" w14:textId="77777777" w:rsidR="000D63E5" w:rsidRDefault="000D63E5">
+    <w:p w14:paraId="3378A0F8" w14:textId="77777777" w:rsidR="00AC0962" w:rsidRDefault="00AC0962">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="FreeSans">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
@@ -16808,239 +16779,236 @@
   <w:font w:name="Segoe UI Symbol">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="51BBCE97" w14:textId="77777777" w:rsidR="00187FED" w:rsidRDefault="00187FED" w:rsidP="00187FED">
     <w:pPr>
       <w:pStyle w:val="Piedepgina"/>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="372044588"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr/>
     <w:sdtContent>
-      <w:p w14:paraId="2BD35600" w14:textId="20FDA80F" w:rsidR="00240EAD" w:rsidRDefault="00240EAD">
+      <w:p w14:paraId="2BD35600" w14:textId="77777777" w:rsidR="00240EAD" w:rsidRDefault="00240EAD">
         <w:pPr>
           <w:pStyle w:val="Piedepgina"/>
           <w:jc w:val="center"/>
         </w:pPr>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00D26EC1" w:rsidRPr="00D26EC1">
+        <w:r>
           <w:rPr>
-            <w:noProof/>
             <w:lang w:val="es-ES"/>
           </w:rPr>
-          <w:t>i</w:t>
+          <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="65970DA6" w14:textId="77777777" w:rsidR="00240EAD" w:rsidRDefault="00240EAD" w:rsidP="00187FED">
     <w:pPr>
       <w:pStyle w:val="Piedepgina"/>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="100920869"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr/>
     <w:sdtContent>
-      <w:p w14:paraId="57740152" w14:textId="4003AF5D" w:rsidR="00240EAD" w:rsidRDefault="00240EAD">
+      <w:p w14:paraId="57740152" w14:textId="5495699F" w:rsidR="00240EAD" w:rsidRDefault="00240EAD">
         <w:pPr>
           <w:pStyle w:val="Piedepgina"/>
           <w:jc w:val="center"/>
         </w:pPr>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00D26EC1" w:rsidRPr="00D26EC1">
+        <w:r>
           <w:rPr>
-            <w:noProof/>
             <w:lang w:val="es-ES"/>
           </w:rPr>
-          <w:t>xiv</w:t>
+          <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="75E4651B" w14:textId="49A40CE4" w:rsidR="00C23F3C" w:rsidRPr="000C7CBC" w:rsidRDefault="00C23F3C" w:rsidP="000C7CBC">
     <w:pPr>
       <w:pStyle w:val="Piedepgina"/>
       <w:rPr>
         <w:lang w:val="en-US"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer4.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="463244122"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr/>
     <w:sdtContent>
-      <w:p w14:paraId="7DFD3D8F" w14:textId="7EAE9236" w:rsidR="001C6EC0" w:rsidRDefault="001C6EC0">
+      <w:p w14:paraId="7DFD3D8F" w14:textId="27F219A4" w:rsidR="001C6EC0" w:rsidRDefault="001C6EC0">
         <w:pPr>
           <w:pStyle w:val="Piedepgina"/>
           <w:jc w:val="center"/>
         </w:pPr>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00D26EC1" w:rsidRPr="00D26EC1">
+        <w:r>
           <w:rPr>
-            <w:noProof/>
             <w:lang w:val="es-ES"/>
           </w:rPr>
-          <w:t>5</w:t>
+          <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="06D073BC" w14:textId="77777777" w:rsidR="001C6EC0" w:rsidRPr="000C7CBC" w:rsidRDefault="001C6EC0" w:rsidP="000C7CBC">
     <w:pPr>
       <w:pStyle w:val="Piedepgina"/>
       <w:rPr>
         <w:lang w:val="en-US"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="21B501EB" w14:textId="77777777" w:rsidR="000D63E5" w:rsidRDefault="000D63E5">
+    <w:p w14:paraId="2B0F2597" w14:textId="77777777" w:rsidR="00AC0962" w:rsidRDefault="00AC0962">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="723749F7" w14:textId="77777777" w:rsidR="000D63E5" w:rsidRDefault="000D63E5">
+    <w:p w14:paraId="529E25DF" w14:textId="77777777" w:rsidR="00AC0962" w:rsidRDefault="00AC0962">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="275BD077" w14:textId="77777777" w:rsidR="001C6EC0" w:rsidRDefault="001C6EC0">
     <w:pPr>
       <w:pStyle w:val="Encabezado"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="562770B7"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="D2CA3D3E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="705" w:hanging="705"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="705" w:hanging="705"/>
       </w:pPr>
       <w:rPr>
@@ -17110,162 +17078,165 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="1413508319">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
-  <w:zoom w:percent="100"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="110"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="709"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00C23F3C"/>
     <w:rsid w:val="000078D5"/>
     <w:rsid w:val="00026965"/>
     <w:rsid w:val="0006497D"/>
     <w:rsid w:val="000C7CBC"/>
     <w:rsid w:val="000D63E5"/>
     <w:rsid w:val="00175A71"/>
     <w:rsid w:val="00187FED"/>
     <w:rsid w:val="001B2D32"/>
     <w:rsid w:val="001C5323"/>
     <w:rsid w:val="001C6EC0"/>
     <w:rsid w:val="00217550"/>
     <w:rsid w:val="00240EAD"/>
     <w:rsid w:val="002E2C22"/>
     <w:rsid w:val="00344382"/>
     <w:rsid w:val="00480257"/>
     <w:rsid w:val="00603D18"/>
     <w:rsid w:val="00713CA0"/>
     <w:rsid w:val="007302EB"/>
     <w:rsid w:val="00744531"/>
     <w:rsid w:val="007524E6"/>
     <w:rsid w:val="007A437B"/>
+    <w:rsid w:val="007B1AA5"/>
+    <w:rsid w:val="007F5D82"/>
     <w:rsid w:val="008541C9"/>
     <w:rsid w:val="008C6674"/>
     <w:rsid w:val="0097092A"/>
     <w:rsid w:val="009D1DFD"/>
     <w:rsid w:val="009F5DA7"/>
+    <w:rsid w:val="00AC0962"/>
     <w:rsid w:val="00B44B80"/>
     <w:rsid w:val="00BD1948"/>
     <w:rsid w:val="00BD3ABA"/>
     <w:rsid w:val="00C23F3C"/>
     <w:rsid w:val="00C623C8"/>
     <w:rsid w:val="00CE7E17"/>
-    <w:rsid w:val="00D26EC1"/>
     <w:rsid w:val="00D96411"/>
     <w:rsid w:val="00E715C4"/>
     <w:rsid w:val="00E95201"/>
     <w:rsid w:val="00F66087"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="es-ES" w:eastAsia="" w:bidi=""/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="18A536DB"/>
   <w15:docId w15:val="{E12E3388-3E71-4D98-8A4A-9AB9D266A7B1}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="eu-ES" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -17593,50 +17564,55 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="003763A0"/>
     <w:pPr>
       <w:suppressAutoHyphens/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="en-GB" w:eastAsia="de-DE"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Fuentedeprrafopredeter">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Tablanormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
@@ -17862,59 +17838,71 @@
     <w:basedOn w:val="Tablanormal"/>
     <w:uiPriority w:val="59"/>
     <w:rsid w:val="006C6ED8"/>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hipervnculo">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="000078D5"/>
     <w:rPr>
       <w:color w:val="0000FF" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="character" w:styleId="Mencinsinresolver">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="007B1AA5"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se"/>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ehu.eus/es/web/iraunkortasuna/ehuagenda-2030" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.wmf"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.jpeg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ehu.eus/eu/web/iraunkortasuna/ehuagenda-2030" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ehu.eus/en/web/iraunkortasuna/ehuagenda-2030" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ehu.es/jb/hau" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpeg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ehu.eus/es/web/iraunkortasuna/ehuagenda-2030" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.wmf"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.jpeg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ehu.eus/es/web/adimen-artifiziala/home" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ehu.eus/eu/web/iraunkortasuna/ehuagenda-2030" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ehu.eus/en/web/iraunkortasuna/ehuagenda-2030" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ehu.es/jb/hau" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpeg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -18165,94 +18153,94 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F8C246E1-6D25-4BEA-AE3C-73F47E6C7A01}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{39C6B051-4785-483C-897A-2A36609A40B1}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>23</Pages>
-  <Words>1265</Words>
-  <Characters>6963</Characters>
+  <Words>1286</Words>
+  <Characters>7079</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>4</DocSecurity>
+  <DocSecurity>0</DocSecurity>
   <Lines>58</Lines>
   <Paragraphs>16</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr/>
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>UPV/EHU</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>8212</CharactersWithSpaces>
+  <CharactersWithSpaces>8349</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Agustin Arruabarrena</dc:creator>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:language>es-ES</dc:language>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="AppVersion">
     <vt:lpwstr>12.0000</vt:lpwstr>