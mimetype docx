--- v0 (2026-05-18)
+++ v1 (2026-07-20)
@@ -151,3106 +151,3112 @@
           <w:sz w:val="28"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="004242CD">
         <w:rPr>
           <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="004242CD">
         <w:rPr>
           <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D5AEBF1" w14:textId="77777777" w:rsidR="00432ECF" w:rsidRPr="003856AC" w:rsidRDefault="00D06D07" w:rsidP="00D06D07">
+    <w:p w14:paraId="6D5AEBF1" w14:textId="77777777" w:rsidR="00432ECF" w:rsidRPr="00CA6C08" w:rsidRDefault="00D06D07" w:rsidP="00D06D07">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003856AC">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
+      <w:r w:rsidRPr="00CA6C08">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">CERTIFICATE OF </w:t>
       </w:r>
-      <w:r w:rsidR="00A562D0" w:rsidRPr="003856AC">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
+      <w:r w:rsidR="00A562D0" w:rsidRPr="00CA6C08">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>ATTENDANCE</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="541A62E7" w14:textId="77777777" w:rsidR="00D06D07" w:rsidRPr="002866C4" w:rsidRDefault="00D06D07" w:rsidP="00F8040D">
+    <w:p w14:paraId="541A62E7" w14:textId="77777777" w:rsidR="00D06D07" w:rsidRPr="00CA6C08" w:rsidRDefault="00D06D07" w:rsidP="00F8040D">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1351168E" w14:textId="6589DAF8" w:rsidR="009C52BF" w:rsidRPr="00AF47BB" w:rsidRDefault="009C52BF" w:rsidP="004242CD">
+    <w:p w14:paraId="1351168E" w14:textId="6589DAF8" w:rsidR="009C52BF" w:rsidRPr="00CA6C08" w:rsidRDefault="009C52BF" w:rsidP="004242CD">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:color w:val="C00000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AF47BB">
+      <w:r w:rsidRPr="00CA6C08">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:i/>
           <w:color w:val="C00000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>VE</w:t>
       </w:r>
-      <w:r w:rsidR="00AF47BB" w:rsidRPr="00AF47BB">
+      <w:r w:rsidR="00AF47BB" w:rsidRPr="00CA6C08">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:i/>
           <w:color w:val="C00000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>R</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AF47BB">
+      <w:r w:rsidRPr="00CA6C08">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:i/>
           <w:color w:val="C00000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Y IMPORTANT</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AF47BB">
+      <w:r w:rsidRPr="00CA6C08">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:color w:val="C00000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
-      <w:r w:rsidR="004242CD" w:rsidRPr="00AF47BB">
+      <w:r w:rsidR="004242CD" w:rsidRPr="00CA6C08">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:color w:val="C00000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00825253" w:rsidRPr="00AF47BB">
+      <w:r w:rsidR="00825253" w:rsidRPr="00CA6C08">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:color w:val="C00000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>T</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AF47BB">
+      <w:r w:rsidRPr="00CA6C08">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:color w:val="C00000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">o be completed and </w:t>
       </w:r>
-      <w:r w:rsidR="002866C4" w:rsidRPr="00AF47BB">
+      <w:r w:rsidR="002866C4" w:rsidRPr="00CA6C08">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:color w:val="C00000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>signed by</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AF47BB">
+      <w:r w:rsidRPr="00CA6C08">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:i/>
           <w:color w:val="C00000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> the host institution</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AF47BB">
+      <w:r w:rsidRPr="00CA6C08">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:color w:val="C00000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> at the </w:t>
       </w:r>
-      <w:r w:rsidR="00A562D0" w:rsidRPr="00AF47BB">
+      <w:r w:rsidR="00A562D0" w:rsidRPr="00CA6C08">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:i/>
           <w:color w:val="C00000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>end</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AF47BB">
+      <w:r w:rsidRPr="00CA6C08">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:color w:val="C00000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> of the stay of the student</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="28DB08E0" w14:textId="77777777" w:rsidR="00F8040D" w:rsidRPr="00AF47BB" w:rsidRDefault="00F8040D" w:rsidP="004242CD">
+    <w:p w14:paraId="28DB08E0" w14:textId="77777777" w:rsidR="00F8040D" w:rsidRPr="00CA6C08" w:rsidRDefault="00F8040D" w:rsidP="004242CD">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="708"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="421" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3402"/>
         <w:gridCol w:w="5670"/>
       </w:tblGrid>
-      <w:tr w:rsidR="004242CD" w:rsidRPr="002866C4" w14:paraId="751EB3B2" w14:textId="77777777" w:rsidTr="002866C4">
+      <w:tr w:rsidR="004242CD" w:rsidRPr="00CA6C08" w14:paraId="751EB3B2" w14:textId="77777777" w:rsidTr="002866C4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="75F03132" w14:textId="77777777" w:rsidR="004242CD" w:rsidRPr="00AF47BB" w:rsidRDefault="004242CD" w:rsidP="002866C4">
+          <w:p w14:paraId="75F03132" w14:textId="77777777" w:rsidR="004242CD" w:rsidRPr="00CA6C08" w:rsidRDefault="004242CD" w:rsidP="002866C4">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AF47BB">
+            <w:r w:rsidRPr="00CA6C08">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Receiving Organisation/Enterprise:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5670" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1A9C315E" w14:textId="77777777" w:rsidR="004242CD" w:rsidRPr="002866C4" w:rsidRDefault="004242CD" w:rsidP="004242CD">
+          <w:p w14:paraId="1A9C315E" w14:textId="77777777" w:rsidR="004242CD" w:rsidRPr="00CA6C08" w:rsidRDefault="004242CD" w:rsidP="004242CD">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:sz w:val="22"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002866C4">
-[...2 lines deleted...]
-                <w:sz w:val="20"/>
+            <w:r w:rsidRPr="00CA6C08">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texto1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="002866C4">
-[...2 lines deleted...]
-                <w:sz w:val="20"/>
+            <w:r w:rsidRPr="00CA6C08">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="002866C4">
-[...10 lines deleted...]
-                <w:sz w:val="20"/>
+            <w:r w:rsidRPr="00CA6C08">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00CA6C08">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="002866C4">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
+            <w:r w:rsidRPr="00CA6C08">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
-                <w:sz w:val="20"/>
+                <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="002866C4">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
+            <w:r w:rsidRPr="00CA6C08">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
-                <w:sz w:val="20"/>
+                <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="002866C4">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
+            <w:r w:rsidRPr="00CA6C08">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
-                <w:sz w:val="20"/>
+                <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="002866C4">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
+            <w:r w:rsidRPr="00CA6C08">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
-                <w:sz w:val="20"/>
+                <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="002866C4">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
+            <w:r w:rsidRPr="00CA6C08">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
-                <w:sz w:val="20"/>
+                <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="002866C4">
-[...2 lines deleted...]
-                <w:sz w:val="20"/>
+            <w:r w:rsidRPr="00CA6C08">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004242CD" w:rsidRPr="002866C4" w14:paraId="2B027B24" w14:textId="77777777" w:rsidTr="002866C4">
+      <w:tr w:rsidR="004242CD" w:rsidRPr="00CA6C08" w14:paraId="2B027B24" w14:textId="77777777" w:rsidTr="002866C4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="35E0979F" w14:textId="77777777" w:rsidR="004242CD" w:rsidRPr="00AF47BB" w:rsidRDefault="004242CD" w:rsidP="002866C4">
+          <w:p w14:paraId="35E0979F" w14:textId="77777777" w:rsidR="004242CD" w:rsidRPr="00CA6C08" w:rsidRDefault="004242CD" w:rsidP="002866C4">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AF47BB">
+            <w:r w:rsidRPr="00CA6C08">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Erasmus code (if applicable):</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5670" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="04256E3B" w14:textId="77777777" w:rsidR="004242CD" w:rsidRPr="002866C4" w:rsidRDefault="004242CD" w:rsidP="004242CD">
+          <w:p w14:paraId="04256E3B" w14:textId="77777777" w:rsidR="004242CD" w:rsidRPr="00CA6C08" w:rsidRDefault="004242CD" w:rsidP="004242CD">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:sz w:val="22"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002866C4">
-[...2 lines deleted...]
-                <w:sz w:val="20"/>
+            <w:r w:rsidRPr="00CA6C08">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texto1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="002866C4">
-[...2 lines deleted...]
-                <w:sz w:val="20"/>
+            <w:r w:rsidRPr="00CA6C08">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="002866C4">
-[...10 lines deleted...]
-                <w:sz w:val="20"/>
+            <w:r w:rsidRPr="00CA6C08">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00CA6C08">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="002866C4">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
+            <w:r w:rsidRPr="00CA6C08">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
-                <w:sz w:val="20"/>
+                <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="002866C4">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
+            <w:r w:rsidRPr="00CA6C08">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
-                <w:sz w:val="20"/>
+                <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="002866C4">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
+            <w:r w:rsidRPr="00CA6C08">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
-                <w:sz w:val="20"/>
+                <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="002866C4">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
+            <w:r w:rsidRPr="00CA6C08">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
-                <w:sz w:val="20"/>
+                <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="002866C4">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
+            <w:r w:rsidRPr="00CA6C08">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
-                <w:sz w:val="20"/>
+                <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="002866C4">
-[...2 lines deleted...]
-                <w:sz w:val="20"/>
+            <w:r w:rsidRPr="00CA6C08">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004242CD" w:rsidRPr="002866C4" w14:paraId="5006A88A" w14:textId="77777777" w:rsidTr="002866C4">
+      <w:tr w:rsidR="004242CD" w:rsidRPr="00CA6C08" w14:paraId="5006A88A" w14:textId="77777777" w:rsidTr="002866C4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="193AE647" w14:textId="77777777" w:rsidR="004242CD" w:rsidRPr="00AF47BB" w:rsidRDefault="004242CD" w:rsidP="002866C4">
+          <w:p w14:paraId="193AE647" w14:textId="77777777" w:rsidR="004242CD" w:rsidRPr="00CA6C08" w:rsidRDefault="004242CD" w:rsidP="002866C4">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AF47BB">
+            <w:r w:rsidRPr="00CA6C08">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Address:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5670" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="03A0EF3D" w14:textId="77777777" w:rsidR="004242CD" w:rsidRPr="002866C4" w:rsidRDefault="004242CD" w:rsidP="004242CD">
+          <w:p w14:paraId="03A0EF3D" w14:textId="77777777" w:rsidR="004242CD" w:rsidRPr="00CA6C08" w:rsidRDefault="004242CD" w:rsidP="004242CD">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:sz w:val="22"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002866C4">
-[...2 lines deleted...]
-                <w:sz w:val="20"/>
+            <w:r w:rsidRPr="00CA6C08">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texto1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="002866C4">
-[...2 lines deleted...]
-                <w:sz w:val="20"/>
+            <w:r w:rsidRPr="00CA6C08">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="002866C4">
-[...10 lines deleted...]
-                <w:sz w:val="20"/>
+            <w:r w:rsidRPr="00CA6C08">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00CA6C08">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="002866C4">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
+            <w:r w:rsidRPr="00CA6C08">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
-                <w:sz w:val="20"/>
+                <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="002866C4">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
+            <w:r w:rsidRPr="00CA6C08">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
-                <w:sz w:val="20"/>
+                <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="002866C4">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
+            <w:r w:rsidRPr="00CA6C08">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
-                <w:sz w:val="20"/>
+                <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="002866C4">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
+            <w:r w:rsidRPr="00CA6C08">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
-                <w:sz w:val="20"/>
+                <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="002866C4">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
+            <w:r w:rsidRPr="00CA6C08">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
-                <w:sz w:val="20"/>
+                <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="002866C4">
-[...2 lines deleted...]
-                <w:sz w:val="20"/>
+            <w:r w:rsidRPr="00CA6C08">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004242CD" w:rsidRPr="002866C4" w14:paraId="079E231C" w14:textId="77777777" w:rsidTr="002866C4">
+      <w:tr w:rsidR="004242CD" w:rsidRPr="00CA6C08" w14:paraId="079E231C" w14:textId="77777777" w:rsidTr="002866C4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="2A7C8482" w14:textId="77777777" w:rsidR="004242CD" w:rsidRPr="00AF47BB" w:rsidRDefault="004242CD" w:rsidP="002866C4">
+          <w:p w14:paraId="2A7C8482" w14:textId="77777777" w:rsidR="004242CD" w:rsidRPr="00CA6C08" w:rsidRDefault="004242CD" w:rsidP="002866C4">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AF47BB">
+            <w:r w:rsidRPr="00CA6C08">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Country:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5670" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="05F448EB" w14:textId="77777777" w:rsidR="004242CD" w:rsidRPr="002866C4" w:rsidRDefault="004242CD" w:rsidP="004242CD">
+          <w:p w14:paraId="05F448EB" w14:textId="77777777" w:rsidR="004242CD" w:rsidRPr="00CA6C08" w:rsidRDefault="004242CD" w:rsidP="004242CD">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:sz w:val="22"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002866C4">
-[...2 lines deleted...]
-                <w:sz w:val="20"/>
+            <w:r w:rsidRPr="00CA6C08">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texto1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="002866C4">
-[...2 lines deleted...]
-                <w:sz w:val="20"/>
+            <w:r w:rsidRPr="00CA6C08">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="002866C4">
-[...10 lines deleted...]
-                <w:sz w:val="20"/>
+            <w:r w:rsidRPr="00CA6C08">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00CA6C08">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="002866C4">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
+            <w:r w:rsidRPr="00CA6C08">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
-                <w:sz w:val="20"/>
+                <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="002866C4">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
+            <w:r w:rsidRPr="00CA6C08">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
-                <w:sz w:val="20"/>
+                <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="002866C4">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
+            <w:r w:rsidRPr="00CA6C08">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
-                <w:sz w:val="20"/>
+                <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="002866C4">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
+            <w:r w:rsidRPr="00CA6C08">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
-                <w:sz w:val="20"/>
+                <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="002866C4">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
+            <w:r w:rsidRPr="00CA6C08">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
-                <w:sz w:val="20"/>
+                <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="002866C4">
-[...2 lines deleted...]
-                <w:sz w:val="20"/>
+            <w:r w:rsidRPr="00CA6C08">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004242CD" w:rsidRPr="002866C4" w14:paraId="7B881DD6" w14:textId="77777777" w:rsidTr="002866C4">
+      <w:tr w:rsidR="004242CD" w:rsidRPr="00CA6C08" w14:paraId="7B881DD6" w14:textId="77777777" w:rsidTr="002866C4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="58B5A470" w14:textId="77777777" w:rsidR="004242CD" w:rsidRPr="00AF47BB" w:rsidRDefault="004242CD" w:rsidP="002866C4">
+          <w:p w14:paraId="58B5A470" w14:textId="77777777" w:rsidR="004242CD" w:rsidRPr="00CA6C08" w:rsidRDefault="004242CD" w:rsidP="002866C4">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AF47BB">
+            <w:r w:rsidRPr="00CA6C08">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>VAT number:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5670" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4B725087" w14:textId="77777777" w:rsidR="004242CD" w:rsidRPr="002866C4" w:rsidRDefault="004242CD" w:rsidP="004242CD">
+          <w:p w14:paraId="4B725087" w14:textId="77777777" w:rsidR="004242CD" w:rsidRPr="00CA6C08" w:rsidRDefault="004242CD" w:rsidP="004242CD">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:sz w:val="22"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002866C4">
-[...2 lines deleted...]
-                <w:sz w:val="20"/>
+            <w:r w:rsidRPr="00CA6C08">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texto1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="002866C4">
-[...2 lines deleted...]
-                <w:sz w:val="20"/>
+            <w:r w:rsidRPr="00CA6C08">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="002866C4">
-[...10 lines deleted...]
-                <w:sz w:val="20"/>
+            <w:r w:rsidRPr="00CA6C08">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00CA6C08">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="002866C4">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
+            <w:r w:rsidRPr="00CA6C08">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
-                <w:sz w:val="20"/>
+                <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="002866C4">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
+            <w:r w:rsidRPr="00CA6C08">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
-                <w:sz w:val="20"/>
+                <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="002866C4">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
+            <w:r w:rsidRPr="00CA6C08">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
-                <w:sz w:val="20"/>
+                <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="002866C4">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
+            <w:r w:rsidRPr="00CA6C08">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
-                <w:sz w:val="20"/>
+                <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="002866C4">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
+            <w:r w:rsidRPr="00CA6C08">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
-                <w:sz w:val="20"/>
+                <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="002866C4">
-[...2 lines deleted...]
-                <w:sz w:val="20"/>
+            <w:r w:rsidRPr="00CA6C08">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="2FED8FEE" w14:textId="77777777" w:rsidR="004242CD" w:rsidRDefault="004242CD" w:rsidP="004242CD">
+    <w:p w14:paraId="2FED8FEE" w14:textId="77777777" w:rsidR="004242CD" w:rsidRPr="00CA6C08" w:rsidRDefault="004242CD" w:rsidP="004242CD">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="708"/>
         <w:rPr>
-          <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="47B77A99" w14:textId="77777777" w:rsidR="002866C4" w:rsidRPr="002866C4" w:rsidRDefault="002866C4" w:rsidP="004242CD">
+    <w:p w14:paraId="47B77A99" w14:textId="77777777" w:rsidR="002866C4" w:rsidRPr="00CA6C08" w:rsidRDefault="002866C4" w:rsidP="004242CD">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="708"/>
         <w:rPr>
-          <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="64E710F4" w14:textId="77777777" w:rsidR="00F8040D" w:rsidRPr="005F0732" w:rsidRDefault="00F8040D" w:rsidP="009C52BF">
+    <w:p w14:paraId="64E710F4" w14:textId="77777777" w:rsidR="00F8040D" w:rsidRPr="00CA6C08" w:rsidRDefault="00F8040D" w:rsidP="009C52BF">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0F824486" w14:textId="77777777" w:rsidR="009C52BF" w:rsidRDefault="009C52BF" w:rsidP="004242CD">
+    <w:p w14:paraId="0F824486" w14:textId="77777777" w:rsidR="009C52BF" w:rsidRPr="00CA6C08" w:rsidRDefault="009C52BF" w:rsidP="004242CD">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004242CD">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
+      <w:r w:rsidRPr="00CA6C08">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>IT IS HEREBY CERTIFIED THAT</w:t>
       </w:r>
-      <w:r w:rsidRPr="004242CD">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
+      <w:r w:rsidRPr="00CA6C08">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="69E1B3CB" w14:textId="77777777" w:rsidR="00F8040D" w:rsidRDefault="00F8040D" w:rsidP="009C52BF">
+    <w:p w14:paraId="69E1B3CB" w14:textId="77777777" w:rsidR="00F8040D" w:rsidRPr="00CA6C08" w:rsidRDefault="00F8040D" w:rsidP="009C52BF">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="12BB732D" w14:textId="77777777" w:rsidR="00A562D0" w:rsidRPr="00EE0B44" w:rsidRDefault="008F3CFF" w:rsidP="002866C4">
+    <w:p w14:paraId="12BB732D" w14:textId="77777777" w:rsidR="00A562D0" w:rsidRPr="00CA6C08" w:rsidRDefault="008F3CFF" w:rsidP="002866C4">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
-          <w:sz w:val="20"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EE0B44">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidRPr="00CA6C08">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Mr./M</w:t>
       </w:r>
-      <w:r w:rsidR="0052156B" w:rsidRPr="00EE0B44">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="0052156B" w:rsidRPr="00CA6C08">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">s.: </w:t>
       </w:r>
-      <w:r w:rsidR="00C379C2" w:rsidRPr="00EE0B44">
-[...2 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="00C379C2" w:rsidRPr="00CA6C08">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Texto6"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput>
               <w:default w:val="(name of the student)"/>
             </w:textInput>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="0" w:name="Texto6"/>
-      <w:r w:rsidR="00C379C2" w:rsidRPr="00EE0B44">
-[...2 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="00C379C2" w:rsidRPr="00CA6C08">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
-      <w:r w:rsidR="00C379C2" w:rsidRPr="00EE0B44">
-[...11 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="00C379C2" w:rsidRPr="00CA6C08">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00C379C2" w:rsidRPr="00CA6C08">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00C379C2" w:rsidRPr="00EE0B44">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
+      <w:r w:rsidR="00C379C2" w:rsidRPr="00CA6C08">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:noProof/>
-          <w:sz w:val="20"/>
+          <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>(name of the student)</w:t>
       </w:r>
-      <w:r w:rsidR="00C379C2" w:rsidRPr="00EE0B44">
-[...2 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="00C379C2" w:rsidRPr="00CA6C08">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
-    <w:p w14:paraId="3BFF7257" w14:textId="6A55EE7E" w:rsidR="002866C4" w:rsidRPr="00EE0B44" w:rsidRDefault="00A562D0" w:rsidP="002866C4">
+    <w:p w14:paraId="3BFF7257" w14:textId="6A55EE7E" w:rsidR="002866C4" w:rsidRPr="00CA6C08" w:rsidRDefault="00A562D0" w:rsidP="002866C4">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
-[...1 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EE0B44">
-[...3 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="00CA6C08">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>F</w:t>
       </w:r>
-      <w:r w:rsidR="0052156B" w:rsidRPr="00EE0B44">
-[...3 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidR="0052156B" w:rsidRPr="00CA6C08">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">rom </w:t>
       </w:r>
-      <w:r w:rsidR="0052156B" w:rsidRPr="00EE0B44">
-[...4 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidR="0052156B" w:rsidRPr="00CA6C08">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Euskal </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="0052156B" w:rsidRPr="00EE0B44">
-[...4 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidR="0052156B" w:rsidRPr="00CA6C08">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Herriko</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="0052156B" w:rsidRPr="00EE0B44">
-[...4 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidR="0052156B" w:rsidRPr="00CA6C08">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="0052156B" w:rsidRPr="00EE0B44">
-[...4 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidR="0052156B" w:rsidRPr="00CA6C08">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Unibertsitatea</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="002866C4" w:rsidRPr="00EE0B44">
-[...4 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidR="002866C4" w:rsidRPr="00CA6C08">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidR="009C52BF" w:rsidRPr="00EE0B44">
-[...4 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidR="009C52BF" w:rsidRPr="00CA6C08">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Erasmus ID Code: E BILBAO01</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EE0B44">
-[...3 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="00CA6C08">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">has been registered as an </w:t>
       </w:r>
-      <w:r w:rsidR="00AF47BB" w:rsidRPr="00EE0B44">
-[...3 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidR="00AF47BB" w:rsidRPr="00CA6C08">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>ERASMUS student</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EE0B44">
-[...3 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="00CA6C08">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> at our </w:t>
       </w:r>
-      <w:r w:rsidRPr="00EE0B44">
-[...4 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="00CA6C08">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Institution</w:t>
       </w:r>
-      <w:r w:rsidR="002866C4" w:rsidRPr="00EE0B44">
-[...3 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidR="002866C4" w:rsidRPr="00CA6C08">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="002866C4" w:rsidRPr="00EE0B44">
-[...3 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidR="002866C4" w:rsidRPr="00CA6C08">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Texto10"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="1" w:name="Texto10"/>
-      <w:r w:rsidR="002866C4" w:rsidRPr="00EE0B44">
-[...3 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidR="002866C4" w:rsidRPr="00CA6C08">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
-      <w:r w:rsidR="002866C4" w:rsidRPr="00EE0B44">
-[...12 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidR="002866C4" w:rsidRPr="00CA6C08">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="002866C4" w:rsidRPr="00CA6C08">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="002866C4" w:rsidRPr="00EE0B44">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
+      <w:r w:rsidR="002866C4" w:rsidRPr="00CA6C08">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:noProof/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="002866C4" w:rsidRPr="00EE0B44">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
+      <w:r w:rsidR="002866C4" w:rsidRPr="00CA6C08">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:noProof/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="002866C4" w:rsidRPr="00EE0B44">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
+      <w:r w:rsidR="002866C4" w:rsidRPr="00CA6C08">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:noProof/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="002866C4" w:rsidRPr="00EE0B44">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
+      <w:r w:rsidR="002866C4" w:rsidRPr="00CA6C08">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:noProof/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="002866C4" w:rsidRPr="00EE0B44">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
+      <w:r w:rsidR="002866C4" w:rsidRPr="00CA6C08">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:noProof/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="002866C4" w:rsidRPr="00EE0B44">
-[...3 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidR="002866C4" w:rsidRPr="00CA6C08">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
-      <w:r w:rsidR="002866C4" w:rsidRPr="00EE0B44">
-[...3 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidR="002866C4" w:rsidRPr="00CA6C08">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="51D242F4" w14:textId="77777777" w:rsidR="00A562D0" w:rsidRPr="00EE0B44" w:rsidRDefault="004242CD" w:rsidP="00A562D0">
+    <w:p w14:paraId="51D242F4" w14:textId="77777777" w:rsidR="00A562D0" w:rsidRPr="00CA6C08" w:rsidRDefault="004242CD" w:rsidP="00A562D0">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
-[...1 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EE0B44">
-[...4 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="00CA6C08">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>F</w:t>
       </w:r>
-      <w:r w:rsidR="009C52BF" w:rsidRPr="00EE0B44">
-[...4 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidR="009C52BF" w:rsidRPr="00CA6C08">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>rom</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EE0B44">
-[...4 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="00CA6C08">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00EE0B44">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
+      <w:r w:rsidRPr="00CA6C08">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>(day/month/year):</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EE0B44">
-[...3 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="00CA6C08">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="009C52BF" w:rsidRPr="00EE0B44">
-[...3 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidR="009C52BF" w:rsidRPr="00CA6C08">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00EE0B44">
-[...3 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="00CA6C08">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Texto7"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="2" w:name="Texto7"/>
-      <w:r w:rsidRPr="00EE0B44">
-[...3 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="00CA6C08">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
-      <w:r w:rsidRPr="00EE0B44">
-[...12 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="00CA6C08">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00CA6C08">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidRPr="00EE0B44">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
+      <w:r w:rsidRPr="00CA6C08">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:noProof/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00EE0B44">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
+      <w:r w:rsidRPr="00CA6C08">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:noProof/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00EE0B44">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
+      <w:r w:rsidRPr="00CA6C08">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:noProof/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00EE0B44">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
+      <w:r w:rsidRPr="00CA6C08">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:noProof/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00EE0B44">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
+      <w:r w:rsidRPr="00CA6C08">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:noProof/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00EE0B44">
-[...3 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="00CA6C08">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
-      <w:r w:rsidR="00F8040D" w:rsidRPr="00EE0B44">
-[...3 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidR="00F8040D" w:rsidRPr="00CA6C08">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00EE0B44">
-[...3 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="00CA6C08">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>/</w:t>
       </w:r>
-      <w:r w:rsidR="00F8040D" w:rsidRPr="00EE0B44">
-[...3 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidR="00F8040D" w:rsidRPr="00CA6C08">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00EE0B44">
-[...3 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="00CA6C08">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Texto8"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="3" w:name="Texto8"/>
-      <w:r w:rsidRPr="00EE0B44">
-[...3 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="00CA6C08">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
-      <w:r w:rsidRPr="00EE0B44">
-[...12 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="00CA6C08">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00CA6C08">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidRPr="00EE0B44">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
+      <w:r w:rsidRPr="00CA6C08">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:noProof/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00EE0B44">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
+      <w:r w:rsidRPr="00CA6C08">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:noProof/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00EE0B44">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
+      <w:r w:rsidRPr="00CA6C08">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:noProof/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00EE0B44">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
+      <w:r w:rsidRPr="00CA6C08">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:noProof/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00EE0B44">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
+      <w:r w:rsidRPr="00CA6C08">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:noProof/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00EE0B44">
-[...3 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="00CA6C08">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
-      <w:r w:rsidRPr="00EE0B44">
-[...3 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="00CA6C08">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
-      <w:r w:rsidRPr="00EE0B44">
-[...3 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="00CA6C08">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> /</w:t>
       </w:r>
-      <w:r w:rsidR="00F8040D" w:rsidRPr="00EE0B44">
-[...3 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidR="00F8040D" w:rsidRPr="00CA6C08">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00EE0B44">
-[...3 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="00CA6C08">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Texto9"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="4" w:name="Texto9"/>
-      <w:r w:rsidRPr="00EE0B44">
-[...3 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="00CA6C08">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
-      <w:r w:rsidRPr="00EE0B44">
-[...12 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="00CA6C08">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00CA6C08">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidRPr="00EE0B44">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
+      <w:r w:rsidRPr="00CA6C08">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:noProof/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00EE0B44">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
+      <w:r w:rsidRPr="00CA6C08">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:noProof/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00EE0B44">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
+      <w:r w:rsidRPr="00CA6C08">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:noProof/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00EE0B44">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
+      <w:r w:rsidRPr="00CA6C08">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:noProof/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00EE0B44">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
+      <w:r w:rsidRPr="00CA6C08">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:noProof/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00EE0B44">
-[...3 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="00CA6C08">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
-      <w:r w:rsidR="00A562D0" w:rsidRPr="00EE0B44">
-[...3 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidR="00A562D0" w:rsidRPr="00CA6C08">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
-      <w:r w:rsidR="00A562D0" w:rsidRPr="00EE0B44">
-[...4 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidR="00A562D0" w:rsidRPr="00CA6C08">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>to (</w:t>
       </w:r>
-      <w:r w:rsidR="00A562D0" w:rsidRPr="00EE0B44">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
+      <w:r w:rsidR="00A562D0" w:rsidRPr="00CA6C08">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>day/month/year):</w:t>
       </w:r>
-      <w:r w:rsidR="00A562D0" w:rsidRPr="00EE0B44">
-[...3 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidR="00A562D0" w:rsidRPr="00CA6C08">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
-      <w:r w:rsidR="00A562D0" w:rsidRPr="00EE0B44">
-[...3 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidR="00A562D0" w:rsidRPr="00CA6C08">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Texto7"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidR="00A562D0" w:rsidRPr="00EE0B44">
-[...3 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidR="00A562D0" w:rsidRPr="00CA6C08">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
-      <w:r w:rsidR="00A562D0" w:rsidRPr="00EE0B44">
-[...12 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidR="00A562D0" w:rsidRPr="00CA6C08">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00A562D0" w:rsidRPr="00CA6C08">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00A562D0" w:rsidRPr="00EE0B44">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
+      <w:r w:rsidR="00A562D0" w:rsidRPr="00CA6C08">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:noProof/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="00A562D0" w:rsidRPr="00EE0B44">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
+      <w:r w:rsidR="00A562D0" w:rsidRPr="00CA6C08">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:noProof/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="00A562D0" w:rsidRPr="00EE0B44">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
+      <w:r w:rsidR="00A562D0" w:rsidRPr="00CA6C08">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:noProof/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="00A562D0" w:rsidRPr="00EE0B44">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
+      <w:r w:rsidR="00A562D0" w:rsidRPr="00CA6C08">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:noProof/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="00A562D0" w:rsidRPr="00EE0B44">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
+      <w:r w:rsidR="00A562D0" w:rsidRPr="00CA6C08">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:noProof/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="00A562D0" w:rsidRPr="00EE0B44">
-[...3 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidR="00A562D0" w:rsidRPr="00CA6C08">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r w:rsidR="00A562D0" w:rsidRPr="00EE0B44">
-[...3 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidR="00A562D0" w:rsidRPr="00CA6C08">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> / </w:t>
       </w:r>
-      <w:r w:rsidR="00A562D0" w:rsidRPr="00EE0B44">
-[...3 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidR="00A562D0" w:rsidRPr="00CA6C08">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Texto8"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidR="00A562D0" w:rsidRPr="00EE0B44">
-[...3 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidR="00A562D0" w:rsidRPr="00CA6C08">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
-      <w:r w:rsidR="00A562D0" w:rsidRPr="00EE0B44">
-[...12 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidR="00A562D0" w:rsidRPr="00CA6C08">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00A562D0" w:rsidRPr="00CA6C08">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00A562D0" w:rsidRPr="00EE0B44">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
+      <w:r w:rsidR="00A562D0" w:rsidRPr="00CA6C08">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:noProof/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="00A562D0" w:rsidRPr="00EE0B44">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
+      <w:r w:rsidR="00A562D0" w:rsidRPr="00CA6C08">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:noProof/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="00A562D0" w:rsidRPr="00EE0B44">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
+      <w:r w:rsidR="00A562D0" w:rsidRPr="00CA6C08">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:noProof/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="00A562D0" w:rsidRPr="00EE0B44">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
+      <w:r w:rsidR="00A562D0" w:rsidRPr="00CA6C08">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:noProof/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="00A562D0" w:rsidRPr="00EE0B44">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
+      <w:r w:rsidR="00A562D0" w:rsidRPr="00CA6C08">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:noProof/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="00A562D0" w:rsidRPr="00EE0B44">
-[...3 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidR="00A562D0" w:rsidRPr="00CA6C08">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r w:rsidR="00A562D0" w:rsidRPr="00EE0B44">
-[...3 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidR="00A562D0" w:rsidRPr="00CA6C08">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
-      <w:r w:rsidR="00A562D0" w:rsidRPr="00EE0B44">
-[...3 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidR="00A562D0" w:rsidRPr="00CA6C08">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> / </w:t>
       </w:r>
-      <w:r w:rsidR="00A562D0" w:rsidRPr="00EE0B44">
-[...3 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidR="00A562D0" w:rsidRPr="00CA6C08">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Texto9"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidR="00A562D0" w:rsidRPr="00EE0B44">
-[...3 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidR="00A562D0" w:rsidRPr="00CA6C08">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
-      <w:r w:rsidR="00A562D0" w:rsidRPr="00EE0B44">
-[...12 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidR="00A562D0" w:rsidRPr="00CA6C08">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00A562D0" w:rsidRPr="00CA6C08">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00A562D0" w:rsidRPr="00EE0B44">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
+      <w:r w:rsidR="00A562D0" w:rsidRPr="00CA6C08">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:noProof/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="00A562D0" w:rsidRPr="00EE0B44">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
+      <w:r w:rsidR="00A562D0" w:rsidRPr="00CA6C08">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:noProof/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="00A562D0" w:rsidRPr="00EE0B44">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
+      <w:r w:rsidR="00A562D0" w:rsidRPr="00CA6C08">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:noProof/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="00A562D0" w:rsidRPr="00EE0B44">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
+      <w:r w:rsidR="00A562D0" w:rsidRPr="00CA6C08">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:noProof/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="00A562D0" w:rsidRPr="00EE0B44">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
+      <w:r w:rsidR="00A562D0" w:rsidRPr="00CA6C08">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:noProof/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="00A562D0" w:rsidRPr="00EE0B44">
-[...3 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidR="00A562D0" w:rsidRPr="00CA6C08">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0AAC9CB1" w14:textId="77777777" w:rsidR="00594F0C" w:rsidRPr="005F0732" w:rsidRDefault="00F8040D" w:rsidP="004242CD">
+    <w:p w14:paraId="0AAC9CB1" w14:textId="77777777" w:rsidR="00594F0C" w:rsidRPr="00CA6C08" w:rsidRDefault="00F8040D" w:rsidP="004242CD">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005F0732">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
+      <w:r w:rsidRPr="00CA6C08">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="005F0732">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
+      <w:r w:rsidRPr="00CA6C08">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="004242CD">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
+      <w:r w:rsidR="004242CD" w:rsidRPr="00CA6C08">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">                                  </w:t>
       </w:r>
-      <w:r w:rsidRPr="005F0732">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
+      <w:r w:rsidRPr="00CA6C08">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="005F0732">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
+      <w:r w:rsidRPr="00CA6C08">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="005F0732">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
+      <w:r w:rsidRPr="00CA6C08">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="421" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3402"/>
         <w:gridCol w:w="5670"/>
       </w:tblGrid>
-      <w:tr w:rsidR="004242CD" w:rsidRPr="002866C4" w14:paraId="0B7CC8A5" w14:textId="77777777" w:rsidTr="002866C4">
+      <w:tr w:rsidR="004242CD" w:rsidRPr="00CA6C08" w14:paraId="0B7CC8A5" w14:textId="77777777" w:rsidTr="002866C4">
         <w:trPr>
           <w:trHeight w:val="384"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="1B03F271" w14:textId="77777777" w:rsidR="004242CD" w:rsidRPr="00AF47BB" w:rsidRDefault="004242CD" w:rsidP="002866C4">
+          <w:p w14:paraId="1B03F271" w14:textId="77777777" w:rsidR="004242CD" w:rsidRPr="00CA6C08" w:rsidRDefault="004242CD" w:rsidP="002866C4">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:i/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AF47BB">
+            <w:r w:rsidRPr="00CA6C08">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Name of the signatory:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5670" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="01789F1D" w14:textId="77777777" w:rsidR="004242CD" w:rsidRPr="002866C4" w:rsidRDefault="004242CD" w:rsidP="004242CD">
+          <w:p w14:paraId="01789F1D" w14:textId="77777777" w:rsidR="004242CD" w:rsidRPr="00CA6C08" w:rsidRDefault="004242CD" w:rsidP="004242CD">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:i/>
                 <w:color w:val="FF0000"/>
-                <w:sz w:val="20"/>
+                <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004242CD" w:rsidRPr="002866C4" w14:paraId="3E333989" w14:textId="77777777" w:rsidTr="002866C4">
+      <w:tr w:rsidR="004242CD" w:rsidRPr="00CA6C08" w14:paraId="3E333989" w14:textId="77777777" w:rsidTr="002866C4">
         <w:trPr>
           <w:trHeight w:val="384"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="4D2A22C1" w14:textId="77777777" w:rsidR="004242CD" w:rsidRPr="00AF47BB" w:rsidRDefault="004242CD" w:rsidP="002866C4">
+          <w:p w14:paraId="4D2A22C1" w14:textId="77777777" w:rsidR="004242CD" w:rsidRPr="00CA6C08" w:rsidRDefault="004242CD" w:rsidP="002866C4">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:i/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AF47BB">
+            <w:r w:rsidRPr="00CA6C08">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Function:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5670" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="64843006" w14:textId="77777777" w:rsidR="004242CD" w:rsidRPr="002866C4" w:rsidRDefault="004242CD" w:rsidP="004242CD">
+          <w:p w14:paraId="64843006" w14:textId="77777777" w:rsidR="004242CD" w:rsidRPr="00CA6C08" w:rsidRDefault="004242CD" w:rsidP="004242CD">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:i/>
                 <w:color w:val="FF0000"/>
-                <w:sz w:val="20"/>
+                <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004242CD" w:rsidRPr="002866C4" w14:paraId="28C845D5" w14:textId="77777777" w:rsidTr="002866C4">
+      <w:tr w:rsidR="004242CD" w:rsidRPr="00CA6C08" w14:paraId="28C845D5" w14:textId="77777777" w:rsidTr="002866C4">
         <w:trPr>
           <w:trHeight w:val="384"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="4E331110" w14:textId="77777777" w:rsidR="002866C4" w:rsidRPr="00AF47BB" w:rsidRDefault="002866C4" w:rsidP="002866C4">
+          <w:p w14:paraId="4E331110" w14:textId="77777777" w:rsidR="002866C4" w:rsidRPr="00CA6C08" w:rsidRDefault="002866C4" w:rsidP="002866C4">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AF47BB">
+            <w:r w:rsidRPr="00CA6C08">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Stamp and Signature:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="182279EB" w14:textId="77777777" w:rsidR="004242CD" w:rsidRPr="00AF47BB" w:rsidRDefault="004242CD" w:rsidP="002866C4">
+          <w:p w14:paraId="182279EB" w14:textId="77777777" w:rsidR="004242CD" w:rsidRPr="00CA6C08" w:rsidRDefault="004242CD" w:rsidP="002866C4">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5670" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7DABDD72" w14:textId="77777777" w:rsidR="004242CD" w:rsidRPr="002866C4" w:rsidRDefault="004242CD" w:rsidP="004242CD">
+          <w:p w14:paraId="7DABDD72" w14:textId="77777777" w:rsidR="004242CD" w:rsidRPr="00CA6C08" w:rsidRDefault="004242CD" w:rsidP="004242CD">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
-                <w:sz w:val="20"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="455B5DA4" w14:textId="77777777" w:rsidR="004242CD" w:rsidRPr="002866C4" w:rsidRDefault="004242CD" w:rsidP="004242CD">
+          <w:p w14:paraId="455B5DA4" w14:textId="77777777" w:rsidR="004242CD" w:rsidRPr="00CA6C08" w:rsidRDefault="004242CD" w:rsidP="004242CD">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
-                <w:sz w:val="20"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="5D2446E6" w14:textId="77777777" w:rsidR="004242CD" w:rsidRPr="002866C4" w:rsidRDefault="004242CD" w:rsidP="004242CD">
+          <w:p w14:paraId="5D2446E6" w14:textId="77777777" w:rsidR="004242CD" w:rsidRPr="00CA6C08" w:rsidRDefault="004242CD" w:rsidP="004242CD">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
-                <w:sz w:val="20"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="53C0DC17" w14:textId="77777777" w:rsidR="004242CD" w:rsidRPr="002866C4" w:rsidRDefault="004242CD" w:rsidP="004242CD">
+          <w:p w14:paraId="53C0DC17" w14:textId="77777777" w:rsidR="004242CD" w:rsidRPr="00CA6C08" w:rsidRDefault="004242CD" w:rsidP="004242CD">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
-                <w:sz w:val="20"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002866C4" w:rsidRPr="002866C4" w14:paraId="0F74697C" w14:textId="77777777" w:rsidTr="002866C4">
+      <w:tr w:rsidR="002866C4" w:rsidRPr="00CA6C08" w14:paraId="0F74697C" w14:textId="77777777" w:rsidTr="002866C4">
         <w:trPr>
           <w:trHeight w:val="384"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="262BD04D" w14:textId="77777777" w:rsidR="002866C4" w:rsidRPr="00AF47BB" w:rsidRDefault="002866C4" w:rsidP="002866C4">
+          <w:p w14:paraId="262BD04D" w14:textId="77777777" w:rsidR="002866C4" w:rsidRPr="00CA6C08" w:rsidRDefault="002866C4" w:rsidP="002866C4">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AF47BB">
+            <w:r w:rsidRPr="00CA6C08">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Date (*):</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5670" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="79E2DE3B" w14:textId="77777777" w:rsidR="002866C4" w:rsidRPr="002866C4" w:rsidRDefault="002866C4" w:rsidP="002866C4">
+          <w:p w14:paraId="79E2DE3B" w14:textId="77777777" w:rsidR="002866C4" w:rsidRPr="00CA6C08" w:rsidRDefault="002866C4" w:rsidP="002866C4">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
-                <w:sz w:val="20"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="7FFF6AD2" w14:textId="77777777" w:rsidR="00594F0C" w:rsidRPr="002866C4" w:rsidRDefault="00594F0C" w:rsidP="009C52BF">
+    <w:p w14:paraId="7FFF6AD2" w14:textId="77777777" w:rsidR="00594F0C" w:rsidRPr="00CA6C08" w:rsidRDefault="00594F0C" w:rsidP="009C52BF">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="04B20403" w14:textId="5936F8AB" w:rsidR="00A562D0" w:rsidRPr="00AF47BB" w:rsidRDefault="007714DF" w:rsidP="00A562D0">
+    <w:p w14:paraId="04B20403" w14:textId="5936F8AB" w:rsidR="00A562D0" w:rsidRPr="00CA6C08" w:rsidRDefault="007714DF" w:rsidP="00A562D0">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AF47BB">
+      <w:r w:rsidRPr="00CA6C08">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:i/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>*</w:t>
       </w:r>
-      <w:r w:rsidR="00A562D0" w:rsidRPr="00AF47BB">
+      <w:r w:rsidR="00A562D0" w:rsidRPr="00CA6C08">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> In no case the date of issue of this certificate can be </w:t>
       </w:r>
-      <w:r w:rsidR="00AF47BB" w:rsidRPr="00AF47BB">
+      <w:r w:rsidR="00AF47BB" w:rsidRPr="00CA6C08">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>before</w:t>
       </w:r>
-      <w:r w:rsidR="00A562D0" w:rsidRPr="00AF47BB">
+      <w:r w:rsidR="00A562D0" w:rsidRPr="00CA6C08">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> the date of the end of the stay of </w:t>
       </w:r>
-      <w:r w:rsidR="00384B85">
+      <w:r w:rsidR="00384B85" w:rsidRPr="00CA6C08">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
-      <w:r w:rsidR="00A562D0" w:rsidRPr="00AF47BB">
+      <w:r w:rsidR="00A562D0" w:rsidRPr="00CA6C08">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>student at the host Institution.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C50952C" w14:textId="77777777" w:rsidR="00A562D0" w:rsidRPr="00AF47BB" w:rsidRDefault="00A562D0" w:rsidP="00A562D0">
+    <w:p w14:paraId="3C50952C" w14:textId="77777777" w:rsidR="00A562D0" w:rsidRPr="00CA6C08" w:rsidRDefault="00A562D0" w:rsidP="00A562D0">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AF47BB">
+      <w:r w:rsidRPr="00CA6C08">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>*En ningún caso la fecha de emisión de este certificado puede ser anterior a la fecha de finalización de estancia del estudiante en la empresa/institución de destino.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="569C2D98" w14:textId="77777777" w:rsidR="002866C4" w:rsidRPr="00A562D0" w:rsidRDefault="002866C4" w:rsidP="002866C4">
+    <w:p w14:paraId="569C2D98" w14:textId="77777777" w:rsidR="002866C4" w:rsidRPr="00CA6C08" w:rsidRDefault="002866C4" w:rsidP="002866C4">
       <w:pPr>
         <w:rPr>
-          <w:rFonts w:ascii="EHUSans" w:hAnsi="EHUSans"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="408DF9E9" w14:textId="77777777" w:rsidR="00123312" w:rsidRPr="00AF47BB" w:rsidRDefault="00D06445" w:rsidP="002866C4">
+    <w:p w14:paraId="408DF9E9" w14:textId="77777777" w:rsidR="00123312" w:rsidRPr="00CA6C08" w:rsidRDefault="00D06445" w:rsidP="002866C4">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AF47BB">
+      <w:r w:rsidRPr="00CA6C08">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Una copia escaneada de e</w:t>
       </w:r>
-      <w:r w:rsidR="007714DF" w:rsidRPr="00AF47BB">
+      <w:r w:rsidR="007714DF" w:rsidRPr="00CA6C08">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>ste certificado debe ser enviad</w:t>
       </w:r>
-      <w:r w:rsidR="00123312" w:rsidRPr="00AF47BB">
+      <w:r w:rsidR="00123312" w:rsidRPr="00CA6C08">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r w:rsidR="007714DF" w:rsidRPr="00AF47BB">
+      <w:r w:rsidR="007714DF" w:rsidRPr="00CA6C08">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> por el</w:t>
       </w:r>
-      <w:r w:rsidR="00D06D07" w:rsidRPr="00AF47BB">
+      <w:r w:rsidR="00D06D07" w:rsidRPr="00CA6C08">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>/la</w:t>
       </w:r>
-      <w:r w:rsidR="007714DF" w:rsidRPr="00AF47BB">
+      <w:r w:rsidR="007714DF" w:rsidRPr="00CA6C08">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> estudiante, al inicio de la estancia, a</w:t>
       </w:r>
-      <w:r w:rsidR="00123312" w:rsidRPr="00AF47BB">
+      <w:r w:rsidR="00123312" w:rsidRPr="00CA6C08">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21B92362" w14:textId="77777777" w:rsidR="00F34AB3" w:rsidRPr="00AF47BB" w:rsidRDefault="00123312" w:rsidP="002866C4">
+    <w:p w14:paraId="21B92362" w14:textId="3E35C88C" w:rsidR="00F34AB3" w:rsidRPr="00CA6C08" w:rsidRDefault="00CA6C08" w:rsidP="00CA6C08">
       <w:pPr>
-        <w:numPr>
-[...2 lines deleted...]
-        </w:numPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AF47BB">
+      <w:r w:rsidRPr="00CA6C08">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>L</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00D06445" w:rsidRPr="00AF47BB">
+        <w:t>l</w:t>
+      </w:r>
+      <w:r w:rsidR="00D06445" w:rsidRPr="00CA6C08">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AF47BB">
+      <w:r w:rsidR="00123312" w:rsidRPr="00CA6C08">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> dirección de correo electrónico</w:t>
       </w:r>
-      <w:r w:rsidR="00D06445" w:rsidRPr="00AF47BB">
+      <w:r w:rsidR="00D06445" w:rsidRPr="00CA6C08">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="007D76D8" w:rsidRPr="00AF47BB">
+      <w:r w:rsidR="007D76D8" w:rsidRPr="00CA6C08">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">de la </w:t>
       </w:r>
-      <w:r w:rsidR="00D06445" w:rsidRPr="00AF47BB">
+      <w:r w:rsidR="00D06445" w:rsidRPr="00CA6C08">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>persona responsable de prácticas del Centro Universitario en el que se e</w:t>
       </w:r>
-      <w:r w:rsidR="007D76D8" w:rsidRPr="00AF47BB">
+      <w:r w:rsidR="007D76D8" w:rsidRPr="00CA6C08">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>ncuentre matriculado/</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidR="007D76D8" w:rsidRPr="00AF47BB">
+      <w:r w:rsidR="007D76D8" w:rsidRPr="00CA6C08">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r w:rsidR="002866C4" w:rsidRPr="00AF47BB">
+      <w:r w:rsidR="002866C4" w:rsidRPr="00CA6C08">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> el/la estudiante</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="002866C4" w:rsidRPr="00AF47BB">
+      <w:r w:rsidR="002866C4" w:rsidRPr="00CA6C08">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> y a </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
-        <w:r w:rsidR="004242CD" w:rsidRPr="00AF47BB">
+        <w:r w:rsidR="004242CD" w:rsidRPr="00CA6C08">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:i/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>od.international@ehu.eus</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="002866C4" w:rsidRPr="00AF47BB">
+      <w:r w:rsidR="002866C4" w:rsidRPr="00CA6C08">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00F34AB3" w:rsidRPr="00AF47BB" w:rsidSect="00D93344">
+    <w:sectPr w:rsidR="00F34AB3" w:rsidRPr="00CA6C08" w:rsidSect="00D93344">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:footerReference w:type="default" r:id="rId10"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1418" w:right="1134" w:bottom="719" w:left="1134" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:noEndnote/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5D7BD683" w14:textId="77777777" w:rsidR="00A206D7" w:rsidRDefault="00A206D7">
+    <w:p w14:paraId="1B696C81" w14:textId="77777777" w:rsidR="00B83262" w:rsidRDefault="00B83262">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="467EB5F5" w14:textId="77777777" w:rsidR="00A206D7" w:rsidRDefault="00A206D7">
+    <w:p w14:paraId="25F88912" w14:textId="77777777" w:rsidR="00B83262" w:rsidRDefault="00B83262">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -3296,58 +3302,58 @@
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="03689CFC" w14:textId="347A4348" w:rsidR="00C17C13" w:rsidRDefault="00C17C13" w:rsidP="00C17C13">
     <w:pPr>
       <w:pStyle w:val="Piedepgina"/>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="5F5B104A" w14:textId="77777777" w:rsidR="00C17C13" w:rsidRDefault="00C17C13">
     <w:pPr>
       <w:pStyle w:val="Piedepgina"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="10092431" w14:textId="77777777" w:rsidR="00A206D7" w:rsidRDefault="00A206D7">
+    <w:p w14:paraId="24D593B0" w14:textId="77777777" w:rsidR="00B83262" w:rsidRDefault="00B83262">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1FE4DFE5" w14:textId="77777777" w:rsidR="00A206D7" w:rsidRDefault="00A206D7">
+    <w:p w14:paraId="0EB65F63" w14:textId="77777777" w:rsidR="00B83262" w:rsidRDefault="00B83262">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1CA101E3" w14:textId="1AE9D35F" w:rsidR="00C17C13" w:rsidRDefault="00AF47BB">
     <w:pPr>
       <w:pStyle w:val="Encabezado"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="53BD4806" wp14:editId="71918C6E">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>337185</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
@@ -3674,78 +3680,81 @@
     <w:rsid w:val="0057357D"/>
     <w:rsid w:val="005847AB"/>
     <w:rsid w:val="00594F0C"/>
     <w:rsid w:val="00596B35"/>
     <w:rsid w:val="005A622B"/>
     <w:rsid w:val="005B7636"/>
     <w:rsid w:val="005C5430"/>
     <w:rsid w:val="005D3861"/>
     <w:rsid w:val="005F0732"/>
     <w:rsid w:val="00603227"/>
     <w:rsid w:val="00603C49"/>
     <w:rsid w:val="00613D80"/>
     <w:rsid w:val="006218F5"/>
     <w:rsid w:val="00627B1F"/>
     <w:rsid w:val="00644573"/>
     <w:rsid w:val="00657109"/>
     <w:rsid w:val="00681087"/>
     <w:rsid w:val="006A2058"/>
     <w:rsid w:val="00731379"/>
     <w:rsid w:val="007714DF"/>
     <w:rsid w:val="007744B4"/>
     <w:rsid w:val="007A5A2D"/>
     <w:rsid w:val="007B74B2"/>
     <w:rsid w:val="007C1FBF"/>
     <w:rsid w:val="007D76D8"/>
+    <w:rsid w:val="00803069"/>
     <w:rsid w:val="00813AF7"/>
     <w:rsid w:val="00814FF7"/>
     <w:rsid w:val="00825253"/>
     <w:rsid w:val="0083460B"/>
     <w:rsid w:val="008867B6"/>
     <w:rsid w:val="008F3CFF"/>
     <w:rsid w:val="00976A48"/>
     <w:rsid w:val="00987A88"/>
     <w:rsid w:val="009A0D31"/>
     <w:rsid w:val="009A2F3A"/>
     <w:rsid w:val="009A7DFA"/>
     <w:rsid w:val="009C52BF"/>
     <w:rsid w:val="00A02045"/>
     <w:rsid w:val="00A206D7"/>
     <w:rsid w:val="00A562D0"/>
     <w:rsid w:val="00AB5B70"/>
     <w:rsid w:val="00AB5DD9"/>
     <w:rsid w:val="00AD1562"/>
     <w:rsid w:val="00AE27D5"/>
     <w:rsid w:val="00AF47BB"/>
     <w:rsid w:val="00B31C84"/>
     <w:rsid w:val="00B778B0"/>
+    <w:rsid w:val="00B83262"/>
     <w:rsid w:val="00B9197F"/>
     <w:rsid w:val="00BC3BCF"/>
     <w:rsid w:val="00BD6073"/>
     <w:rsid w:val="00C17C13"/>
     <w:rsid w:val="00C379C2"/>
     <w:rsid w:val="00C870DD"/>
+    <w:rsid w:val="00CA6C08"/>
     <w:rsid w:val="00CC034E"/>
     <w:rsid w:val="00CD680A"/>
     <w:rsid w:val="00CE3754"/>
     <w:rsid w:val="00CE4FA7"/>
     <w:rsid w:val="00D00BF0"/>
     <w:rsid w:val="00D06445"/>
     <w:rsid w:val="00D06D07"/>
     <w:rsid w:val="00D56C38"/>
     <w:rsid w:val="00D707A8"/>
     <w:rsid w:val="00D93344"/>
     <w:rsid w:val="00DC06F3"/>
     <w:rsid w:val="00DC5937"/>
     <w:rsid w:val="00E02620"/>
     <w:rsid w:val="00E04412"/>
     <w:rsid w:val="00E34048"/>
     <w:rsid w:val="00E51DD6"/>
     <w:rsid w:val="00E5779D"/>
     <w:rsid w:val="00E83015"/>
     <w:rsid w:val="00EE0B44"/>
     <w:rsid w:val="00F34AB3"/>
     <w:rsid w:val="00F8040D"/>
     <w:rsid w:val="00F82733"/>
     <w:rsid w:val="00FB2222"/>
     <w:rsid w:val="00FC75CE"/>
     <w:rsid w:val="00FE0239"/>